--- v0 (2026-03-16)
+++ v1 (2026-04-13)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:80.989583333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Gibout </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités, Université du Littoral - Côte d'Opale (ULCO)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christophe-gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7521-1169</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">111200075</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">188585591</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000139875291</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pleine nature urbaine en transition récréative : vers un développement (ré)créatif et responsable des territoires du quotidien (péri)urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature et récréation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, CERMOSEM, Hors-Série n°2 (16), pp.30-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assises de la recherche sur les pratiques récréatives en nature. Pôles réflexifs: Dynamiques et perspectives. Nouveaux modes de transmission, d'autoformation et de partage des expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature et récréation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, CERMOSEM, Hors-Série n°2 (16), pp.62-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'essor de la lenteur dans le sport contemporain...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sports modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Vitesse. Compétition, performance et accélération dans le sport, 3, pp.81-89. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33055/SPORTSMODERNES.2025.001.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mutabilité de la pensée de Jean Remy et son adaptation à de nouveaux objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pensée plurielle - Parole, pratiques et réflexions du social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 55 (1), pp.31-47. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pp.055.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04021336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « cuisine commune » de Fives : pratiques sociales et transactions au cœur d’un espace participatif lillois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fauquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pensée plurielle - Parole, pratiques et réflexions du social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 55 (1), pp.109-123. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pp.055.0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04021353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éduquer au risque d’exclure ? Le cas du projet d’alimentation durable Tast’in Fives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fauquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lien social et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 90, pp.35-61. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1105088ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : (en)jeux corporels et sociotechniques du masque barrière à usage sportif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, De la culture des apparences au culte de son apparence/Genre et communautés corporelles, 2022/1 (20), pp.203-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Sahara marocain : une nouvelle frontière pour le tourisme sportif de bien-être</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Tourisme sportif et santé, 40 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03201114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation à la santé ethnographiée dans un quartier populaire: entre conformisme et dissidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Courcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheseducations.11163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saharan Recreation: From a Transformation of Bodily Experiences to a Transformation of Cultural Representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport, Ethics and Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (2), pp.196-206. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17511321.2020.1758957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02938551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aménagement des parkour-parks : les espaces dédiés pour les activités ludo-sportives comme outils d’inclusion? Études de cas à Nantes et à Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Lesné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 42 (3), pp.378-400. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07053436.2019.1681799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des pratiques sportives aux relations aux lieux. Une lecture transactionnelle au prisme du windsurf en région languedocienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pensée plurielle - Parole, pratiques et réflexions du social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Transactions sociales dans la vie quotidienne, 2 (45), pp.13-30. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pp.045.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des risques industriels entre évolutions législatives et adaptations locales Le cas dunkerquois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Peggy Hellequin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (3), pp.275-283. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2017.1016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNE FAILLE DANS LE TRAJET : EXPERIENCES D'EMBOUTEILLAGES AUTOROUTIERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers européens de l'imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des corps tendus derrière la plage. Drague homosexuelle et environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Écologies corporelles, 15, pp.111-121. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp1.015.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skateboard & Espace Public. Quelques éléments de compréhension et d’explication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InFluxus </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Jeunesse et appropriation de l’espace public</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transactions dans la ville récréative contemporaine. Les espaces publics comme médiateurs sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Espaces et transactions sociales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Parkour… Faire Trace dans la Ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers européens de l'imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La rue, 8, pp.244-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeunes athlètes français : clubs et aires d’influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Recours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Griffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 711 (5), pp.441- 465. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ag.711.0441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skateparks : les nouveaux parcs de jeu pour enfants. Une analyse sociospatiale des sports de rue à partir du cas de la métropole Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Riffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Recours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La ville des enfants et des adolescents, 111 (1), pp.30-41. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/aru.2016.3221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paradoxe des équipements sportifs. Concurrences de justifications et ségrégation socio-spatiale: Une lecture à partir du cas de Calais (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Verschave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (1), pp.87-103. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07053436.2016.1151218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports et arts de rue : être citadins autrement!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Riffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Recours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38 (3), pp.423-435. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07053436.2015.1083764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social transaction: A relevant paradigm for the sociology of sexuality and gender?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSEP - Journal of the International Network for Sexual Ethics &amp; Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (1), pp.23-38. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3224/insep.v3i1.03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures juvéniles et loisirs sportifs de rue : une approche par l'espace public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Des sports et des jeunes, 2014/3 (68), pp.71-84. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/agora.068.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ces décors urbains qui invitent aux voyages. L’’imagibilité&amp;quot; chez les skaters de Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial. Le sport : de l'incertitude à l'incertain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vieille Marchiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 99 (1), </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.099.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer les risques industriels et la pollution dans le Dunkerquois : une double échelle transactionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irénée Zwarterook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pensée plurielle - Parole, pratiques et réflexions du social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n° 33-34 (2), </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pp.033.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial. Penser et agir dans l'incertain : l'actualité de la transaction sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Foucart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Stoessel-Ritz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pensée plurielle - Parole, pratiques et réflexions du social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n° 33-34 (2), </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pp.033.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace public comme lieu de transactions sociales. Une lecture à partir des pratiques de loisirs urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pensée plurielle - Parole, pratiques et réflexions du social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (20), pp.153-165. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pp.020.0153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transactions sociales et sciences de l'homme et de la société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Foucart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pensée plurielle - Parole, pratiques et réflexions du social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n° 20 (1), pp.7-11. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pp.020.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question locale comme nouvelle frontière socio-spatiale. Au-delà de l’opposition entre football des villes et football des champs :le football « chez soi »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mauny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le football « sauvage » : d'une autre pratique à une pratique autrement...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mauny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; motricité : Revue scientifique de l'Association des Chercheurs en Activités Physiques et Sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 63, pp.53 - 61. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sm.063.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur d'intrigantes nouvelles &amp;quot;portes&amp;quot; de ville: enjeux et questionnements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 104 (1), pp.167-185. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/esp.g2001.104.0167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur d'intrigantes nouvelles &amp;quot;portes&amp;quot; de ville: enjeux et questionnements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 104 (1), </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/esp.g2001.104.0167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES ENTRÉES DE VILLE : UNE AFFAIRE DE COMMERCE OU D'HOSPITALITÉ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écologie urbaine et Sports urbains : vers une reconfiguration des motifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium Ecological Paradigms in Sport Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rouen Normandie; Laboratoire CETAPS; Institut de Recherches Interdisciplinaires Homme Société (IRIHS); Fédération SCALE (Sciences Appliquées à l'Environnement), Jun 2024, Rouen (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coopération au sein d’un collectif de recherche : contraintes, injonctions paradoxales et transactions sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de l'Association Internationale des Sociologues de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AISLF; Université d'Ottawa; Agence Universitaire de la Francophonie; Conseil de recherches en sciences humaines du Canada; Collège des chaires de recherche sur le monde francophone de l'Université d'Ottawa, Jul 2024, Ottawa (Ontario), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écologie urbaine et Sports urbains : vers une reconfiguration des motifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Paradigms in Sport Sciences. International Symposium.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire CETAPS (Centre d'Études des Transformations des Activités Physiques et Sportives); Université Rouen Normandie; IRIHS (Institut de recherches interdisciplinaires Homme Société); SCALE (Réseau Sciences Appliquées à l'Environnement), Jun 2024, Mont-saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux du changement climatique pour les activités récréatives, ludiques et sportives en zone littorale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quels enjeux pour les zones côtières et maritimes dans le contexte de dérèglement climatique. Regards croisés entre la Grèce et la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Thessalie; Université du Littoral Côte d'Opale; Institut Français de Grèce; Institut de Recherche et d'Enseignement en Tourisme (InREnT), Oct 2024, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de l’emploi et évolution des métiers dans le tourisme sportif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martinache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Saint-Patrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Humetz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les loisirs sportifs, levier de l’attractivité des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRENT; Masters MTLS; ULCO; Laboratoire TVES, Jan 2024, Boulogne sur mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mutabilité internationale des concepts et paradigmes dans le champ des sciences sociales du sport, des loisirs et de la récréation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de l'Association Internationale des Sociologues de Langue Française (AISLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AISLF; Université d'Ottawa; Agence Universitaire de la Francophonie; Conseil de recherches en sciences humaines du Canada; Collège des Chaires de Recherche sur le monde francophone de l'Université d'Ottawa, Jul 2024, Ottawa (Ontario), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innover sans évoluer ? Imaginaire et pratiques autour de la femme (au foyer) dans la cuisine commune du projet Tast’in Fives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fauquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60ème Congrès de l'ASRDLF (Association de Science Régionale de Langue Française) « Territoires, Créativité et Innovation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASRDLF; Université de Strasbourg, Jun 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pleine nature urbaine en transition récréative : vers un développement (ré)créatif et responsable des territoires du quotidien (péri)urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises de la recherche sur les pratiques récréa-sportives en nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes; Labex ITTEM; INRAE; Fondation Petzl; Laboratoire PACTE; CERMOSEM; Département de l'Ardèche, Nov 2023, Mirabel (Ardèche), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptabilité et symbolique du port du masque : contraste selon les contextes sociaux et culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le masque sanitaire à l’époque du covid-19 : regards croisés en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison Européenne des Sciences de l'Homme et de la Société (Lille); Lilliad (Leaning Center Innovation); Université de Lille; Laboratoire GERiiCO, Nov 2023, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapide généalogie de l'intérêt pour les Méthodes Mixtes de Recherche (MMR) dans la recherche en sciences du sport et exemple d'un objet marginal : le masque sportif en période COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Méthodes Mixtes pour l’Analyse de l’Activité et de l’Expérience en Activité Physique et en Sport. Articulation des Données et des Epistémologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Cité; Institut des Sciences du Sport-Santé de Paris (URP3625 – I3SP); Laboratoire Acté; Société française de philosophie du sport; Université Clermont Auvergne; Laboratoire CETAPS; Université de Rouen; Institut des Sciences du Mouvement Jules Marey; INSPE Aix Marseille; Revue Recherches &amp; Educations, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques récréa-sportives en nature : enjeux de transmission, éducation et formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises de la recherche sur les pratiques récréa-sportives en nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes; Labex ITTEM; INRAE; Fondation Petzl; Laboratoire PACTE; CERMOSEM; Département de l'Ardèche, Nov 2023, Mirabel 07170, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux manger pour mieux gentrifier : le cas d'un projet d'aménagement urbain dans l'EST Lillois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fauquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de Science Politique; Sciences Po Lille; CERAPS; Université de Lille, Jul 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique et résilience, enjeux pour la promotion de l'alimentation durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Courcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La loi Climat &amp; Résilience. Perspectives pour les sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Catherine Roche; Stéphanie Douteaud; Laboratoire LARJ; Laboratoire TVES, Jan 2022, Boulogne/mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que cache le port du masque en période de COVID-19. Représentations et normes sociales, jeux avec les règles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'indiscipline sanitaire. Histoire, enjeux, résistances, répression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Recherche Juridique (LARJ); Frédéric Davansant; Pôle Recherche Humanités et Territoires Intégrés; Université du Littoral Côte d'Opale (ULCO), Dec 2022, Boulogne sur mer (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le skateboard au fil de la Côte d'Opale : une reconnaissance et une institutionnalisation « par le bas »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux des jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montpellier; Laboratoire Santesih; Université Toulouse 3; Laboratoire Cresco; Groupe de Recherche ACHAC, Dec 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tranches d'âge, régions, genre, orientations politiques... Sociologie de diverses formes de rapport au masque en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La COVID 19 au prisme des SHS : regards croisés et mises en perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison Européenne des Sciences de l'Homme et de la Société (MESHS); Réseau national des Maisons des sciences de l'Homme (RnMSH); Maison française d'Oxford; Maison des Sciences de l'Homme de l'Université Libre de Bruxelles; Maison des Sciences de l'Homme de Liège, Dec 2022, LILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CE QUE CACHE LE MASQUE EN PÉRIODE COVID-19 Représentations et normes sociales - Jeux avec les règles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’indiscipline sanitaire, Histoire, enjeux, résistances et répression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LARJ; ULCO; Pôle HTI; MESHS; Communauté Agglomération Boulonnais; Région Hauts-de-France; Institut des Etudes et de la Recherche sur le Droit et la Justice, Dec 2022, Boulogne-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tourisme saharien entre mythes, éthique et violence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lecoquierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33e édition du Festival International de Géographie de Saint-Dié-des-Vosges - Déserts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Saint-Dié des Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'incorporation de normes alimentaires et la gentrification structurent le projet de transformation de la friche industrielle : l'expérience de Fives-Cail-Babcock à Lille (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fauquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Committee for the Conservation of the Industrial Heritage (TICCIH) 2022 - Industrial Heritage Reloaded</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TICCIH; Université du Québec à Montréal (UQAM), Aug 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mutabilité de la pensée de Jean Remy et son adaptation à de nouveaux objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIe Congrès International des sociologues de langue française (AISLF) : La société morale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale des Sociologues de Langue Française (AISLF), Jul 2021, Tunis (virtuel), Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Pas de Calais, pivot européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fasquelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dusart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Détroits / Straits International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire TVES; Laboratoire LARJ; Laboratoire CDMO; Campus de la Mer; Ministère de la Mer; Ville de Boulogne sur mer, Nov 2021, Boulogne sur mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escale : pour un réseau de loisirs dans le détroit du Pas de Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Détroits / Straits International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire LARJ - ULCO; Laboratoire TVES - ULCO; SFR Campus de la Mer, Nov 2021, Boulogne/mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cuisine commune de Fives : pratiques sociales et transactions morales au cœur d’un espace participatif lillois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fauquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème Congrès de l'AISLF "La société morale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale des Sociologues de Langue Française, Jul 2021, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Sud marocain : un terrain de jeu sportif en recomposition sous le feu de valeurs en mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AISLF - XXème Congrès "La société morale. Enjeux normatifs dans les sociétés contemporaines"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale des Sociologues de Langue Française (AISLF), Jul 2020, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation citoyenne et « Droit à la Ville » : un enjeu pour la ville durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France – Grèce : Regards croisés sur l’aménagement du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Athènes (en ligne), Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03205998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bien-manger. Une arme de consentement massif pour repenser le territoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fauquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès de l'Association française de science politique (AFSP) / 8ème édition du Congrès du réseau des Associations francophones de science politique (CoSPoF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFSP; IEP Bordeaux, Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03206017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une entrée en durabilité des territoires perdants. Une interrogation des politiques de mobilité en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Delebarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e rencontres francophones transport mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire in.SITU de l'UQAM; Centre interuniversitaire de recherche sur les reseaux d'entreprise, la logistique et le transport (CIRRELT); Ministère français de la Transition écologique et solidaire; Transports Québec, Jun 2019, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03206026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités sociales, alimentation et activités physiques dans un quartier lillois défavorisés. Rapports à l’alimentation et usages sociaux du corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Courcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alimentation, Régénération urbaine et développement des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison Européenne des Sciences de l'Homme et de la Société (MESHS); Union Européenne (Programme Urban Innovative Actions), Jun 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03206021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques physiques de plein désert : Des représentations de l'environnement aux constructions de territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international francophone de recherche sur le plein air Pratiques de plein air et de pleine nature dans la francosphère : enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Québec à Chicoutim; laboratoire LERPA; UMR PACTE; Labex ITEM; CNRS; AISLF, Oct 2019, Chicoutimi, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03206001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques alimentaires et activités physiques au prisme des inégalités sociales et territoriales: le cas du quartier de Lille-Fives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Courcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alimentation, Régénération urbaine et développement des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison Européenne des Sciences de l'Homme et de la Société (MESHS); Union Européenne (Programme Urban Innovative Actions), Jun 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promotion de la santé, pratiques alimentaires et activités physiques au prisme des inégalités sociales et territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Courcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès de l’Association Française de Science Politique / 8ème Congrès du réseau des Associations francophones de science politique (CoSPoF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de Science Politique (AFSP); Institut d'Etudes Politiques de Bordeaux (Sciences Po Bordeaux), Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03206012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapide généalogie du concept d’innovation appliqué à l’objet touristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque TIT, Tourisme, Innovation &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRENT (Institut de recherche et d'enseignement en tourisme); ULCO, Université du Littoral Côte d'Opale; UPJV, Université de Picardie Jules Verne; Université d'Artois; Université de Lille, Sep 2019, Boulogne sur mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03206008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une entrée en durabilité des « territoires perdants » : Une interrogation des politiques de mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Delebarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Rencontres Francophones Transport Mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques publiques de revalorisation des centres-villes vues par les acteurs du territoire, quelles orientations, stratégies et communication ? Dunkerque, Calais et Boulogne-sur-Mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Innebeer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Peggy Hellequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles centralités hors des métropole ? La trajectoire des petites villes européennes comme enjeu d’équité territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2; Université Rennes 1; Institut d'Etudes Politiques de Rennes; laboratoire IODE UMR 6262; laboratoire ESO UMR 6590, Mar 2018, Lamballe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03206049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcher dans des déserts : les paradoxes d'une expérience contemplative et physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international plurisdisciplinaire - Quel tourisme sportif ? La fabrique de l'expérience contemporaine de l'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montpellier; Laboratoire LERSEM-CERCE; Laboratoire Santesih; MSH Montpellier, Jul 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03206032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOYAGES DANS LE DESERT : De l'expérience humaine à l'expérience scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">slow tourisme / slow sport. (en)jeux de spatialités, de mobilités et de corporéités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ULCO; Université de Lille; Université Paris Descartes; Laboratoire TVES; Laboratoire TEC; Comité national français de géographie (CNFG); Société francophone de philosophie du sport, May 2018, Boulogne sur mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03206041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pêche récréative sur la Côte d'Opale : Quelles pratiques pour une meilleure gouvernance des littoraux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Flanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Carrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fêtes de la Mer </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Boulogne-sur-Mer, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Straits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Davansant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Straits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRILL, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser et agir dans l’incertain : l’actualité de la transaction sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Foucart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Stoessel-Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pensée plurielle - Parole, pratiques et réflexions du social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2-3 (33-34), 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre slow: enjeux et perspectives pour une transition corporelle, récréative et touristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Nancy; Editions Universitaires de Lorraine, 2020, 9782814305687</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02938553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaisance et urbanité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanneke Kijne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerwin de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Betourné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Valcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Herbert, Vincent; Gibout, Christophe. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Environnement et société, 9782757415924. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.20252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03016829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités sportives, récréatives et ludiques & développement des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Machemehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Penel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pécout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Valcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Sonnic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Gibout. EDILIVRE, 2017, 978.2.414.16119.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaisance et urbanité, l’intégration des ports dans les villes contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Septentrion, 241 p., 2017, Environnement et société, 978-2-7574-1592-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03631092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la résilience territoriale : Enjeux pour la concertation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iratxe Calvo-Mendieta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Flanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FONCSI, Fondation pour une Culture de Sécurité Industrielle, 2013-10, 2013, Les Cahiers de la sécurité industrielle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03016898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES PPRT DANS LE DUNKERQUOIS : DES ARTIFICES D’UNE CONCERTATION OBLIGÉE À LA CONSTRUCTION DE COMPROMIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grembo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irénée Zwarterook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iratxe Calvo-Mendieta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03016964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA CONCERTATION SUR LES RISQUES INDUSTRIELS : DIX PISTES D’AMÉLIORATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grembo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irénée Zwarterook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03016930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux du changement climatique pour les activités récréatives, ludiques et sportives en zone littorale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anestis Gourgiotis; Georgios Tsilimigkas; Marios Hairdalis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Προκλήσεις για τις παράκτιες και θαλάσσιες περιοχές στο πλαίσιο της κλιματικής αλλαγής. Ανταλλαγή εμπειριών μεταξύ Ελλάδας και Γαλλίας Quels enjeux pour les zones côtières et maritimes dans le contexte de dérèglement climatique ? Regards croisés entre la Grèce et la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Enastron, pp.214-227, 2025, 978-960-625-130-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Παραθαλάσσιες δραστηριότητες αναψυχής που αντιμετωπίζουν την κλιματική αλλαγή: μεταξύ στρατηγικών προσαρμογής και πολιτισμικών μεταβολών</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anestis Gourgiotis; Georgios Tsilimigkas; Marios Hairdalis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Προκλήσεις για τις παράκτιες και θαλάσσιες περιοχές στο πλαίσιο της κλιματικής αλλαγής. Ανταλλαγή εμπειριών μεταξύ Ελλάδας και Γαλλίας Quels enjeux pour les zones côtières et maritimes dans le contexte de dérèglement climatique ? Regards croisés entre la Grèce et la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Enastron, pp.88-101, 2025, 978-960-625-130-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se situer pour mieux comprendre l’objet sociologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Mauny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le leadership éducatif. Une approche pragmatique par la rencontre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C&amp;P ADVER Effigi S.r.l, 2024, 978-88-5524-778-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remonter sur la planche… ou imaginer une double perspective scientifique pour l’objet skateboard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julien Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SKATEBOARDING IS NOT A CRIME ! Analyse socio-anthropologique d’un mode de vie urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2024, 978-2-336-40281-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socialiser par les sports collectifs : Quand l'approche conative aide à comprendre le travail enseignant en Éducation Physique et Sportive (EPS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Verschave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Visioli, Jérôme; Petiot, Oriane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie des sports collectifs. Regards croisés entre recherche et intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions AFRAPS, pp.430-437, 2023, 978-2-910448-31-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loi « Climat et Résilience » : La gestion des territoires à l'épreuve des enjeux de l'alimentation durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Douteaud, Stéphanie; Roche, Catherine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La loi Climat et Résilience : perspectives en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mare &amp; Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.161-176, 2023, 978-2-84934-712-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'auto-organisation sportive adolescente : analyse d'un (dés)engagement paradoxal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Riffaud, Thomas; Lapeyronie, Bruno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports et auto-organisations. Enjeux et méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-59, 2023, Presses Universitaires Du Sport numéro 95, 978-2-8186-2071-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04041036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapide généalogie du concept d'innovation appliqué à l'objet touristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Herbert, Vincent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourisme et Territoires. Espaces d'innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.33-51, 2021, Business &amp; Innovation, 978-2-8076-1605-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03392029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation citoyenne et Droit à la ville : un enjeu pour la ville durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Γουργιώτης Α.; Τσιλιμίγκας Γ.; Χαϊνταρλής Μ. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ΧΩΡΟΤΑΞΙΚΟΣ ΣΧΕΔΙΑΣΜΟΣ ΚΑΙ ΠΡΟΚΛΗΣΕΙΣ - ΑMENAGEMENT DU TERRITOIRE ET SES DEFIS. Νέα χωροταξική σκέψη σε Ελλάδα και Γαλλία - Nouvelle pensée spatiale en Grèce et en France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NOMIKH βιβλιοθHKH, 2021, 978-960-654-446-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De certains touristes dans le désert : vers une nouvelle expérience entrelaçant lenteur et santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Riffaud, thomas; Le Roux, Nathalie; Perera, Éric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourisme sportif. Territoires et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elya editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9791091336192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre Slow. Introduction à une pratique interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florian Lebreton; Christophe Gibout; Bernard Andrieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre slow. Expériences corporelles, sportives et touristiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Nancy; Editions universitaires de Lorraine, pp.5-12, 2020, 978-2-8143-0568-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des étudiants ERASMUS nommés Abel et Caïn : Une histoire de transactions dans l'espace universitaire européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAFONT, Pascal; LAPORT, Danielle; PARIAT, Marcel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilité et migration. Transactions éducatives et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions PETRA, 2020, Pédagogie et sciences humaines, 978-2-84743-283-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03198399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyages dans le désert : de l'expérience humaine à l'expérience scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lebreton, Florian; Gibout, Christophe; Andrieu, Bernard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre slow : enjeux et perspectives pour une transition corporelle, récréative et touristique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Nancy; Editions universitaires de Lorraine, pp.123-137, 2020, 978-2-8143-0568-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux sociaux et spatiaux de l'intégration des ports dans des villes d'Europe de l'Ouest (exemples anglais, belges et néerlandais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Herbert, Vincent; Gibout, Christophe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plaisance et urbanité. L'intégration des ports dans les villes contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.139-161, 2018, 978-2-7574-1848-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tast’in Fives. Une initiative innovante de rénovation urbaine par l’alimentation durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fauquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clémentine Hugol-Gential. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bien et bon à manger. Penser notre alimentation du quotidien à l’institution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Universitaires de Dijon, 2018, 978-2-36441-285-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Échelles et enjeux de l'intégration des ports de plaisance dans les villes contemporaines. Prolégomènes à une réflexion collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Herbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Herbert; Christophe Gibout. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plaisance et urbanité. L'intégration des ports dans les villes contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.9-19, 2017, 978-2-7574-1848-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville durable en Asie. Des enjeux et des urgences pour une utopie transcendée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Divya Leducq; Helga-Jane Scarwell; Patrizia Ingallina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles de la ville durable en Asie/Asian models of sustainable city. Utopies, circulation des pratiques, gouvernance/ Utopia, circulation of practices, governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.13-21, 2017, 978-2-8076-0424-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux sociaux et spatiaux de l’intégration des ports dans des villes d’Europe de l’ouest (exemples anglais, belges et néerlandais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plaisance et urbanité, l’intégration des ports dans les villes contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.139-162, 2017, 978-2-7574-1592-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03631102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nature des orienteurs… L'exemple du Nord-Pas de Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Verschave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schimpf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gibout, Christophe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités sportives, récréatives et ludiques &amp; développement des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edilivre, pp.147-181, 2017, 9782414161195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les innovations sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Coignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Vieille Marchiset; Benjamin Coignet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clubs sportifs en banlieue. Des innovations sociales à l’épreuve du terrain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Strasbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.113-119, 2015, 978-2-86820-909-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitions énergétiques : enjeux et jeux d'acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scarwell, Helga-Jane; Leducq, Divya; Groux, Annette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions énergétiques : Quelles dynamiques de changement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.515-516, 2015, 978-2-336-73991-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorialités des sports urbains et construction de l’espace public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Romain Roult; Jean-Pierre Augustin; Sylvain Lefebvre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouvelles territorialités du sport dans la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université du Québec, pp.67-80, 2013, 978-2-7605-3672-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artisan-sociologue : une figure alternative d’appréhension du social dans le champ des APSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Vieille Marchiset; Anne Tatu-Colasseau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie(s) du sport. Analyses francophones et circulation des savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.189-212, 2012, 978-2296992764</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justifications de la démolition des grands ensembles et logique de développement durable à Grande-Synthe (Dunkerque)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Peggy Hellequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naji Lahmini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Josiane Stoessel-Ritz; Maurice Blanc; Nicole Mathieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable. Communautés et Sociétés. Dynamiques socio-anthropologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.171-184, 2012, 978-9052018614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le skate. De l'objet social à l'objet scientifique. Regards sur une expérience de recherche socio-anthropologique. Préface à l'ouvrage de Julien Laurent. &amp;quot;Le skateboard. Analyse sociologique d'une pratique physique urbaine. This is street skateboarding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le skateboard. Analyse sociologique d'une pratique physique urbaine. This is street skateboarding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2012, 978-2-296-96051-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03017678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice sociale vs justice spatiale, ou le paradoxe de l’accessibilité aux services de proximité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régis Cortéséro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La banlieue change ! Inégalités, justice sociale et action publique dans les quartiers populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Bord de l'eau, pp.32-46, 2012, 978-2-35687-197-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques sportives des jeunes : en marge des collectivités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Vieille Marchiset; Aurélie Cometti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De nouvelles solidarités par le sport. Enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du sport; Territorial, pp.51-60, 2010, 978-2352959502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité(s) et EPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Bréhon; Olivier Chovaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes sur l'EPS du second Vingtième Siècle (1945-2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Artois Presses Université, pp.21-39, 2008, 978-2-84832-404-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques libératrices et techniques contraignantes : derrière le miroir des apparences...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Robène; Yvon Léziart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'homme en mouvement. Histoire et anthropologie des techniques sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Chiron, pp.349-371, 2006, 978-2702711132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations symboliques comme moyen de re-définition et de ré-appropriation des techniques corporelles en sports collectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mauny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Robène; Yvon Léziart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'homme en mouvement. Histoire et anthropologie des techniques sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Chiron, pp.147- 171, 2006, 978-2702711132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Capoeira : le jeu des corps au cœur d’un monde de l’entre-deux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Tabois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps en société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSHS Poitiers; Laboratoire ICOTEM, pp.93-107, 2006, 2-9513050-1-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du discours institutionnel aux pratiques habitantes : images et enjeux identitaires des projets patrimoniaux dans les villes moyennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Guédez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bajolet, Émilie; Mattei, Marie-France; Rennes, Jean-Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatre ans de recherche urbaine 2001-2004, Volume 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Presses universitaires François Rabelais, pp.101-108, 2006, Collection Perspectives Villes et territoires, 2-86906-208-7. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufr.486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et représentations spatiales, utopies territoriales : Les exemples de Mir, de Stars war et de l'ISS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annie Guédez; Hervé Rakoto-Ramianantsoa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentations de l'environnement et construction des territoires. Dialogues des disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSHS Poitiers; Université de Poitiers, pp.159-164, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi il faut relire Veblen en sociologie des APSA…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Benguigui; Paul Fontayne; Michel Desbordes; Benoît G. Bardy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches actuelles en Sciences du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences; ACAPS, pp.815-816, 2005, 2-86883-870-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le phénomène accrobranche : logiques d'acteurs et représentations de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Artus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mohamed Taabni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La forêt : enjeux comparés des formes d'appropriation, de gestion et d'exploitation dans un contexte d'urbanisation généralisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Poitiers / MSHS Poitiers, pp.256-265, 2005, 978-2-9513050-8-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;sur-mobilité&amp;quot; : une question de genre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SYLVETTE DENEFLE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes et Villes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PRESSES UNIVERSITAIRES FRANCOIS RABELAIS, pp.155-166, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03018025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derrière le fun ou l'idéologie rampante des sports de glisse urbaine (l'exemple du roller)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Loudcher; Christian Vivier; Jean-Nicolas Renaud; Paul Dieschy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport et idéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires franc-comtoises, 2004, 2-9421721-0-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quelques situations délibératives ordinaires dans les pratiques sportives collectives...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Castagna; sylvain Gallais; Pascal Ricaud; Jean-Philippe Roy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La situation délibérative dans le débat public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires François Rabelais, 2004, 978-2869061866</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mots de demain: Un dictionnaire des combats d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tast'In Fives : Transforming Areas with Social Talents:Feed, Include, Value, Educate, Share (locally known as 'Cuisine Commune'). Rapport de la MESHS pour la Communauté Européenne (Programme Urban Innovative Actions)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fauquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maison Européenne des SHS Lille Nord-de-France; Commission Européenne; Urban Innovative Actions; Territoires, Villes, Environnement et Société. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId222"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:80.989583333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Gibout </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités, Université du Littoral - Côte d'Opale (ULCO)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christophe-gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7521-1169</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">111200075</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">188585591</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000139875291</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pleine nature urbaine en transition récréative : vers un développement (ré)créatif et responsable des territoires du quotidien (péri)urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature et récréation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, CERMOSEM, Hors-Série n°2 (16), pp.30-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assises de la recherche sur les pratiques récréatives en nature. Pôles réflexifs: Dynamiques et perspectives. Nouveaux modes de transmission, d'autoformation et de partage des expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature et récréation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, CERMOSEM, Hors-Série n°2 (16), pp.62-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'essor de la lenteur dans le sport contemporain...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sports modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Vitesse. Compétition, performance et accélération dans le sport, 3, pp.81-89. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33055/SPORTSMODERNES.2025.001.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mutabilité de la pensée de Jean Remy et son adaptation à de nouveaux objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pensée plurielle - Parole, pratiques et réflexions du social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 55 (1), pp.31-47. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pp.055.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04021336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « cuisine commune » de Fives : pratiques sociales et transactions au cœur d’un espace participatif lillois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fauquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pensée plurielle - Parole, pratiques et réflexions du social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 55 (1), pp.109-123. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pp.055.0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04021353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éduquer au risque d’exclure ? Le cas du projet d’alimentation durable Tast’in Fives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fauquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lien social et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 90, pp.35-61. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1105088ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : (en)jeux corporels et sociotechniques du masque barrière à usage sportif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, De la culture des apparences au culte de son apparence/Genre et communautés corporelles, 2022/1 (20), pp.203-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Sahara marocain : une nouvelle frontière pour le tourisme sportif de bien-être</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Tourisme sportif et santé, 40 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03201114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation à la santé ethnographiée dans un quartier populaire: entre conformisme et dissidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Courcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheseducations.11163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saharan Recreation: From a Transformation of Bodily Experiences to a Transformation of Cultural Representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport, Ethics and Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (2), pp.196-206. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17511321.2020.1758957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02938551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aménagement des parkour-parks : les espaces dédiés pour les activités ludo-sportives comme outils d’inclusion? Études de cas à Nantes et à Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Lesné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 42 (3), pp.378-400. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07053436.2019.1681799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des risques industriels entre évolutions législatives et adaptations locales Le cas dunkerquois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Peggy Hellequin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (3), pp.275-283. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2017.1016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des pratiques sportives aux relations aux lieux. Une lecture transactionnelle au prisme du windsurf en région languedocienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pensée plurielle - Parole, pratiques et réflexions du social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Transactions sociales dans la vie quotidienne, 2 (45), pp.13-30. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pp.045.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNE FAILLE DANS LE TRAJET : EXPERIENCES D'EMBOUTEILLAGES AUTOROUTIERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers européens de l'imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des corps tendus derrière la plage. Drague homosexuelle et environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Écologies corporelles, 15, pp.111-121. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp1.015.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skateboard & Espace Public. Quelques éléments de compréhension et d’explication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InFluxus </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Jeunesse et appropriation de l’espace public</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transactions dans la ville récréative contemporaine. Les espaces publics comme médiateurs sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Espaces et transactions sociales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Parkour… Faire Trace dans la Ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers européens de l'imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La rue, 8, pp.244-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeunes athlètes français : clubs et aires d’influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Recours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Griffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 711 (5), pp.441- 465. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ag.711.0441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skateparks : les nouveaux parcs de jeu pour enfants. Une analyse sociospatiale des sports de rue à partir du cas de la métropole Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Riffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Recours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La ville des enfants et des adolescents, 111 (1), pp.30-41. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/aru.2016.3221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paradoxe des équipements sportifs. Concurrences de justifications et ségrégation socio-spatiale: Une lecture à partir du cas de Calais (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Verschave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (1), pp.87-103. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07053436.2016.1151218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports et arts de rue : être citadins autrement!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Riffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Recours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38 (3), pp.423-435. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07053436.2015.1083764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social transaction: A relevant paradigm for the sociology of sexuality and gender?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSEP - Journal of the International Network for Sexual Ethics &amp; Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (1), pp.23-38. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3224/insep.v3i1.03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures juvéniles et loisirs sportifs de rue : une approche par l'espace public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Des sports et des jeunes, 2014/3 (68), pp.71-84. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/agora.068.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial. Le sport : de l'incertitude à l'incertain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vieille Marchiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 99 (1), </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.099.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ces décors urbains qui invitent aux voyages. L’’imagibilité&amp;quot; chez les skaters de Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer les risques industriels et la pollution dans le Dunkerquois : une double échelle transactionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irénée Zwarterook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pensée plurielle - Parole, pratiques et réflexions du social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n° 33-34 (2), </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pp.033.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial. Penser et agir dans l'incertain : l'actualité de la transaction sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Foucart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Stoessel-Ritz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pensée plurielle - Parole, pratiques et réflexions du social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n° 33-34 (2), </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pp.033.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transactions sociales et sciences de l'homme et de la société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Foucart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pensée plurielle - Parole, pratiques et réflexions du social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n° 20 (1), pp.7-11. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pp.020.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace public comme lieu de transactions sociales. Une lecture à partir des pratiques de loisirs urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pensée plurielle - Parole, pratiques et réflexions du social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (20), pp.153-165. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pp.020.0153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question locale comme nouvelle frontière socio-spatiale. Au-delà de l’opposition entre football des villes et football des champs :le football « chez soi »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mauny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le football « sauvage » : d'une autre pratique à une pratique autrement...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mauny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; motricité : Revue scientifique de l'Association des Chercheurs en Activités Physiques et Sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 63, pp.53 - 61. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sm.063.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur d'intrigantes nouvelles &amp;quot;portes&amp;quot; de ville: enjeux et questionnements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 104 (1), pp.167-185. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/esp.g2001.104.0167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur d'intrigantes nouvelles &amp;quot;portes&amp;quot; de ville: enjeux et questionnements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 104 (1), </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/esp.g2001.104.0167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES ENTRÉES DE VILLE : UNE AFFAIRE DE COMMERCE OU D'HOSPITALITÉ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coopération au sein d’un collectif de recherche : contraintes, injonctions paradoxales et transactions sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de l'Association Internationale des Sociologues de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AISLF; Université d'Ottawa; Agence Universitaire de la Francophonie; Conseil de recherches en sciences humaines du Canada; Collège des chaires de recherche sur le monde francophone de l'Université d'Ottawa, Jul 2024, Ottawa (Ontario), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écologie urbaine et Sports urbains : vers une reconfiguration des motifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Paradigms in Sport Sciences. International Symposium.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire CETAPS (Centre d'Études des Transformations des Activités Physiques et Sportives); Université Rouen Normandie; IRIHS (Institut de recherches interdisciplinaires Homme Société); SCALE (Réseau Sciences Appliquées à l'Environnement), Jun 2024, Mont-saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écologie urbaine et Sports urbains : vers une reconfiguration des motifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium Ecological Paradigms in Sport Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rouen Normandie; Laboratoire CETAPS; Institut de Recherches Interdisciplinaires Homme Société (IRIHS); Fédération SCALE (Sciences Appliquées à l'Environnement), Jun 2024, Rouen (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux du changement climatique pour les activités récréatives, ludiques et sportives en zone littorale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quels enjeux pour les zones côtières et maritimes dans le contexte de dérèglement climatique. Regards croisés entre la Grèce et la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Thessalie; Université du Littoral Côte d'Opale; Institut Français de Grèce; Institut de Recherche et d'Enseignement en Tourisme (InREnT), Oct 2024, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de l’emploi et évolution des métiers dans le tourisme sportif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martinache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Saint-Patrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Humetz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les loisirs sportifs, levier de l’attractivité des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRENT; Masters MTLS; ULCO; Laboratoire TVES, Jan 2024, Boulogne sur mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innover sans évoluer ? Imaginaire et pratiques autour de la femme (au foyer) dans la cuisine commune du projet Tast’in Fives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fauquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60ème Congrès de l'ASRDLF (Association de Science Régionale de Langue Française) « Territoires, Créativité et Innovation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASRDLF; Université de Strasbourg, Jun 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mutabilité internationale des concepts et paradigmes dans le champ des sciences sociales du sport, des loisirs et de la récréation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de l'Association Internationale des Sociologues de Langue Française (AISLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AISLF; Université d'Ottawa; Agence Universitaire de la Francophonie; Conseil de recherches en sciences humaines du Canada; Collège des Chaires de Recherche sur le monde francophone de l'Université d'Ottawa, Jul 2024, Ottawa (Ontario), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapide généalogie de l'intérêt pour les Méthodes Mixtes de Recherche (MMR) dans la recherche en sciences du sport et exemple d'un objet marginal : le masque sportif en période COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Méthodes Mixtes pour l’Analyse de l’Activité et de l’Expérience en Activité Physique et en Sport. Articulation des Données et des Epistémologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Cité; Institut des Sciences du Sport-Santé de Paris (URP3625 – I3SP); Laboratoire Acté; Société française de philosophie du sport; Université Clermont Auvergne; Laboratoire CETAPS; Université de Rouen; Institut des Sciences du Mouvement Jules Marey; INSPE Aix Marseille; Revue Recherches &amp; Educations, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pleine nature urbaine en transition récréative : vers un développement (ré)créatif et responsable des territoires du quotidien (péri)urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises de la recherche sur les pratiques récréa-sportives en nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes; Labex ITTEM; INRAE; Fondation Petzl; Laboratoire PACTE; CERMOSEM; Département de l'Ardèche, Nov 2023, Mirabel (Ardèche), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptabilité et symbolique du port du masque : contraste selon les contextes sociaux et culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le masque sanitaire à l’époque du covid-19 : regards croisés en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison Européenne des Sciences de l'Homme et de la Société (Lille); Lilliad (Leaning Center Innovation); Université de Lille; Laboratoire GERiiCO, Nov 2023, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques récréa-sportives en nature : enjeux de transmission, éducation et formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises de la recherche sur les pratiques récréa-sportives en nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes; Labex ITTEM; INRAE; Fondation Petzl; Laboratoire PACTE; CERMOSEM; Département de l'Ardèche, Nov 2023, Mirabel 07170, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux manger pour mieux gentrifier : le cas d'un projet d'aménagement urbain dans l'EST Lillois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fauquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de Science Politique; Sciences Po Lille; CERAPS; Université de Lille, Jul 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique et résilience, enjeux pour la promotion de l'alimentation durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Courcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La loi Climat &amp; Résilience. Perspectives pour les sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Catherine Roche; Stéphanie Douteaud; Laboratoire LARJ; Laboratoire TVES, Jan 2022, Boulogne/mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que cache le port du masque en période de COVID-19. Représentations et normes sociales, jeux avec les règles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'indiscipline sanitaire. Histoire, enjeux, résistances, répression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Recherche Juridique (LARJ); Frédéric Davansant; Pôle Recherche Humanités et Territoires Intégrés; Université du Littoral Côte d'Opale (ULCO), Dec 2022, Boulogne sur mer (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le skateboard au fil de la Côte d'Opale : une reconnaissance et une institutionnalisation « par le bas »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux des jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montpellier; Laboratoire Santesih; Université Toulouse 3; Laboratoire Cresco; Groupe de Recherche ACHAC, Dec 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tranches d'âge, régions, genre, orientations politiques... Sociologie de diverses formes de rapport au masque en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La COVID 19 au prisme des SHS : regards croisés et mises en perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison Européenne des Sciences de l'Homme et de la Société (MESHS); Réseau national des Maisons des sciences de l'Homme (RnMSH); Maison française d'Oxford; Maison des Sciences de l'Homme de l'Université Libre de Bruxelles; Maison des Sciences de l'Homme de Liège, Dec 2022, LILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tourisme saharien entre mythes, éthique et violence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lecoquierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33e édition du Festival International de Géographie de Saint-Dié-des-Vosges - Déserts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Saint-Dié des Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CE QUE CACHE LE MASQUE EN PÉRIODE COVID-19 Représentations et normes sociales - Jeux avec les règles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’indiscipline sanitaire, Histoire, enjeux, résistances et répression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LARJ; ULCO; Pôle HTI; MESHS; Communauté Agglomération Boulonnais; Région Hauts-de-France; Institut des Etudes et de la Recherche sur le Droit et la Justice, Dec 2022, Boulogne-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'incorporation de normes alimentaires et la gentrification structurent le projet de transformation de la friche industrielle : l'expérience de Fives-Cail-Babcock à Lille (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fauquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Committee for the Conservation of the Industrial Heritage (TICCIH) 2022 - Industrial Heritage Reloaded</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TICCIH; Université du Québec à Montréal (UQAM), Aug 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Pas de Calais, pivot européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fasquelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dusart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Détroits / Straits International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire TVES; Laboratoire LARJ; Laboratoire CDMO; Campus de la Mer; Ministère de la Mer; Ville de Boulogne sur mer, Nov 2021, Boulogne sur mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mutabilité de la pensée de Jean Remy et son adaptation à de nouveaux objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIe Congrès International des sociologues de langue française (AISLF) : La société morale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale des Sociologues de Langue Française (AISLF), Jul 2021, Tunis (virtuel), Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escale : pour un réseau de loisirs dans le détroit du Pas de Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Détroits / Straits International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire LARJ - ULCO; Laboratoire TVES - ULCO; SFR Campus de la Mer, Nov 2021, Boulogne/mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cuisine commune de Fives : pratiques sociales et transactions morales au cœur d’un espace participatif lillois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fauquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème Congrès de l'AISLF "La société morale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale des Sociologues de Langue Française, Jul 2021, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Sud marocain : un terrain de jeu sportif en recomposition sous le feu de valeurs en mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AISLF - XXème Congrès "La société morale. Enjeux normatifs dans les sociétés contemporaines"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale des Sociologues de Langue Française (AISLF), Jul 2020, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation citoyenne et « Droit à la Ville » : un enjeu pour la ville durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France – Grèce : Regards croisés sur l’aménagement du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Athènes (en ligne), Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03205998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bien-manger. Une arme de consentement massif pour repenser le territoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fauquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès de l'Association française de science politique (AFSP) / 8ème édition du Congrès du réseau des Associations francophones de science politique (CoSPoF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFSP; IEP Bordeaux, Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03206017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une entrée en durabilité des territoires perdants. Une interrogation des politiques de mobilité en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Delebarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e rencontres francophones transport mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire in.SITU de l'UQAM; Centre interuniversitaire de recherche sur les reseaux d'entreprise, la logistique et le transport (CIRRELT); Ministère français de la Transition écologique et solidaire; Transports Québec, Jun 2019, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03206026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités sociales, alimentation et activités physiques dans un quartier lillois défavorisés. Rapports à l’alimentation et usages sociaux du corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Courcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alimentation, Régénération urbaine et développement des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison Européenne des Sciences de l'Homme et de la Société (MESHS); Union Européenne (Programme Urban Innovative Actions), Jun 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03206021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques physiques de plein désert : Des représentations de l'environnement aux constructions de territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international francophone de recherche sur le plein air Pratiques de plein air et de pleine nature dans la francosphère : enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Québec à Chicoutim; laboratoire LERPA; UMR PACTE; Labex ITEM; CNRS; AISLF, Oct 2019, Chicoutimi, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03206001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques alimentaires et activités physiques au prisme des inégalités sociales et territoriales: le cas du quartier de Lille-Fives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Courcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alimentation, Régénération urbaine et développement des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison Européenne des Sciences de l'Homme et de la Société (MESHS); Union Européenne (Programme Urban Innovative Actions), Jun 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promotion de la santé, pratiques alimentaires et activités physiques au prisme des inégalités sociales et territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Courcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès de l’Association Française de Science Politique / 8ème Congrès du réseau des Associations francophones de science politique (CoSPoF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de Science Politique (AFSP); Institut d'Etudes Politiques de Bordeaux (Sciences Po Bordeaux), Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03206012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapide généalogie du concept d’innovation appliqué à l’objet touristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque TIT, Tourisme, Innovation &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRENT (Institut de recherche et d'enseignement en tourisme); ULCO, Université du Littoral Côte d'Opale; UPJV, Université de Picardie Jules Verne; Université d'Artois; Université de Lille, Sep 2019, Boulogne sur mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03206008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une entrée en durabilité des « territoires perdants » : Une interrogation des politiques de mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Delebarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Rencontres Francophones Transport Mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques publiques de revalorisation des centres-villes vues par les acteurs du territoire, quelles orientations, stratégies et communication ? Dunkerque, Calais et Boulogne-sur-Mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Innebeer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Peggy Hellequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles centralités hors des métropole ? La trajectoire des petites villes européennes comme enjeu d’équité territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2; Université Rennes 1; Institut d'Etudes Politiques de Rennes; laboratoire IODE UMR 6262; laboratoire ESO UMR 6590, Mar 2018, Lamballe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03206049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcher dans des déserts : les paradoxes d'une expérience contemplative et physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international plurisdisciplinaire - Quel tourisme sportif ? La fabrique de l'expérience contemporaine de l'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montpellier; Laboratoire LERSEM-CERCE; Laboratoire Santesih; MSH Montpellier, Jul 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03206032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOYAGES DANS LE DESERT : De l'expérience humaine à l'expérience scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">slow tourisme / slow sport. (en)jeux de spatialités, de mobilités et de corporéités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ULCO; Université de Lille; Université Paris Descartes; Laboratoire TVES; Laboratoire TEC; Comité national français de géographie (CNFG); Société francophone de philosophie du sport, May 2018, Boulogne sur mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03206041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pêche récréative sur la Côte d'Opale : Quelles pratiques pour une meilleure gouvernance des littoraux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Flanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Carrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fêtes de la Mer </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Boulogne-sur-Mer, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Straits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Davansant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Straits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRILL, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser et agir dans l’incertain : l’actualité de la transaction sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Foucart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Stoessel-Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pensée plurielle - Parole, pratiques et réflexions du social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2-3 (33-34), 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Straits: A Multidisciplinary Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Davansant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François H Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brill- Nijhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2026, International straits of the world, Nilufer Oral; Alexander Lott, 78-90-04-72140-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05568280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre slow: enjeux et perspectives pour une transition corporelle, récréative et touristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Nancy; Editions Universitaires de Lorraine, 2020, 9782814305687</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02938553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaisance et urbanité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanneke Kijne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerwin de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Betourné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Valcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Herbert, Vincent; Gibout, Christophe. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Environnement et société, 9782757415924. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.20252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03016829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités sportives, récréatives et ludiques & développement des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Machemehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Penel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pécout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Valcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Sonnic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Gibout. EDILIVRE, 2017, 978.2.414.16119.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaisance et urbanité, l’intégration des ports dans les villes contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Septentrion, 241 p., 2017, Environnement et société, 978-2-7574-1592-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03631092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la résilience territoriale : Enjeux pour la concertation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iratxe Calvo-Mendieta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Flanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FONCSI, Fondation pour une Culture de Sécurité Industrielle, 2013-10, 2013, Les Cahiers de la sécurité industrielle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03016898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES PPRT DANS LE DUNKERQUOIS : DES ARTIFICES D’UNE CONCERTATION OBLIGÉE À LA CONSTRUCTION DE COMPROMIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grembo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irénée Zwarterook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iratxe Calvo-Mendieta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03016964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA CONCERTATION SUR LES RISQUES INDUSTRIELS : DIX PISTES D’AMÉLIORATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grembo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irénée Zwarterook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03016930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saharan Recreation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Irena Martínkova; Bernard Andrieu; Jim Parry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Slow Sport and Slow Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2026, 978-1-041-12652-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prolegomena to a Multidisciplinary Reflection on Straits in a Changing World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Davansant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Roche; Frédéric Davansant; Christophe Gibout; François H. Guiziou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Straits: A Multidisciplinary Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, Brill, pp.1-10, 2026, Series: International Straits of the World, Volume: 20, 978-90-04-72140-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux du changement climatique pour les activités récréatives, ludiques et sportives en zone littorale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anestis Gourgiotis; Georgios Tsilimigkas; Marios Hairdalis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Προκλήσεις για τις παράκτιες και θαλάσσιες περιοχές στο πλαίσιο της κλιματικής αλλαγής. Ανταλλαγή εμπειριών μεταξύ Ελλάδας και Γαλλίας Quels enjeux pour les zones côtières et maritimes dans le contexte de dérèglement climatique ? Regards croisés entre la Grèce et la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Enastron, pp.214-227, 2025, 978-960-625-130-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Παραθαλάσσιες δραστηριότητες αναψυχής που αντιμετωπίζουν την κλιματική αλλαγή: μεταξύ στρατηγικών προσαρμογής και πολιτισμικών μεταβολών</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anestis Gourgiotis; Georgios Tsilimigkas; Marios Hairdalis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Προκλήσεις για τις παράκτιες και θαλάσσιες περιοχές στο πλαίσιο της κλιματικής αλλαγής. Ανταλλαγή εμπειριών μεταξύ Ελλάδας και Γαλλίας Quels enjeux pour les zones côtières et maritimes dans le contexte de dérèglement climatique ? Regards croisés entre la Grèce et la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Enastron, pp.88-101, 2025, 978-960-625-130-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se situer pour mieux comprendre l’objet sociologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Mauny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le leadership éducatif. Une approche pragmatique par la rencontre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C&amp;P ADVER Effigi S.r.l, 2024, 978-88-5524-778-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remonter sur la planche… ou imaginer une double perspective scientifique pour l’objet skateboard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julien Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SKATEBOARDING IS NOT A CRIME ! Analyse socio-anthropologique d’un mode de vie urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2024, 978-2-336-40281-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loi « Climat et Résilience » : La gestion des territoires à l'épreuve des enjeux de l'alimentation durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Douteaud, Stéphanie; Roche, Catherine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La loi Climat et Résilience : perspectives en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mare &amp; Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.161-176, 2023, 978-2-84934-712-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socialiser par les sports collectifs : Quand l'approche conative aide à comprendre le travail enseignant en Éducation Physique et Sportive (EPS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Verschave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Visioli, Jérôme; Petiot, Oriane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie des sports collectifs. Regards croisés entre recherche et intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions AFRAPS, pp.430-437, 2023, 978-2-910448-31-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'auto-organisation sportive adolescente : analyse d'un (dés)engagement paradoxal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Riffaud, Thomas; Lapeyronie, Bruno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports et auto-organisations. Enjeux et méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-59, 2023, Presses Universitaires Du Sport numéro 95, 978-2-8186-2071-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04041036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapide généalogie du concept d'innovation appliqué à l'objet touristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Herbert, Vincent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourisme et Territoires. Espaces d'innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.33-51, 2021, Business &amp; Innovation, 978-2-8076-1605-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03392029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation citoyenne et Droit à la ville : un enjeu pour la ville durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Γουργιώτης Α.; Τσιλιμίγκας Γ.; Χαϊνταρλής Μ. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ΧΩΡΟΤΑΞΙΚΟΣ ΣΧΕΔΙΑΣΜΟΣ ΚΑΙ ΠΡΟΚΛΗΣΕΙΣ - ΑMENAGEMENT DU TERRITOIRE ET SES DEFIS. Νέα χωροταξική σκέψη σε Ελλάδα και Γαλλία - Nouvelle pensée spatiale en Grèce et en France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NOMIKH βιβλιοθHKH, 2021, 978-960-654-446-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De certains touristes dans le désert : vers une nouvelle expérience entrelaçant lenteur et santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Riffaud, thomas; Le Roux, Nathalie; Perera, Éric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourisme sportif. Territoires et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elya editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9791091336192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre Slow. Introduction à une pratique interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florian Lebreton; Christophe Gibout; Bernard Andrieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre slow. Expériences corporelles, sportives et touristiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Nancy; Editions universitaires de Lorraine, pp.5-12, 2020, 978-2-8143-0568-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des étudiants ERASMUS nommés Abel et Caïn : Une histoire de transactions dans l'espace universitaire européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAFONT, Pascal; LAPORT, Danielle; PARIAT, Marcel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilité et migration. Transactions éducatives et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions PETRA, 2020, Pédagogie et sciences humaines, 978-2-84743-283-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03198399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyages dans le désert : de l'expérience humaine à l'expérience scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lebreton, Florian; Gibout, Christophe; Andrieu, Bernard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre slow : enjeux et perspectives pour une transition corporelle, récréative et touristique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Nancy; Editions universitaires de Lorraine, pp.123-137, 2020, 978-2-8143-0568-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux sociaux et spatiaux de l'intégration des ports dans des villes d'Europe de l'Ouest (exemples anglais, belges et néerlandais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Herbert, Vincent; Gibout, Christophe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plaisance et urbanité. L'intégration des ports dans les villes contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.139-161, 2018, 978-2-7574-1848-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tast’in Fives. Une initiative innovante de rénovation urbaine par l’alimentation durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fauquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clémentine Hugol-Gential. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bien et bon à manger. Penser notre alimentation du quotidien à l’institution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Universitaires de Dijon, 2018, 978-2-36441-285-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Échelles et enjeux de l'intégration des ports de plaisance dans les villes contemporaines. Prolégomènes à une réflexion collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Herbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Herbert; Christophe Gibout. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plaisance et urbanité. L'intégration des ports dans les villes contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.9-19, 2017, 978-2-7574-1848-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville durable en Asie. Des enjeux et des urgences pour une utopie transcendée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Divya Leducq; Helga-Jane Scarwell; Patrizia Ingallina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles de la ville durable en Asie/Asian models of sustainable city. Utopies, circulation des pratiques, gouvernance/ Utopia, circulation of practices, governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.13-21, 2017, 978-2-8076-0424-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux sociaux et spatiaux de l’intégration des ports dans des villes d’Europe de l’ouest (exemples anglais, belges et néerlandais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plaisance et urbanité, l’intégration des ports dans les villes contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.139-162, 2017, 978-2-7574-1592-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03631102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nature des orienteurs… L'exemple du Nord-Pas de Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Verschave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schimpf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gibout, Christophe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités sportives, récréatives et ludiques &amp; développement des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edilivre, pp.147-181, 2017, 9782414161195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les innovations sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Coignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Vieille Marchiset; Benjamin Coignet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clubs sportifs en banlieue. Des innovations sociales à l’épreuve du terrain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Strasbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.113-119, 2015, 978-2-86820-909-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitions énergétiques : enjeux et jeux d'acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scarwell, Helga-Jane; Leducq, Divya; Groux, Annette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions énergétiques : Quelles dynamiques de changement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.515-516, 2015, 978-2-336-73991-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorialités des sports urbains et construction de l’espace public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Romain Roult; Jean-Pierre Augustin; Sylvain Lefebvre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouvelles territorialités du sport dans la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université du Québec, pp.67-80, 2013, 978-2-7605-3672-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artisan-sociologue : une figure alternative d’appréhension du social dans le champ des APSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Vieille Marchiset; Anne Tatu-Colasseau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie(s) du sport. Analyses francophones et circulation des savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.189-212, 2012, 978-2296992764</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justifications de la démolition des grands ensembles et logique de développement durable à Grande-Synthe (Dunkerque)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Peggy Hellequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naji Lahmini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Josiane Stoessel-Ritz; Maurice Blanc; Nicole Mathieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable. Communautés et Sociétés. Dynamiques socio-anthropologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.171-184, 2012, 978-9052018614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le skate. De l'objet social à l'objet scientifique. Regards sur une expérience de recherche socio-anthropologique. Préface à l'ouvrage de Julien Laurent. &amp;quot;Le skateboard. Analyse sociologique d'une pratique physique urbaine. This is street skateboarding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le skateboard. Analyse sociologique d'une pratique physique urbaine. This is street skateboarding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2012, 978-2-296-96051-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03017678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice sociale vs justice spatiale, ou le paradoxe de l’accessibilité aux services de proximité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régis Cortéséro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La banlieue change ! Inégalités, justice sociale et action publique dans les quartiers populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Bord de l'eau, pp.32-46, 2012, 978-2-35687-197-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques sportives des jeunes : en marge des collectivités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Vieille Marchiset; Aurélie Cometti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De nouvelles solidarités par le sport. Enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du sport; Territorial, pp.51-60, 2010, 978-2352959502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité(s) et EPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Bréhon; Olivier Chovaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes sur l'EPS du second Vingtième Siècle (1945-2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Artois Presses Université, pp.21-39, 2008, 978-2-84832-404-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques libératrices et techniques contraignantes : derrière le miroir des apparences...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Robène; Yvon Léziart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'homme en mouvement. Histoire et anthropologie des techniques sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Chiron, pp.349-371, 2006, 978-2702711132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations symboliques comme moyen de re-définition et de ré-appropriation des techniques corporelles en sports collectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mauny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Robène; Yvon Léziart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'homme en mouvement. Histoire et anthropologie des techniques sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Chiron, pp.147- 171, 2006, 978-2702711132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Capoeira : le jeu des corps au cœur d’un monde de l’entre-deux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Tabois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps en société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSHS Poitiers; Laboratoire ICOTEM, pp.93-107, 2006, 2-9513050-1-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du discours institutionnel aux pratiques habitantes : images et enjeux identitaires des projets patrimoniaux dans les villes moyennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Guédez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bajolet, Émilie; Mattei, Marie-France; Rennes, Jean-Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatre ans de recherche urbaine 2001-2004, Volume 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Presses universitaires François Rabelais, pp.101-108, 2006, Collection Perspectives Villes et territoires, 2-86906-208-7. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufr.486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et représentations spatiales, utopies territoriales : Les exemples de Mir, de Stars war et de l'ISS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annie Guédez; Hervé Rakoto-Ramianantsoa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentations de l'environnement et construction des territoires. Dialogues des disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSHS Poitiers; Université de Poitiers, pp.159-164, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi il faut relire Veblen en sociologie des APSA…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Benguigui; Paul Fontayne; Michel Desbordes; Benoît G. Bardy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches actuelles en Sciences du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences; ACAPS, pp.815-816, 2005, 2-86883-870-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le phénomène accrobranche : logiques d'acteurs et représentations de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Artus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mohamed Taabni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La forêt : enjeux comparés des formes d'appropriation, de gestion et d'exploitation dans un contexte d'urbanisation généralisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Poitiers / MSHS Poitiers, pp.256-265, 2005, 978-2-9513050-8-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;sur-mobilité&amp;quot; : une question de genre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SYLVETTE DENEFLE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes et Villes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PRESSES UNIVERSITAIRES FRANCOIS RABELAIS, pp.155-166, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03018025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derrière le fun ou l'idéologie rampante des sports de glisse urbaine (l'exemple du roller)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Loudcher; Christian Vivier; Jean-Nicolas Renaud; Paul Dieschy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport et idéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires franc-comtoises, 2004, 2-9421721-0-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quelques situations délibératives ordinaires dans les pratiques sportives collectives...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Castagna; sylvain Gallais; Pascal Ricaud; Jean-Philippe Roy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La situation délibérative dans le débat public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires François Rabelais, 2004, 978-2869061866</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mots de demain: Un dictionnaire des combats d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tast'In Fives : Transforming Areas with Social Talents:Feed, Include, Value, Educate, Share (locally known as 'Cuisine Commune'). Rapport de la MESHS pour la Communauté Européenne (Programme Urban Innovative Actions)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fauquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maison Européenne des SHS Lille Nord-de-France; Commission Européenne; Urban Innovative Actions; Territoires, Villes, Environnement et Société. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId228"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3DFB006A"/>
+    <w:nsid w:val="622B35A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-gibout" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7521-1169" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111200075" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/188585591" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139875291" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967606v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gibout" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967594v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Andrieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056540v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33055/SPORTSMODERNES.2025.001.01" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021336v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.055.0031" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021353v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fauquette" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.055.0109" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202888v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1105088ar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002357v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lebreton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;as" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03201114v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157481v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Courcier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.11163" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02938551v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17511321.2020.1758957" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383209v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lesn&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2019.1681799" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586937v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Audouit" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.045.0013" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896039v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fr&#232;re" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Blanc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Peggy Hellequin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2017.1016" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383625v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847936v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.015.0111" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017231v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017108v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017281v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847950v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Lassalle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Recours" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Griffet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.711.0441" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168503v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Riffaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.2016.3221" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383190v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duchateau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Verschave" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2016.1151218" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01771980v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2015.1083764" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383620v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3224/insep.v3i1.03" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847979v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.068.0071" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017141v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laurent" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gibout" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847988v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vieille Marchiset" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.099.0007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847987v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#233;n&#233;e Zwarterook" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.033.0131" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847983v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Foucart" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Blanc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Stoessel-Ritz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.033.0007" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847996v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.020.0153" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847991v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.020.0007" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017080v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mauny" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847999v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.063.0053" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848001v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.g2001.104.0167" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908969v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017163v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066160v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645623v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093967v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736010v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440006v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martinache" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Saint-Patrice" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Humetz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645626v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626461v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332765v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297019v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chagnon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332842v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332800v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528876v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539615v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460975v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904860v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892178v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892099v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842820v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lecoquierre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834377v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439602v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439643v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fasquelle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dusart" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447540v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439557v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439626v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03205998v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03206017v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03206026v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Delebarre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03206021v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03206001v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219171v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03206012v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03206008v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194002v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03206049v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Innebeer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03206032v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03206041v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577354v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Flanquart" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roche" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Carrard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582127v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Davansant" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184460v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02938553v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016829v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanneke Kijne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerwin de Vries" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ballester" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Betourn&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Valcke" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/20252" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.20252" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387463v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Machemehl" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Penel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cout" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Sonnic" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03631092v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016898v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iratxe Calvo-Mendieta" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Chambon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016964v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grembo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016930v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333445v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333456v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606545v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606541v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166727v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000379v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/rubrique/droit-et-sciences-politiques" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041036v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.territorial.fr/343-pus.htm" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392029v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538116v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470279v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elyascop.fr/catalogue/collections/linnovation-autrement/tourisme-sportif" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204573v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198399v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204580v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204610v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204583v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204615v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204587v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03631102v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204600v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schimpf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204626v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coignet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pus.unistra.fr/fr/livre/?GCOI=28682100730230" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204621v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204635v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204665v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204650v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naji Lahmini" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03017678v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204642v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204668v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204674v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204679v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204685v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204696v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204691v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gu&#233;dez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Garnier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.486" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204699v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204703v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204709v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Artus" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03018025v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204726v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204723v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332808v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510159v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-gibout" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7521-1169" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111200075" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/188585591" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139875291" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967606v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gibout" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967594v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Andrieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056540v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33055/SPORTSMODERNES.2025.001.01" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021336v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.055.0031" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021353v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fauquette" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.055.0109" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202888v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1105088ar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002357v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lebreton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;as" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03201114v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157481v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Courcier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.11163" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02938551v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17511321.2020.1758957" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383209v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lesn&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2019.1681799" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896039v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fr&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Blanc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Peggy Hellequin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2017.1016" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586937v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Audouit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.045.0013" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383625v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847936v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.015.0111" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017231v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017108v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017281v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847950v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Lassalle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Recours" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Griffet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.711.0441" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168503v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Riffaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.2016.3221" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383190v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duchateau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Verschave" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2016.1151218" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01771980v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2015.1083764" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383620v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3224/insep.v3i1.03" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847979v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.068.0071" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847988v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vieille Marchiset" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gibout" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.099.0007" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017141v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laurent" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847987v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#233;n&#233;e Zwarterook" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.033.0131" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847983v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Foucart" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Blanc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Stoessel-Ritz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.033.0007" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847991v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.020.0007" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847996v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.020.0153" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017080v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mauny" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847999v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.063.0053" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848001v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.g2001.104.0167" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908969v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017163v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645623v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093967v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066160v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736010v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440006v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martinache" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Saint-Patrice" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Humetz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626461v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645626v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332842v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chagnon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332765v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297019v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332800v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528876v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539615v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460975v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904860v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892178v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842820v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lecoquierre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892099v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834377v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439643v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fasquelle" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dusart" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439602v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447540v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439557v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439626v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03205998v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03206017v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03206026v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Delebarre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03206021v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03206001v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219171v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03206012v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03206008v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194002v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03206049v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Innebeer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03206032v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03206041v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577354v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Flanquart" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roche" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Carrard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582127v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Davansant" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184460v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05568280v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois H Guiziou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lasserre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02938553v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016829v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanneke Kijne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerwin de Vries" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ballester" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Betourn&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Valcke" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/20252" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.20252" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387463v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Machemehl" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Penel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cout" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Sonnic" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03631092v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016898v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iratxe Calvo-Mendieta" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Chambon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016964v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grembo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016930v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563070v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570669v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333445v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333456v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606545v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606541v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000379v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/rubrique/droit-et-sciences-politiques" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166727v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041036v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.territorial.fr/343-pus.htm" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392029v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538116v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470279v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elyascop.fr/catalogue/collections/linnovation-autrement/tourisme-sportif" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204573v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198399v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204580v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204610v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204583v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204615v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204587v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03631102v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204600v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schimpf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204626v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coignet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pus.unistra.fr/fr/livre/?GCOI=28682100730230" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204621v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204635v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204665v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204650v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naji Lahmini" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03017678v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204642v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204668v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204674v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204679v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204685v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204696v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204691v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gu&#233;dez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Garnier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.486" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204699v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204703v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204709v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Artus" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03018025v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204726v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204723v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332808v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510159v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>