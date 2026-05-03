--- v1 (2026-04-13)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:80.989583333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Gibout </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités, Université du Littoral - Côte d'Opale (ULCO)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christophe-gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7521-1169</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">111200075</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">188585591</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000139875291</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pleine nature urbaine en transition récréative : vers un développement (ré)créatif et responsable des territoires du quotidien (péri)urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature et récréation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, CERMOSEM, Hors-Série n°2 (16), pp.30-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assises de la recherche sur les pratiques récréatives en nature. Pôles réflexifs: Dynamiques et perspectives. Nouveaux modes de transmission, d'autoformation et de partage des expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature et récréation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, CERMOSEM, Hors-Série n°2 (16), pp.62-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'essor de la lenteur dans le sport contemporain...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sports modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Vitesse. Compétition, performance et accélération dans le sport, 3, pp.81-89. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33055/SPORTSMODERNES.2025.001.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mutabilité de la pensée de Jean Remy et son adaptation à de nouveaux objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pensée plurielle - Parole, pratiques et réflexions du social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 55 (1), pp.31-47. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pp.055.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04021336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « cuisine commune » de Fives : pratiques sociales et transactions au cœur d’un espace participatif lillois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fauquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pensée plurielle - Parole, pratiques et réflexions du social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 55 (1), pp.109-123. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pp.055.0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04021353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éduquer au risque d’exclure ? Le cas du projet d’alimentation durable Tast’in Fives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fauquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lien social et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 90, pp.35-61. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1105088ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : (en)jeux corporels et sociotechniques du masque barrière à usage sportif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, De la culture des apparences au culte de son apparence/Genre et communautés corporelles, 2022/1 (20), pp.203-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Sahara marocain : une nouvelle frontière pour le tourisme sportif de bien-être</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Tourisme sportif et santé, 40 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03201114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation à la santé ethnographiée dans un quartier populaire: entre conformisme et dissidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Courcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheseducations.11163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saharan Recreation: From a Transformation of Bodily Experiences to a Transformation of Cultural Representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport, Ethics and Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (2), pp.196-206. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17511321.2020.1758957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02938551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aménagement des parkour-parks : les espaces dédiés pour les activités ludo-sportives comme outils d’inclusion? Études de cas à Nantes et à Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Lesné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 42 (3), pp.378-400. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07053436.2019.1681799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des risques industriels entre évolutions législatives et adaptations locales Le cas dunkerquois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Peggy Hellequin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (3), pp.275-283. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2017.1016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des pratiques sportives aux relations aux lieux. Une lecture transactionnelle au prisme du windsurf en région languedocienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pensée plurielle - Parole, pratiques et réflexions du social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Transactions sociales dans la vie quotidienne, 2 (45), pp.13-30. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pp.045.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNE FAILLE DANS LE TRAJET : EXPERIENCES D'EMBOUTEILLAGES AUTOROUTIERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers européens de l'imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des corps tendus derrière la plage. Drague homosexuelle et environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Écologies corporelles, 15, pp.111-121. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp1.015.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skateboard & Espace Public. Quelques éléments de compréhension et d’explication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InFluxus </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Jeunesse et appropriation de l’espace public</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transactions dans la ville récréative contemporaine. Les espaces publics comme médiateurs sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Espaces et transactions sociales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Parkour… Faire Trace dans la Ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers européens de l'imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La rue, 8, pp.244-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeunes athlètes français : clubs et aires d’influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Recours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Griffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 711 (5), pp.441- 465. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ag.711.0441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skateparks : les nouveaux parcs de jeu pour enfants. Une analyse sociospatiale des sports de rue à partir du cas de la métropole Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Riffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Recours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La ville des enfants et des adolescents, 111 (1), pp.30-41. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/aru.2016.3221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paradoxe des équipements sportifs. Concurrences de justifications et ségrégation socio-spatiale: Une lecture à partir du cas de Calais (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Verschave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (1), pp.87-103. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07053436.2016.1151218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports et arts de rue : être citadins autrement!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Riffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Recours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38 (3), pp.423-435. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07053436.2015.1083764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social transaction: A relevant paradigm for the sociology of sexuality and gender?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSEP - Journal of the International Network for Sexual Ethics &amp; Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (1), pp.23-38. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3224/insep.v3i1.03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures juvéniles et loisirs sportifs de rue : une approche par l'espace public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Des sports et des jeunes, 2014/3 (68), pp.71-84. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/agora.068.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial. Le sport : de l'incertitude à l'incertain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vieille Marchiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 99 (1), </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.099.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ces décors urbains qui invitent aux voyages. L’’imagibilité&amp;quot; chez les skaters de Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer les risques industriels et la pollution dans le Dunkerquois : une double échelle transactionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irénée Zwarterook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pensée plurielle - Parole, pratiques et réflexions du social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n° 33-34 (2), </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pp.033.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial. Penser et agir dans l'incertain : l'actualité de la transaction sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Foucart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Stoessel-Ritz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pensée plurielle - Parole, pratiques et réflexions du social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n° 33-34 (2), </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pp.033.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transactions sociales et sciences de l'homme et de la société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Foucart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pensée plurielle - Parole, pratiques et réflexions du social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n° 20 (1), pp.7-11. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pp.020.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace public comme lieu de transactions sociales. Une lecture à partir des pratiques de loisirs urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pensée plurielle - Parole, pratiques et réflexions du social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (20), pp.153-165. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pp.020.0153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question locale comme nouvelle frontière socio-spatiale. Au-delà de l’opposition entre football des villes et football des champs :le football « chez soi »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mauny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le football « sauvage » : d'une autre pratique à une pratique autrement...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mauny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; motricité : Revue scientifique de l'Association des Chercheurs en Activités Physiques et Sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 63, pp.53 - 61. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sm.063.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur d'intrigantes nouvelles &amp;quot;portes&amp;quot; de ville: enjeux et questionnements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 104 (1), pp.167-185. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/esp.g2001.104.0167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur d'intrigantes nouvelles &amp;quot;portes&amp;quot; de ville: enjeux et questionnements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 104 (1), </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/esp.g2001.104.0167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES ENTRÉES DE VILLE : UNE AFFAIRE DE COMMERCE OU D'HOSPITALITÉ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coopération au sein d’un collectif de recherche : contraintes, injonctions paradoxales et transactions sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de l'Association Internationale des Sociologues de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AISLF; Université d'Ottawa; Agence Universitaire de la Francophonie; Conseil de recherches en sciences humaines du Canada; Collège des chaires de recherche sur le monde francophone de l'Université d'Ottawa, Jul 2024, Ottawa (Ontario), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écologie urbaine et Sports urbains : vers une reconfiguration des motifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Paradigms in Sport Sciences. International Symposium.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire CETAPS (Centre d'Études des Transformations des Activités Physiques et Sportives); Université Rouen Normandie; IRIHS (Institut de recherches interdisciplinaires Homme Société); SCALE (Réseau Sciences Appliquées à l'Environnement), Jun 2024, Mont-saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écologie urbaine et Sports urbains : vers une reconfiguration des motifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium Ecological Paradigms in Sport Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rouen Normandie; Laboratoire CETAPS; Institut de Recherches Interdisciplinaires Homme Société (IRIHS); Fédération SCALE (Sciences Appliquées à l'Environnement), Jun 2024, Rouen (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux du changement climatique pour les activités récréatives, ludiques et sportives en zone littorale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quels enjeux pour les zones côtières et maritimes dans le contexte de dérèglement climatique. Regards croisés entre la Grèce et la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Thessalie; Université du Littoral Côte d'Opale; Institut Français de Grèce; Institut de Recherche et d'Enseignement en Tourisme (InREnT), Oct 2024, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de l’emploi et évolution des métiers dans le tourisme sportif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martinache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Saint-Patrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Humetz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les loisirs sportifs, levier de l’attractivité des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRENT; Masters MTLS; ULCO; Laboratoire TVES, Jan 2024, Boulogne sur mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innover sans évoluer ? Imaginaire et pratiques autour de la femme (au foyer) dans la cuisine commune du projet Tast’in Fives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fauquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60ème Congrès de l'ASRDLF (Association de Science Régionale de Langue Française) « Territoires, Créativité et Innovation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASRDLF; Université de Strasbourg, Jun 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mutabilité internationale des concepts et paradigmes dans le champ des sciences sociales du sport, des loisirs et de la récréation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de l'Association Internationale des Sociologues de Langue Française (AISLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AISLF; Université d'Ottawa; Agence Universitaire de la Francophonie; Conseil de recherches en sciences humaines du Canada; Collège des Chaires de Recherche sur le monde francophone de l'Université d'Ottawa, Jul 2024, Ottawa (Ontario), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapide généalogie de l'intérêt pour les Méthodes Mixtes de Recherche (MMR) dans la recherche en sciences du sport et exemple d'un objet marginal : le masque sportif en période COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Méthodes Mixtes pour l’Analyse de l’Activité et de l’Expérience en Activité Physique et en Sport. Articulation des Données et des Epistémologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Cité; Institut des Sciences du Sport-Santé de Paris (URP3625 – I3SP); Laboratoire Acté; Société française de philosophie du sport; Université Clermont Auvergne; Laboratoire CETAPS; Université de Rouen; Institut des Sciences du Mouvement Jules Marey; INSPE Aix Marseille; Revue Recherches &amp; Educations, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pleine nature urbaine en transition récréative : vers un développement (ré)créatif et responsable des territoires du quotidien (péri)urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises de la recherche sur les pratiques récréa-sportives en nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes; Labex ITTEM; INRAE; Fondation Petzl; Laboratoire PACTE; CERMOSEM; Département de l'Ardèche, Nov 2023, Mirabel (Ardèche), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptabilité et symbolique du port du masque : contraste selon les contextes sociaux et culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le masque sanitaire à l’époque du covid-19 : regards croisés en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison Européenne des Sciences de l'Homme et de la Société (Lille); Lilliad (Leaning Center Innovation); Université de Lille; Laboratoire GERiiCO, Nov 2023, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques récréa-sportives en nature : enjeux de transmission, éducation et formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises de la recherche sur les pratiques récréa-sportives en nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes; Labex ITTEM; INRAE; Fondation Petzl; Laboratoire PACTE; CERMOSEM; Département de l'Ardèche, Nov 2023, Mirabel 07170, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux manger pour mieux gentrifier : le cas d'un projet d'aménagement urbain dans l'EST Lillois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fauquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de Science Politique; Sciences Po Lille; CERAPS; Université de Lille, Jul 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique et résilience, enjeux pour la promotion de l'alimentation durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Courcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La loi Climat &amp; Résilience. Perspectives pour les sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Catherine Roche; Stéphanie Douteaud; Laboratoire LARJ; Laboratoire TVES, Jan 2022, Boulogne/mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que cache le port du masque en période de COVID-19. Représentations et normes sociales, jeux avec les règles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'indiscipline sanitaire. Histoire, enjeux, résistances, répression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Recherche Juridique (LARJ); Frédéric Davansant; Pôle Recherche Humanités et Territoires Intégrés; Université du Littoral Côte d'Opale (ULCO), Dec 2022, Boulogne sur mer (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le skateboard au fil de la Côte d'Opale : une reconnaissance et une institutionnalisation « par le bas »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux des jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montpellier; Laboratoire Santesih; Université Toulouse 3; Laboratoire Cresco; Groupe de Recherche ACHAC, Dec 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tranches d'âge, régions, genre, orientations politiques... Sociologie de diverses formes de rapport au masque en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La COVID 19 au prisme des SHS : regards croisés et mises en perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison Européenne des Sciences de l'Homme et de la Société (MESHS); Réseau national des Maisons des sciences de l'Homme (RnMSH); Maison française d'Oxford; Maison des Sciences de l'Homme de l'Université Libre de Bruxelles; Maison des Sciences de l'Homme de Liège, Dec 2022, LILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tourisme saharien entre mythes, éthique et violence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lecoquierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33e édition du Festival International de Géographie de Saint-Dié-des-Vosges - Déserts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Saint-Dié des Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CE QUE CACHE LE MASQUE EN PÉRIODE COVID-19 Représentations et normes sociales - Jeux avec les règles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’indiscipline sanitaire, Histoire, enjeux, résistances et répression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LARJ; ULCO; Pôle HTI; MESHS; Communauté Agglomération Boulonnais; Région Hauts-de-France; Institut des Etudes et de la Recherche sur le Droit et la Justice, Dec 2022, Boulogne-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'incorporation de normes alimentaires et la gentrification structurent le projet de transformation de la friche industrielle : l'expérience de Fives-Cail-Babcock à Lille (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fauquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Committee for the Conservation of the Industrial Heritage (TICCIH) 2022 - Industrial Heritage Reloaded</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TICCIH; Université du Québec à Montréal (UQAM), Aug 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Pas de Calais, pivot européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fasquelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dusart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Détroits / Straits International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire TVES; Laboratoire LARJ; Laboratoire CDMO; Campus de la Mer; Ministère de la Mer; Ville de Boulogne sur mer, Nov 2021, Boulogne sur mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mutabilité de la pensée de Jean Remy et son adaptation à de nouveaux objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIe Congrès International des sociologues de langue française (AISLF) : La société morale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale des Sociologues de Langue Française (AISLF), Jul 2021, Tunis (virtuel), Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escale : pour un réseau de loisirs dans le détroit du Pas de Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Détroits / Straits International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire LARJ - ULCO; Laboratoire TVES - ULCO; SFR Campus de la Mer, Nov 2021, Boulogne/mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cuisine commune de Fives : pratiques sociales et transactions morales au cœur d’un espace participatif lillois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fauquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème Congrès de l'AISLF "La société morale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale des Sociologues de Langue Française, Jul 2021, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Sud marocain : un terrain de jeu sportif en recomposition sous le feu de valeurs en mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AISLF - XXème Congrès "La société morale. Enjeux normatifs dans les sociétés contemporaines"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale des Sociologues de Langue Française (AISLF), Jul 2020, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation citoyenne et « Droit à la Ville » : un enjeu pour la ville durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France – Grèce : Regards croisés sur l’aménagement du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Athènes (en ligne), Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03205998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bien-manger. Une arme de consentement massif pour repenser le territoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fauquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès de l'Association française de science politique (AFSP) / 8ème édition du Congrès du réseau des Associations francophones de science politique (CoSPoF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFSP; IEP Bordeaux, Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03206017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une entrée en durabilité des territoires perdants. Une interrogation des politiques de mobilité en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Delebarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e rencontres francophones transport mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire in.SITU de l'UQAM; Centre interuniversitaire de recherche sur les reseaux d'entreprise, la logistique et le transport (CIRRELT); Ministère français de la Transition écologique et solidaire; Transports Québec, Jun 2019, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03206026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités sociales, alimentation et activités physiques dans un quartier lillois défavorisés. Rapports à l’alimentation et usages sociaux du corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Courcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alimentation, Régénération urbaine et développement des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison Européenne des Sciences de l'Homme et de la Société (MESHS); Union Européenne (Programme Urban Innovative Actions), Jun 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03206021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques physiques de plein désert : Des représentations de l'environnement aux constructions de territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international francophone de recherche sur le plein air Pratiques de plein air et de pleine nature dans la francosphère : enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Québec à Chicoutim; laboratoire LERPA; UMR PACTE; Labex ITEM; CNRS; AISLF, Oct 2019, Chicoutimi, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03206001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques alimentaires et activités physiques au prisme des inégalités sociales et territoriales: le cas du quartier de Lille-Fives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Courcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alimentation, Régénération urbaine et développement des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison Européenne des Sciences de l'Homme et de la Société (MESHS); Union Européenne (Programme Urban Innovative Actions), Jun 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promotion de la santé, pratiques alimentaires et activités physiques au prisme des inégalités sociales et territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Courcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès de l’Association Française de Science Politique / 8ème Congrès du réseau des Associations francophones de science politique (CoSPoF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de Science Politique (AFSP); Institut d'Etudes Politiques de Bordeaux (Sciences Po Bordeaux), Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03206012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapide généalogie du concept d’innovation appliqué à l’objet touristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque TIT, Tourisme, Innovation &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRENT (Institut de recherche et d'enseignement en tourisme); ULCO, Université du Littoral Côte d'Opale; UPJV, Université de Picardie Jules Verne; Université d'Artois; Université de Lille, Sep 2019, Boulogne sur mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03206008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une entrée en durabilité des « territoires perdants » : Une interrogation des politiques de mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Delebarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Rencontres Francophones Transport Mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques publiques de revalorisation des centres-villes vues par les acteurs du territoire, quelles orientations, stratégies et communication ? Dunkerque, Calais et Boulogne-sur-Mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Innebeer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Peggy Hellequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles centralités hors des métropole ? La trajectoire des petites villes européennes comme enjeu d’équité territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2; Université Rennes 1; Institut d'Etudes Politiques de Rennes; laboratoire IODE UMR 6262; laboratoire ESO UMR 6590, Mar 2018, Lamballe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03206049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcher dans des déserts : les paradoxes d'une expérience contemplative et physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international plurisdisciplinaire - Quel tourisme sportif ? La fabrique de l'expérience contemporaine de l'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montpellier; Laboratoire LERSEM-CERCE; Laboratoire Santesih; MSH Montpellier, Jul 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03206032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOYAGES DANS LE DESERT : De l'expérience humaine à l'expérience scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">slow tourisme / slow sport. (en)jeux de spatialités, de mobilités et de corporéités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ULCO; Université de Lille; Université Paris Descartes; Laboratoire TVES; Laboratoire TEC; Comité national français de géographie (CNFG); Société francophone de philosophie du sport, May 2018, Boulogne sur mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03206041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pêche récréative sur la Côte d'Opale : Quelles pratiques pour une meilleure gouvernance des littoraux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Flanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Carrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fêtes de la Mer </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Boulogne-sur-Mer, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Straits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Davansant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Straits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRILL, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser et agir dans l’incertain : l’actualité de la transaction sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Foucart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Stoessel-Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pensée plurielle - Parole, pratiques et réflexions du social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2-3 (33-34), 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Straits: A Multidisciplinary Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Davansant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François H Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brill- Nijhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2026, International straits of the world, Nilufer Oral; Alexander Lott, 78-90-04-72140-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05568280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre slow: enjeux et perspectives pour une transition corporelle, récréative et touristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Nancy; Editions Universitaires de Lorraine, 2020, 9782814305687</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02938553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaisance et urbanité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanneke Kijne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerwin de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Betourné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Valcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Herbert, Vincent; Gibout, Christophe. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Environnement et société, 9782757415924. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.20252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03016829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités sportives, récréatives et ludiques & développement des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Machemehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Penel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pécout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Valcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Sonnic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Gibout. EDILIVRE, 2017, 978.2.414.16119.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaisance et urbanité, l’intégration des ports dans les villes contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Septentrion, 241 p., 2017, Environnement et société, 978-2-7574-1592-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03631092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la résilience territoriale : Enjeux pour la concertation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iratxe Calvo-Mendieta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Flanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FONCSI, Fondation pour une Culture de Sécurité Industrielle, 2013-10, 2013, Les Cahiers de la sécurité industrielle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03016898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES PPRT DANS LE DUNKERQUOIS : DES ARTIFICES D’UNE CONCERTATION OBLIGÉE À LA CONSTRUCTION DE COMPROMIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grembo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irénée Zwarterook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iratxe Calvo-Mendieta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03016964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA CONCERTATION SUR LES RISQUES INDUSTRIELS : DIX PISTES D’AMÉLIORATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grembo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irénée Zwarterook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03016930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saharan Recreation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Irena Martínkova; Bernard Andrieu; Jim Parry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Slow Sport and Slow Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2026, 978-1-041-12652-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prolegomena to a Multidisciplinary Reflection on Straits in a Changing World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Davansant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Roche; Frédéric Davansant; Christophe Gibout; François H. Guiziou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Straits: A Multidisciplinary Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, Brill, pp.1-10, 2026, Series: International Straits of the World, Volume: 20, 978-90-04-72140-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux du changement climatique pour les activités récréatives, ludiques et sportives en zone littorale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anestis Gourgiotis; Georgios Tsilimigkas; Marios Hairdalis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Προκλήσεις για τις παράκτιες και θαλάσσιες περιοχές στο πλαίσιο της κλιματικής αλλαγής. Ανταλλαγή εμπειριών μεταξύ Ελλάδας και Γαλλίας Quels enjeux pour les zones côtières et maritimes dans le contexte de dérèglement climatique ? Regards croisés entre la Grèce et la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Enastron, pp.214-227, 2025, 978-960-625-130-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Παραθαλάσσιες δραστηριότητες αναψυχής που αντιμετωπίζουν την κλιματική αλλαγή: μεταξύ στρατηγικών προσαρμογής και πολιτισμικών μεταβολών</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anestis Gourgiotis; Georgios Tsilimigkas; Marios Hairdalis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Προκλήσεις για τις παράκτιες και θαλάσσιες περιοχές στο πλαίσιο της κλιματικής αλλαγής. Ανταλλαγή εμπειριών μεταξύ Ελλάδας και Γαλλίας Quels enjeux pour les zones côtières et maritimes dans le contexte de dérèglement climatique ? Regards croisés entre la Grèce et la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Enastron, pp.88-101, 2025, 978-960-625-130-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se situer pour mieux comprendre l’objet sociologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Mauny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le leadership éducatif. Une approche pragmatique par la rencontre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C&amp;P ADVER Effigi S.r.l, 2024, 978-88-5524-778-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remonter sur la planche… ou imaginer une double perspective scientifique pour l’objet skateboard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julien Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SKATEBOARDING IS NOT A CRIME ! Analyse socio-anthropologique d’un mode de vie urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2024, 978-2-336-40281-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loi « Climat et Résilience » : La gestion des territoires à l'épreuve des enjeux de l'alimentation durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Douteaud, Stéphanie; Roche, Catherine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La loi Climat et Résilience : perspectives en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mare &amp; Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.161-176, 2023, 978-2-84934-712-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socialiser par les sports collectifs : Quand l'approche conative aide à comprendre le travail enseignant en Éducation Physique et Sportive (EPS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Verschave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Visioli, Jérôme; Petiot, Oriane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie des sports collectifs. Regards croisés entre recherche et intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions AFRAPS, pp.430-437, 2023, 978-2-910448-31-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'auto-organisation sportive adolescente : analyse d'un (dés)engagement paradoxal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Riffaud, Thomas; Lapeyronie, Bruno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports et auto-organisations. Enjeux et méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-59, 2023, Presses Universitaires Du Sport numéro 95, 978-2-8186-2071-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04041036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapide généalogie du concept d'innovation appliqué à l'objet touristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Herbert, Vincent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourisme et Territoires. Espaces d'innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.33-51, 2021, Business &amp; Innovation, 978-2-8076-1605-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03392029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation citoyenne et Droit à la ville : un enjeu pour la ville durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Γουργιώτης Α.; Τσιλιμίγκας Γ.; Χαϊνταρλής Μ. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ΧΩΡΟΤΑΞΙΚΟΣ ΣΧΕΔΙΑΣΜΟΣ ΚΑΙ ΠΡΟΚΛΗΣΕΙΣ - ΑMENAGEMENT DU TERRITOIRE ET SES DEFIS. Νέα χωροταξική σκέψη σε Ελλάδα και Γαλλία - Nouvelle pensée spatiale en Grèce et en France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NOMIKH βιβλιοθHKH, 2021, 978-960-654-446-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De certains touristes dans le désert : vers une nouvelle expérience entrelaçant lenteur et santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Riffaud, thomas; Le Roux, Nathalie; Perera, Éric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourisme sportif. Territoires et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elya editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9791091336192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre Slow. Introduction à une pratique interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florian Lebreton; Christophe Gibout; Bernard Andrieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre slow. Expériences corporelles, sportives et touristiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Nancy; Editions universitaires de Lorraine, pp.5-12, 2020, 978-2-8143-0568-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des étudiants ERASMUS nommés Abel et Caïn : Une histoire de transactions dans l'espace universitaire européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAFONT, Pascal; LAPORT, Danielle; PARIAT, Marcel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilité et migration. Transactions éducatives et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions PETRA, 2020, Pédagogie et sciences humaines, 978-2-84743-283-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03198399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyages dans le désert : de l'expérience humaine à l'expérience scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lebreton, Florian; Gibout, Christophe; Andrieu, Bernard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre slow : enjeux et perspectives pour une transition corporelle, récréative et touristique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Nancy; Editions universitaires de Lorraine, pp.123-137, 2020, 978-2-8143-0568-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux sociaux et spatiaux de l'intégration des ports dans des villes d'Europe de l'Ouest (exemples anglais, belges et néerlandais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Herbert, Vincent; Gibout, Christophe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plaisance et urbanité. L'intégration des ports dans les villes contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.139-161, 2018, 978-2-7574-1848-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tast’in Fives. Une initiative innovante de rénovation urbaine par l’alimentation durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fauquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clémentine Hugol-Gential. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bien et bon à manger. Penser notre alimentation du quotidien à l’institution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Universitaires de Dijon, 2018, 978-2-36441-285-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Échelles et enjeux de l'intégration des ports de plaisance dans les villes contemporaines. Prolégomènes à une réflexion collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Herbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Herbert; Christophe Gibout. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plaisance et urbanité. L'intégration des ports dans les villes contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.9-19, 2017, 978-2-7574-1848-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville durable en Asie. Des enjeux et des urgences pour une utopie transcendée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Divya Leducq; Helga-Jane Scarwell; Patrizia Ingallina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles de la ville durable en Asie/Asian models of sustainable city. Utopies, circulation des pratiques, gouvernance/ Utopia, circulation of practices, governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.13-21, 2017, 978-2-8076-0424-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux sociaux et spatiaux de l’intégration des ports dans des villes d’Europe de l’ouest (exemples anglais, belges et néerlandais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plaisance et urbanité, l’intégration des ports dans les villes contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.139-162, 2017, 978-2-7574-1592-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03631102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nature des orienteurs… L'exemple du Nord-Pas de Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Verschave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schimpf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gibout, Christophe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités sportives, récréatives et ludiques &amp; développement des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edilivre, pp.147-181, 2017, 9782414161195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les innovations sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Coignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Vieille Marchiset; Benjamin Coignet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clubs sportifs en banlieue. Des innovations sociales à l’épreuve du terrain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Strasbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.113-119, 2015, 978-2-86820-909-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitions énergétiques : enjeux et jeux d'acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scarwell, Helga-Jane; Leducq, Divya; Groux, Annette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions énergétiques : Quelles dynamiques de changement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.515-516, 2015, 978-2-336-73991-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorialités des sports urbains et construction de l’espace public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Romain Roult; Jean-Pierre Augustin; Sylvain Lefebvre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouvelles territorialités du sport dans la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université du Québec, pp.67-80, 2013, 978-2-7605-3672-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artisan-sociologue : une figure alternative d’appréhension du social dans le champ des APSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Vieille Marchiset; Anne Tatu-Colasseau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie(s) du sport. Analyses francophones et circulation des savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.189-212, 2012, 978-2296992764</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justifications de la démolition des grands ensembles et logique de développement durable à Grande-Synthe (Dunkerque)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Peggy Hellequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naji Lahmini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Josiane Stoessel-Ritz; Maurice Blanc; Nicole Mathieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable. Communautés et Sociétés. Dynamiques socio-anthropologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.171-184, 2012, 978-9052018614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le skate. De l'objet social à l'objet scientifique. Regards sur une expérience de recherche socio-anthropologique. Préface à l'ouvrage de Julien Laurent. &amp;quot;Le skateboard. Analyse sociologique d'une pratique physique urbaine. This is street skateboarding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le skateboard. Analyse sociologique d'une pratique physique urbaine. This is street skateboarding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2012, 978-2-296-96051-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03017678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice sociale vs justice spatiale, ou le paradoxe de l’accessibilité aux services de proximité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régis Cortéséro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La banlieue change ! Inégalités, justice sociale et action publique dans les quartiers populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Bord de l'eau, pp.32-46, 2012, 978-2-35687-197-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques sportives des jeunes : en marge des collectivités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Vieille Marchiset; Aurélie Cometti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De nouvelles solidarités par le sport. Enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du sport; Territorial, pp.51-60, 2010, 978-2352959502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité(s) et EPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Bréhon; Olivier Chovaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes sur l'EPS du second Vingtième Siècle (1945-2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Artois Presses Université, pp.21-39, 2008, 978-2-84832-404-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques libératrices et techniques contraignantes : derrière le miroir des apparences...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Robène; Yvon Léziart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'homme en mouvement. Histoire et anthropologie des techniques sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Chiron, pp.349-371, 2006, 978-2702711132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations symboliques comme moyen de re-définition et de ré-appropriation des techniques corporelles en sports collectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mauny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Robène; Yvon Léziart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'homme en mouvement. Histoire et anthropologie des techniques sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Chiron, pp.147- 171, 2006, 978-2702711132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Capoeira : le jeu des corps au cœur d’un monde de l’entre-deux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Tabois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps en société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSHS Poitiers; Laboratoire ICOTEM, pp.93-107, 2006, 2-9513050-1-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du discours institutionnel aux pratiques habitantes : images et enjeux identitaires des projets patrimoniaux dans les villes moyennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Guédez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bajolet, Émilie; Mattei, Marie-France; Rennes, Jean-Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatre ans de recherche urbaine 2001-2004, Volume 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Presses universitaires François Rabelais, pp.101-108, 2006, Collection Perspectives Villes et territoires, 2-86906-208-7. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufr.486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et représentations spatiales, utopies territoriales : Les exemples de Mir, de Stars war et de l'ISS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annie Guédez; Hervé Rakoto-Ramianantsoa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentations de l'environnement et construction des territoires. Dialogues des disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSHS Poitiers; Université de Poitiers, pp.159-164, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi il faut relire Veblen en sociologie des APSA…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Benguigui; Paul Fontayne; Michel Desbordes; Benoît G. Bardy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches actuelles en Sciences du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences; ACAPS, pp.815-816, 2005, 2-86883-870-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le phénomène accrobranche : logiques d'acteurs et représentations de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Artus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mohamed Taabni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La forêt : enjeux comparés des formes d'appropriation, de gestion et d'exploitation dans un contexte d'urbanisation généralisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Poitiers / MSHS Poitiers, pp.256-265, 2005, 978-2-9513050-8-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;sur-mobilité&amp;quot; : une question de genre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SYLVETTE DENEFLE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes et Villes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PRESSES UNIVERSITAIRES FRANCOIS RABELAIS, pp.155-166, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03018025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derrière le fun ou l'idéologie rampante des sports de glisse urbaine (l'exemple du roller)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Loudcher; Christian Vivier; Jean-Nicolas Renaud; Paul Dieschy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport et idéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires franc-comtoises, 2004, 2-9421721-0-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quelques situations délibératives ordinaires dans les pratiques sportives collectives...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Castagna; sylvain Gallais; Pascal Ricaud; Jean-Philippe Roy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La situation délibérative dans le débat public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires François Rabelais, 2004, 978-2869061866</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mots de demain: Un dictionnaire des combats d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tast'In Fives : Transforming Areas with Social Talents:Feed, Include, Value, Educate, Share (locally known as 'Cuisine Commune'). Rapport de la MESHS pour la Communauté Européenne (Programme Urban Innovative Actions)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fauquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maison Européenne des SHS Lille Nord-de-France; Commission Européenne; Urban Innovative Actions; Territoires, Villes, Environnement et Société. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId228"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:80.989583333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Gibout </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités, Université du Littoral - Côte d'Opale (ULCO)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christophe-gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7521-1169</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">111200075</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">188585591</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000139875291</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pleine nature urbaine en transition récréative : vers un développement (ré)créatif et responsable des territoires du quotidien (péri)urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature et récréation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, CERMOSEM, Hors-Série n°2 (16), pp.30-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assises de la recherche sur les pratiques récréatives en nature. Pôles réflexifs: Dynamiques et perspectives. Nouveaux modes de transmission, d'autoformation et de partage des expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature et récréation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, CERMOSEM, Hors-Série n°2 (16), pp.62-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'essor de la lenteur dans le sport contemporain...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sports modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Vitesse. Compétition, performance et accélération dans le sport, 3, pp.81-89. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33055/SPORTSMODERNES.2025.001.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « cuisine commune » de Fives : pratiques sociales et transactions au cœur d’un espace participatif lillois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fauquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pensée plurielle - Parole, pratiques et réflexions du social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 55 (1), pp.109-123. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pp.055.0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04021353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éduquer au risque d’exclure ? Le cas du projet d’alimentation durable Tast’in Fives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fauquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lien social et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 90, pp.35-61. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1105088ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mutabilité de la pensée de Jean Remy et son adaptation à de nouveaux objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pensée plurielle - Parole, pratiques et réflexions du social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 55 (1), pp.31-47. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pp.055.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04021336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : (en)jeux corporels et sociotechniques du masque barrière à usage sportif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, De la culture des apparences au culte de son apparence/Genre et communautés corporelles, 2022/1 (20), pp.203-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation à la santé ethnographiée dans un quartier populaire: entre conformisme et dissidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Courcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheseducations.11163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Sahara marocain : une nouvelle frontière pour le tourisme sportif de bien-être</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Tourisme sportif et santé, 40 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03201114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saharan Recreation: From a Transformation of Bodily Experiences to a Transformation of Cultural Representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport, Ethics and Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (2), pp.196-206. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17511321.2020.1758957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02938551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aménagement des parkour-parks : les espaces dédiés pour les activités ludo-sportives comme outils d’inclusion? Études de cas à Nantes et à Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Lesné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 42 (3), pp.378-400. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07053436.2019.1681799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des corps tendus derrière la plage. Drague homosexuelle et environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Écologies corporelles, 15, pp.111-121. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp1.015.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des risques industriels entre évolutions législatives et adaptations locales Le cas dunkerquois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Peggy Hellequin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (3), pp.275-283. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2017.1016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des pratiques sportives aux relations aux lieux. Une lecture transactionnelle au prisme du windsurf en région languedocienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pensée plurielle - Parole, pratiques et réflexions du social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Transactions sociales dans la vie quotidienne, 2 (45), pp.13-30. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pp.045.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNE FAILLE DANS LE TRAJET : EXPERIENCES D'EMBOUTEILLAGES AUTOROUTIERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers européens de l'imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skateboard & Espace Public. Quelques éléments de compréhension et d’explication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InFluxus </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Jeunesse et appropriation de l’espace public</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transactions dans la ville récréative contemporaine. Les espaces publics comme médiateurs sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Espaces et transactions sociales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Parkour… Faire Trace dans la Ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers européens de l'imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La rue, 8, pp.244-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeunes athlètes français : clubs et aires d’influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Recours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Griffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 711 (5), pp.441- 465. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ag.711.0441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skateparks : les nouveaux parcs de jeu pour enfants. Une analyse sociospatiale des sports de rue à partir du cas de la métropole Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Riffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Recours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La ville des enfants et des adolescents, 111 (1), pp.30-41. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/aru.2016.3221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paradoxe des équipements sportifs. Concurrences de justifications et ségrégation socio-spatiale: Une lecture à partir du cas de Calais (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Verschave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (1), pp.87-103. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07053436.2016.1151218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social transaction: A relevant paradigm for the sociology of sexuality and gender?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSEP - Journal of the International Network for Sexual Ethics &amp; Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (1), pp.23-38. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3224/insep.v3i1.03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports et arts de rue : être citadins autrement!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Riffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Recours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38 (3), pp.423-435. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07053436.2015.1083764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures juvéniles et loisirs sportifs de rue : une approche par l'espace public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Des sports et des jeunes, 2014/3 (68), pp.71-84. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/agora.068.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial. Penser et agir dans l'incertain : l'actualité de la transaction sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Foucart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Stoessel-Ritz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pensée plurielle - Parole, pratiques et réflexions du social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n° 33-34 (2), </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pp.033.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial. Le sport : de l'incertitude à l'incertain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vieille Marchiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 99 (1), </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.099.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ces décors urbains qui invitent aux voyages. L’’imagibilité&amp;quot; chez les skaters de Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer les risques industriels et la pollution dans le Dunkerquois : une double échelle transactionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irénée Zwarterook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pensée plurielle - Parole, pratiques et réflexions du social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n° 33-34 (2), </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pp.033.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace public comme lieu de transactions sociales. Une lecture à partir des pratiques de loisirs urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pensée plurielle - Parole, pratiques et réflexions du social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (20), pp.153-165. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pp.020.0153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transactions sociales et sciences de l'homme et de la société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Foucart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pensée plurielle - Parole, pratiques et réflexions du social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n° 20 (1), pp.7-11. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pp.020.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question locale comme nouvelle frontière socio-spatiale. Au-delà de l’opposition entre football des villes et football des champs :le football « chez soi »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mauny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le football « sauvage » : d'une autre pratique à une pratique autrement...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mauny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; motricité : Revue scientifique de l'Association des Chercheurs en Activités Physiques et Sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 63, pp.53 - 61. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sm.063.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur d'intrigantes nouvelles &amp;quot;portes&amp;quot; de ville: enjeux et questionnements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 104 (1), pp.167-185. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/esp.g2001.104.0167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur d'intrigantes nouvelles &amp;quot;portes&amp;quot; de ville: enjeux et questionnements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 104 (1), </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/esp.g2001.104.0167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES ENTRÉES DE VILLE : UNE AFFAIRE DE COMMERCE OU D'HOSPITALITÉ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coopération au sein d’un collectif de recherche : contraintes, injonctions paradoxales et transactions sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de l'Association Internationale des Sociologues de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AISLF; Université d'Ottawa; Agence Universitaire de la Francophonie; Conseil de recherches en sciences humaines du Canada; Collège des chaires de recherche sur le monde francophone de l'Université d'Ottawa, Jul 2024, Ottawa (Ontario), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écologie urbaine et Sports urbains : vers une reconfiguration des motifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium Ecological Paradigms in Sport Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rouen Normandie; Laboratoire CETAPS; Institut de Recherches Interdisciplinaires Homme Société (IRIHS); Fédération SCALE (Sciences Appliquées à l'Environnement), Jun 2024, Rouen (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écologie urbaine et Sports urbains : vers une reconfiguration des motifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Paradigms in Sport Sciences. International Symposium.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire CETAPS (Centre d'Études des Transformations des Activités Physiques et Sportives); Université Rouen Normandie; IRIHS (Institut de recherches interdisciplinaires Homme Société); SCALE (Réseau Sciences Appliquées à l'Environnement), Jun 2024, Mont-saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de l’emploi et évolution des métiers dans le tourisme sportif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martinache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Saint-Patrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Humetz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les loisirs sportifs, levier de l’attractivité des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRENT; Masters MTLS; ULCO; Laboratoire TVES, Jan 2024, Boulogne sur mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux du changement climatique pour les activités récréatives, ludiques et sportives en zone littorale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quels enjeux pour les zones côtières et maritimes dans le contexte de dérèglement climatique. Regards croisés entre la Grèce et la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Thessalie; Université du Littoral Côte d'Opale; Institut Français de Grèce; Institut de Recherche et d'Enseignement en Tourisme (InREnT), Oct 2024, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innover sans évoluer ? Imaginaire et pratiques autour de la femme (au foyer) dans la cuisine commune du projet Tast’in Fives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fauquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60ème Congrès de l'ASRDLF (Association de Science Régionale de Langue Française) « Territoires, Créativité et Innovation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASRDLF; Université de Strasbourg, Jun 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mutabilité internationale des concepts et paradigmes dans le champ des sciences sociales du sport, des loisirs et de la récréation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de l'Association Internationale des Sociologues de Langue Française (AISLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AISLF; Université d'Ottawa; Agence Universitaire de la Francophonie; Conseil de recherches en sciences humaines du Canada; Collège des Chaires de Recherche sur le monde francophone de l'Université d'Ottawa, Jul 2024, Ottawa (Ontario), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pleine nature urbaine en transition récréative : vers un développement (ré)créatif et responsable des territoires du quotidien (péri)urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises de la recherche sur les pratiques récréa-sportives en nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes; Labex ITTEM; INRAE; Fondation Petzl; Laboratoire PACTE; CERMOSEM; Département de l'Ardèche, Nov 2023, Mirabel (Ardèche), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptabilité et symbolique du port du masque : contraste selon les contextes sociaux et culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le masque sanitaire à l’époque du covid-19 : regards croisés en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison Européenne des Sciences de l'Homme et de la Société (Lille); Lilliad (Leaning Center Innovation); Université de Lille; Laboratoire GERiiCO, Nov 2023, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapide généalogie de l'intérêt pour les Méthodes Mixtes de Recherche (MMR) dans la recherche en sciences du sport et exemple d'un objet marginal : le masque sportif en période COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Méthodes Mixtes pour l’Analyse de l’Activité et de l’Expérience en Activité Physique et en Sport. Articulation des Données et des Epistémologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Cité; Institut des Sciences du Sport-Santé de Paris (URP3625 – I3SP); Laboratoire Acté; Société française de philosophie du sport; Université Clermont Auvergne; Laboratoire CETAPS; Université de Rouen; Institut des Sciences du Mouvement Jules Marey; INSPE Aix Marseille; Revue Recherches &amp; Educations, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques récréa-sportives en nature : enjeux de transmission, éducation et formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises de la recherche sur les pratiques récréa-sportives en nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes; Labex ITTEM; INRAE; Fondation Petzl; Laboratoire PACTE; CERMOSEM; Département de l'Ardèche, Nov 2023, Mirabel 07170, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tourisme saharien entre mythes, éthique et violence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lecoquierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33e édition du Festival International de Géographie de Saint-Dié-des-Vosges - Déserts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Saint-Dié des Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'incorporation de normes alimentaires et la gentrification structurent le projet de transformation de la friche industrielle : l'expérience de Fives-Cail-Babcock à Lille (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fauquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Committee for the Conservation of the Industrial Heritage (TICCIH) 2022 - Industrial Heritage Reloaded</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TICCIH; Université du Québec à Montréal (UQAM), Aug 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CE QUE CACHE LE MASQUE EN PÉRIODE COVID-19 Représentations et normes sociales - Jeux avec les règles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’indiscipline sanitaire, Histoire, enjeux, résistances et répression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LARJ; ULCO; Pôle HTI; MESHS; Communauté Agglomération Boulonnais; Région Hauts-de-France; Institut des Etudes et de la Recherche sur le Droit et la Justice, Dec 2022, Boulogne-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux manger pour mieux gentrifier : le cas d'un projet d'aménagement urbain dans l'EST Lillois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fauquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de Science Politique; Sciences Po Lille; CERAPS; Université de Lille, Jul 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique et résilience, enjeux pour la promotion de l'alimentation durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Courcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La loi Climat &amp; Résilience. Perspectives pour les sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Catherine Roche; Stéphanie Douteaud; Laboratoire LARJ; Laboratoire TVES, Jan 2022, Boulogne/mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que cache le port du masque en période de COVID-19. Représentations et normes sociales, jeux avec les règles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'indiscipline sanitaire. Histoire, enjeux, résistances, répression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Recherche Juridique (LARJ); Frédéric Davansant; Pôle Recherche Humanités et Territoires Intégrés; Université du Littoral Côte d'Opale (ULCO), Dec 2022, Boulogne sur mer (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le skateboard au fil de la Côte d'Opale : une reconnaissance et une institutionnalisation « par le bas »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux des jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montpellier; Laboratoire Santesih; Université Toulouse 3; Laboratoire Cresco; Groupe de Recherche ACHAC, Dec 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tranches d'âge, régions, genre, orientations politiques... Sociologie de diverses formes de rapport au masque en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La COVID 19 au prisme des SHS : regards croisés et mises en perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison Européenne des Sciences de l'Homme et de la Société (MESHS); Réseau national des Maisons des sciences de l'Homme (RnMSH); Maison française d'Oxford; Maison des Sciences de l'Homme de l'Université Libre de Bruxelles; Maison des Sciences de l'Homme de Liège, Dec 2022, LILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mutabilité de la pensée de Jean Remy et son adaptation à de nouveaux objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIe Congrès International des sociologues de langue française (AISLF) : La société morale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale des Sociologues de Langue Française (AISLF), Jul 2021, Tunis (virtuel), Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Pas de Calais, pivot européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fasquelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dusart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Détroits / Straits International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire TVES; Laboratoire LARJ; Laboratoire CDMO; Campus de la Mer; Ministère de la Mer; Ville de Boulogne sur mer, Nov 2021, Boulogne sur mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escale : pour un réseau de loisirs dans le détroit du Pas de Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Détroits / Straits International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire LARJ - ULCO; Laboratoire TVES - ULCO; SFR Campus de la Mer, Nov 2021, Boulogne/mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cuisine commune de Fives : pratiques sociales et transactions morales au cœur d’un espace participatif lillois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fauquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème Congrès de l'AISLF "La société morale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale des Sociologues de Langue Française, Jul 2021, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Sud marocain : un terrain de jeu sportif en recomposition sous le feu de valeurs en mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AISLF - XXème Congrès "La société morale. Enjeux normatifs dans les sociétés contemporaines"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale des Sociologues de Langue Française (AISLF), Jul 2020, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation citoyenne et « Droit à la Ville » : un enjeu pour la ville durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France – Grèce : Regards croisés sur l’aménagement du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Athènes (en ligne), Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03205998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques alimentaires et activités physiques au prisme des inégalités sociales et territoriales: le cas du quartier de Lille-Fives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Courcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alimentation, Régénération urbaine et développement des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison Européenne des Sciences de l'Homme et de la Société (MESHS); Union Européenne (Programme Urban Innovative Actions), Jun 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promotion de la santé, pratiques alimentaires et activités physiques au prisme des inégalités sociales et territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Courcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès de l’Association Française de Science Politique / 8ème Congrès du réseau des Associations francophones de science politique (CoSPoF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de Science Politique (AFSP); Institut d'Etudes Politiques de Bordeaux (Sciences Po Bordeaux), Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03206012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapide généalogie du concept d’innovation appliqué à l’objet touristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque TIT, Tourisme, Innovation &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRENT (Institut de recherche et d'enseignement en tourisme); ULCO, Université du Littoral Côte d'Opale; UPJV, Université de Picardie Jules Verne; Université d'Artois; Université de Lille, Sep 2019, Boulogne sur mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03206008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une entrée en durabilité des « territoires perdants » : Une interrogation des politiques de mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Delebarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Rencontres Francophones Transport Mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bien-manger. Une arme de consentement massif pour repenser le territoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fauquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès de l'Association française de science politique (AFSP) / 8ème édition du Congrès du réseau des Associations francophones de science politique (CoSPoF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFSP; IEP Bordeaux, Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03206017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une entrée en durabilité des territoires perdants. Une interrogation des politiques de mobilité en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Delebarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e rencontres francophones transport mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire in.SITU de l'UQAM; Centre interuniversitaire de recherche sur les reseaux d'entreprise, la logistique et le transport (CIRRELT); Ministère français de la Transition écologique et solidaire; Transports Québec, Jun 2019, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03206026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités sociales, alimentation et activités physiques dans un quartier lillois défavorisés. Rapports à l’alimentation et usages sociaux du corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Courcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alimentation, Régénération urbaine et développement des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison Européenne des Sciences de l'Homme et de la Société (MESHS); Union Européenne (Programme Urban Innovative Actions), Jun 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03206021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques physiques de plein désert : Des représentations de l'environnement aux constructions de territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international francophone de recherche sur le plein air Pratiques de plein air et de pleine nature dans la francosphère : enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Québec à Chicoutim; laboratoire LERPA; UMR PACTE; Labex ITEM; CNRS; AISLF, Oct 2019, Chicoutimi, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03206001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques publiques de revalorisation des centres-villes vues par les acteurs du territoire, quelles orientations, stratégies et communication ? Dunkerque, Calais et Boulogne-sur-Mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Innebeer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Peggy Hellequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles centralités hors des métropole ? La trajectoire des petites villes européennes comme enjeu d’équité territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2; Université Rennes 1; Institut d'Etudes Politiques de Rennes; laboratoire IODE UMR 6262; laboratoire ESO UMR 6590, Mar 2018, Lamballe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03206049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOYAGES DANS LE DESERT : De l'expérience humaine à l'expérience scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">slow tourisme / slow sport. (en)jeux de spatialités, de mobilités et de corporéités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ULCO; Université de Lille; Université Paris Descartes; Laboratoire TVES; Laboratoire TEC; Comité national français de géographie (CNFG); Société francophone de philosophie du sport, May 2018, Boulogne sur mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03206041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcher dans des déserts : les paradoxes d'une expérience contemplative et physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international plurisdisciplinaire - Quel tourisme sportif ? La fabrique de l'expérience contemporaine de l'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montpellier; Laboratoire LERSEM-CERCE; Laboratoire Santesih; MSH Montpellier, Jul 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03206032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pêche récréative sur la Côte d'Opale : Quelles pratiques pour une meilleure gouvernance des littoraux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Flanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Carrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fêtes de la Mer </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Boulogne-sur-Mer, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Straits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Davansant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Straits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRILL, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser et agir dans l’incertain : l’actualité de la transaction sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Foucart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Stoessel-Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pensée plurielle - Parole, pratiques et réflexions du social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2-3 (33-34), 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Straits: A Multidisciplinary Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Davansant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François H Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brill- Nijhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2026, International straits of the world, Nilufer Oral; Alexander Lott, 78-90-04-72140-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05568280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre slow: enjeux et perspectives pour une transition corporelle, récréative et touristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Nancy; Editions Universitaires de Lorraine, 2020, 9782814305687</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02938553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaisance et urbanité, l’intégration des ports dans les villes contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Septentrion, 241 p., 2017, Environnement et société, 978-2-7574-1592-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03631092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaisance et urbanité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanneke Kijne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerwin de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Betourné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Valcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Herbert, Vincent; Gibout, Christophe. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Environnement et société, 9782757415924. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.20252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03016829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités sportives, récréatives et ludiques & développement des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Machemehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Penel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pécout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Valcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Sonnic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Gibout. EDILIVRE, 2017, 978.2.414.16119.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES PPRT DANS LE DUNKERQUOIS : DES ARTIFICES D’UNE CONCERTATION OBLIGÉE À LA CONSTRUCTION DE COMPROMIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grembo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irénée Zwarterook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iratxe Calvo-Mendieta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03016964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA CONCERTATION SUR LES RISQUES INDUSTRIELS : DIX PISTES D’AMÉLIORATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grembo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irénée Zwarterook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03016930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la résilience territoriale : Enjeux pour la concertation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iratxe Calvo-Mendieta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Flanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FONCSI, Fondation pour une Culture de Sécurité Industrielle, 2013-10, 2013, Les Cahiers de la sécurité industrielle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03016898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saharan Recreation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Irena Martínkova; Bernard Andrieu; Jim Parry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Slow Sport and Slow Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2026, 978-1-041-12652-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prolegomena to a Multidisciplinary Reflection on Straits in a Changing World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Davansant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Roche; Frédéric Davansant; Christophe Gibout; François H. Guiziou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Straits: A Multidisciplinary Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, Brill, pp.1-10, 2026, Series: International Straits of the World, Volume: 20, 978-90-04-72140-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux du changement climatique pour les activités récréatives, ludiques et sportives en zone littorale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anestis Gourgiotis; Georgios Tsilimigkas; Marios Hairdalis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Προκλήσεις για τις παράκτιες και θαλάσσιες περιοχές στο πλαίσιο της κλιματικής αλλαγής. Ανταλλαγή εμπειριών μεταξύ Ελλάδας και Γαλλίας Quels enjeux pour les zones côtières et maritimes dans le contexte de dérèglement climatique ? Regards croisés entre la Grèce et la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Enastron, pp.214-227, 2025, 978-960-625-130-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Παραθαλάσσιες δραστηριότητες αναψυχής που αντιμετωπίζουν την κλιματική αλλαγή: μεταξύ στρατηγικών προσαρμογής και πολιτισμικών μεταβολών</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anestis Gourgiotis; Georgios Tsilimigkas; Marios Hairdalis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Προκλήσεις για τις παράκτιες και θαλάσσιες περιοχές στο πλαίσιο της κλιματικής αλλαγής. Ανταλλαγή εμπειριών μεταξύ Ελλάδας και Γαλλίας Quels enjeux pour les zones côtières et maritimes dans le contexte de dérèglement climatique ? Regards croisés entre la Grèce et la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Enastron, pp.88-101, 2025, 978-960-625-130-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remonter sur la planche… ou imaginer une double perspective scientifique pour l’objet skateboard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julien Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SKATEBOARDING IS NOT A CRIME ! Analyse socio-anthropologique d’un mode de vie urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2024, 978-2-336-40281-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se situer pour mieux comprendre l’objet sociologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Mauny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le leadership éducatif. Une approche pragmatique par la rencontre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C&amp;P ADVER Effigi S.r.l, 2024, 978-88-5524-778-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loi « Climat et Résilience » : La gestion des territoires à l'épreuve des enjeux de l'alimentation durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Douteaud, Stéphanie; Roche, Catherine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La loi Climat et Résilience : perspectives en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mare &amp; Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.161-176, 2023, 978-2-84934-712-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socialiser par les sports collectifs : Quand l'approche conative aide à comprendre le travail enseignant en Éducation Physique et Sportive (EPS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Verschave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Visioli, Jérôme; Petiot, Oriane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie des sports collectifs. Regards croisés entre recherche et intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions AFRAPS, pp.430-437, 2023, 978-2-910448-31-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'auto-organisation sportive adolescente : analyse d'un (dés)engagement paradoxal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Riffaud, Thomas; Lapeyronie, Bruno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports et auto-organisations. Enjeux et méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-59, 2023, Presses Universitaires Du Sport numéro 95, 978-2-8186-2071-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04041036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapide généalogie du concept d'innovation appliqué à l'objet touristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Herbert, Vincent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourisme et Territoires. Espaces d'innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.33-51, 2021, Business &amp; Innovation, 978-2-8076-1605-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03392029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation citoyenne et Droit à la ville : un enjeu pour la ville durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Γουργιώτης Α.; Τσιλιμίγκας Γ.; Χαϊνταρλής Μ. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ΧΩΡΟΤΑΞΙΚΟΣ ΣΧΕΔΙΑΣΜΟΣ ΚΑΙ ΠΡΟΚΛΗΣΕΙΣ - ΑMENAGEMENT DU TERRITOIRE ET SES DEFIS. Νέα χωροταξική σκέψη σε Ελλάδα και Γαλλία - Nouvelle pensée spatiale en Grèce et en France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NOMIKH βιβλιοθHKH, 2021, 978-960-654-446-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De certains touristes dans le désert : vers une nouvelle expérience entrelaçant lenteur et santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Riffaud, thomas; Le Roux, Nathalie; Perera, Éric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourisme sportif. Territoires et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elya editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9791091336192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyages dans le désert : de l'expérience humaine à l'expérience scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lebreton, Florian; Gibout, Christophe; Andrieu, Bernard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre slow : enjeux et perspectives pour une transition corporelle, récréative et touristique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Nancy; Editions universitaires de Lorraine, pp.123-137, 2020, 978-2-8143-0568-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre Slow. Introduction à une pratique interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florian Lebreton; Christophe Gibout; Bernard Andrieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre slow. Expériences corporelles, sportives et touristiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Nancy; Editions universitaires de Lorraine, pp.5-12, 2020, 978-2-8143-0568-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des étudiants ERASMUS nommés Abel et Caïn : Une histoire de transactions dans l'espace universitaire européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAFONT, Pascal; LAPORT, Danielle; PARIAT, Marcel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilité et migration. Transactions éducatives et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions PETRA, 2020, Pédagogie et sciences humaines, 978-2-84743-283-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03198399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tast’in Fives. Une initiative innovante de rénovation urbaine par l’alimentation durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fauquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clémentine Hugol-Gential. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bien et bon à manger. Penser notre alimentation du quotidien à l’institution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Universitaires de Dijon, 2018, 978-2-36441-285-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux sociaux et spatiaux de l'intégration des ports dans des villes d'Europe de l'Ouest (exemples anglais, belges et néerlandais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Herbert, Vincent; Gibout, Christophe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plaisance et urbanité. L'intégration des ports dans les villes contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.139-161, 2018, 978-2-7574-1848-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nature des orienteurs… L'exemple du Nord-Pas de Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Verschave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schimpf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gibout, Christophe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités sportives, récréatives et ludiques &amp; développement des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edilivre, pp.147-181, 2017, 9782414161195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Échelles et enjeux de l'intégration des ports de plaisance dans les villes contemporaines. Prolégomènes à une réflexion collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Herbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Herbert; Christophe Gibout. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plaisance et urbanité. L'intégration des ports dans les villes contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.9-19, 2017, 978-2-7574-1848-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux sociaux et spatiaux de l’intégration des ports dans des villes d’Europe de l’ouest (exemples anglais, belges et néerlandais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plaisance et urbanité, l’intégration des ports dans les villes contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.139-162, 2017, 978-2-7574-1592-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03631102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville durable en Asie. Des enjeux et des urgences pour une utopie transcendée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Divya Leducq; Helga-Jane Scarwell; Patrizia Ingallina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles de la ville durable en Asie/Asian models of sustainable city. Utopies, circulation des pratiques, gouvernance/ Utopia, circulation of practices, governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.13-21, 2017, 978-2-8076-0424-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les innovations sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Coignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Vieille Marchiset; Benjamin Coignet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clubs sportifs en banlieue. Des innovations sociales à l’épreuve du terrain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Strasbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.113-119, 2015, 978-2-86820-909-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitions énergétiques : enjeux et jeux d'acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scarwell, Helga-Jane; Leducq, Divya; Groux, Annette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions énergétiques : Quelles dynamiques de changement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.515-516, 2015, 978-2-336-73991-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorialités des sports urbains et construction de l’espace public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Romain Roult; Jean-Pierre Augustin; Sylvain Lefebvre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouvelles territorialités du sport dans la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université du Québec, pp.67-80, 2013, 978-2-7605-3672-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice sociale vs justice spatiale, ou le paradoxe de l’accessibilité aux services de proximité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régis Cortéséro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La banlieue change ! Inégalités, justice sociale et action publique dans les quartiers populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Bord de l'eau, pp.32-46, 2012, 978-2-35687-197-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artisan-sociologue : une figure alternative d’appréhension du social dans le champ des APSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Vieille Marchiset; Anne Tatu-Colasseau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie(s) du sport. Analyses francophones et circulation des savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.189-212, 2012, 978-2296992764</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justifications de la démolition des grands ensembles et logique de développement durable à Grande-Synthe (Dunkerque)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Peggy Hellequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naji Lahmini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Josiane Stoessel-Ritz; Maurice Blanc; Nicole Mathieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable. Communautés et Sociétés. Dynamiques socio-anthropologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.171-184, 2012, 978-9052018614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le skate. De l'objet social à l'objet scientifique. Regards sur une expérience de recherche socio-anthropologique. Préface à l'ouvrage de Julien Laurent. &amp;quot;Le skateboard. Analyse sociologique d'une pratique physique urbaine. This is street skateboarding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le skateboard. Analyse sociologique d'une pratique physique urbaine. This is street skateboarding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2012, 978-2-296-96051-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03017678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques sportives des jeunes : en marge des collectivités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Vieille Marchiset; Aurélie Cometti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De nouvelles solidarités par le sport. Enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du sport; Territorial, pp.51-60, 2010, 978-2352959502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité(s) et EPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Bréhon; Olivier Chovaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes sur l'EPS du second Vingtième Siècle (1945-2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Artois Presses Université, pp.21-39, 2008, 978-2-84832-404-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du discours institutionnel aux pratiques habitantes : images et enjeux identitaires des projets patrimoniaux dans les villes moyennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Guédez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bajolet, Émilie; Mattei, Marie-France; Rennes, Jean-Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatre ans de recherche urbaine 2001-2004, Volume 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Presses universitaires François Rabelais, pp.101-108, 2006, Collection Perspectives Villes et territoires, 2-86906-208-7. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufr.486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Capoeira : le jeu des corps au cœur d’un monde de l’entre-deux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Tabois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps en société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSHS Poitiers; Laboratoire ICOTEM, pp.93-107, 2006, 2-9513050-1-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques libératrices et techniques contraignantes : derrière le miroir des apparences...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Robène; Yvon Léziart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'homme en mouvement. Histoire et anthropologie des techniques sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Chiron, pp.349-371, 2006, 978-2702711132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations symboliques comme moyen de re-définition et de ré-appropriation des techniques corporelles en sports collectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mauny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Robène; Yvon Léziart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'homme en mouvement. Histoire et anthropologie des techniques sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Chiron, pp.147- 171, 2006, 978-2702711132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le phénomène accrobranche : logiques d'acteurs et représentations de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Artus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mohamed Taabni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La forêt : enjeux comparés des formes d'appropriation, de gestion et d'exploitation dans un contexte d'urbanisation généralisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Poitiers / MSHS Poitiers, pp.256-265, 2005, 978-2-9513050-8-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et représentations spatiales, utopies territoriales : Les exemples de Mir, de Stars war et de l'ISS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annie Guédez; Hervé Rakoto-Ramianantsoa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentations de l'environnement et construction des territoires. Dialogues des disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSHS Poitiers; Université de Poitiers, pp.159-164, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi il faut relire Veblen en sociologie des APSA…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Benguigui; Paul Fontayne; Michel Desbordes; Benoît G. Bardy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches actuelles en Sciences du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences; ACAPS, pp.815-816, 2005, 2-86883-870-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;sur-mobilité&amp;quot; : une question de genre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SYLVETTE DENEFLE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes et Villes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PRESSES UNIVERSITAIRES FRANCOIS RABELAIS, pp.155-166, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03018025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derrière le fun ou l'idéologie rampante des sports de glisse urbaine (l'exemple du roller)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Loudcher; Christian Vivier; Jean-Nicolas Renaud; Paul Dieschy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport et idéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires franc-comtoises, 2004, 2-9421721-0-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quelques situations délibératives ordinaires dans les pratiques sportives collectives...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Castagna; sylvain Gallais; Pascal Ricaud; Jean-Philippe Roy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La situation délibérative dans le débat public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires François Rabelais, 2004, 978-2869061866</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mots de demain: Un dictionnaire des combats d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tast'In Fives : Transforming Areas with Social Talents:Feed, Include, Value, Educate, Share (locally known as 'Cuisine Commune'). Rapport de la MESHS pour la Communauté Européenne (Programme Urban Innovative Actions)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fauquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maison Européenne des SHS Lille Nord-de-France; Commission Européenne; Urban Innovative Actions; Territoires, Villes, Environnement et Société. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId228"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="622B35A4"/>
+    <w:nsid w:val="73FDE6BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-gibout" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7521-1169" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111200075" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/188585591" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139875291" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967606v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gibout" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967594v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Andrieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056540v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33055/SPORTSMODERNES.2025.001.01" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021336v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.055.0031" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021353v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fauquette" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.055.0109" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202888v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1105088ar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002357v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lebreton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;as" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03201114v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157481v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Courcier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.11163" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02938551v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17511321.2020.1758957" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383209v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lesn&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2019.1681799" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896039v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fr&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Blanc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Peggy Hellequin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2017.1016" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586937v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Audouit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.045.0013" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383625v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847936v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.015.0111" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017231v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017108v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017281v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847950v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Lassalle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Recours" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Griffet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.711.0441" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168503v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Riffaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.2016.3221" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383190v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duchateau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Verschave" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2016.1151218" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01771980v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2015.1083764" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383620v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3224/insep.v3i1.03" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847979v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.068.0071" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847988v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vieille Marchiset" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gibout" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.099.0007" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017141v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laurent" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847987v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#233;n&#233;e Zwarterook" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.033.0131" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847983v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Foucart" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Blanc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Stoessel-Ritz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.033.0007" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847991v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.020.0007" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847996v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.020.0153" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017080v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mauny" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847999v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.063.0053" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848001v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.g2001.104.0167" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908969v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017163v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645623v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093967v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066160v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736010v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440006v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martinache" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Saint-Patrice" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Humetz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626461v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645626v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332842v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chagnon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332765v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297019v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332800v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528876v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539615v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460975v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904860v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892178v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842820v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lecoquierre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892099v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834377v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439643v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fasquelle" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dusart" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439602v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447540v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439557v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439626v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03205998v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03206017v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03206026v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Delebarre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03206021v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03206001v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219171v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03206012v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03206008v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194002v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03206049v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Innebeer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03206032v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03206041v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577354v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Flanquart" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roche" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Carrard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582127v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Davansant" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184460v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05568280v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois H Guiziou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lasserre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02938553v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016829v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanneke Kijne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerwin de Vries" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ballester" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Betourn&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Valcke" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/20252" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.20252" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387463v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Machemehl" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Penel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cout" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Sonnic" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03631092v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016898v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iratxe Calvo-Mendieta" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Chambon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016964v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grembo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016930v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563070v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570669v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333445v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333456v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606545v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606541v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000379v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/rubrique/droit-et-sciences-politiques" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166727v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041036v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.territorial.fr/343-pus.htm" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392029v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538116v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470279v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elyascop.fr/catalogue/collections/linnovation-autrement/tourisme-sportif" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204573v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198399v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204580v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204610v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204583v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204615v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204587v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03631102v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204600v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schimpf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204626v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coignet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pus.unistra.fr/fr/livre/?GCOI=28682100730230" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204621v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204635v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204665v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204650v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naji Lahmini" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03017678v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204642v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204668v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204674v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204679v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204685v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204696v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204691v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gu&#233;dez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Garnier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.486" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204699v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204703v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204709v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Artus" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03018025v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204726v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204723v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332808v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510159v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-gibout" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7521-1169" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111200075" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/188585591" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139875291" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967606v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gibout" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967594v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Andrieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056540v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33055/SPORTSMODERNES.2025.001.01" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021353v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fauquette" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.055.0109" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202888v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1105088ar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021336v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.055.0031" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002357v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lebreton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;as" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157481v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Courcier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.11163" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03201114v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02938551v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17511321.2020.1758957" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383209v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lesn&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2019.1681799" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847936v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.015.0111" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896039v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fr&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Blanc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Peggy Hellequin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2017.1016" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586937v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Audouit" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.045.0013" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383625v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017231v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017108v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017281v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847950v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Lassalle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Recours" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Griffet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.711.0441" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168503v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Riffaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.2016.3221" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383190v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duchateau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Verschave" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2016.1151218" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383620v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3224/insep.v3i1.03" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01771980v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2015.1083764" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847979v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.068.0071" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847983v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Foucart" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Blanc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gibout" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Stoessel-Ritz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.033.0007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847988v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vieille Marchiset" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.099.0007" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017141v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laurent" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847987v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#233;n&#233;e Zwarterook" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.033.0131" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847996v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.020.0153" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847991v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.020.0007" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017080v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mauny" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847999v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.063.0053" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848001v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.g2001.104.0167" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908969v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017163v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645623v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066160v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093967v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440006v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martinache" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Saint-Patrice" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Humetz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736010v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626461v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645626v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332765v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297019v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chagnon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332842v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332800v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842820v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lecoquierre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834377v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892099v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528876v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539615v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460975v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904860v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892178v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439602v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439643v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fasquelle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dusart" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447540v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439557v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439626v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03205998v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219171v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03206012v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03206008v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194002v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Delebarre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03206017v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03206026v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03206021v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03206001v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03206049v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Innebeer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03206041v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03206032v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577354v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Flanquart" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roche" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Carrard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582127v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Davansant" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184460v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05568280v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois H Guiziou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lasserre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02938553v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03631092v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016829v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanneke Kijne" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerwin de Vries" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ballester" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Betourn&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Valcke" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/20252" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.20252" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387463v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Machemehl" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Penel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cout" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Sonnic" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016964v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grembo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iratxe Calvo-Mendieta" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016930v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016898v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Chambon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563070v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570669v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333445v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333456v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606541v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606545v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000379v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/rubrique/droit-et-sciences-politiques" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166727v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041036v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.territorial.fr/343-pus.htm" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392029v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538116v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470279v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elyascop.fr/catalogue/collections/linnovation-autrement/tourisme-sportif" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204580v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204573v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198399v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204583v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204610v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204600v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schimpf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204615v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03631102v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204587v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204626v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coignet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pus.unistra.fr/fr/livre/?GCOI=28682100730230" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204621v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204635v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204642v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204665v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204650v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naji Lahmini" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03017678v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204668v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204674v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204691v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gu&#233;dez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Garnier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.486" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204696v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204679v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204685v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204709v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Artus" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204699v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204703v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03018025v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204726v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204723v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332808v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510159v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>