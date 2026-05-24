--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:80.989583333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Gibout </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités, Université du Littoral - Côte d'Opale (ULCO)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christophe-gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7521-1169</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">111200075</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">188585591</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000139875291</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pleine nature urbaine en transition récréative : vers un développement (ré)créatif et responsable des territoires du quotidien (péri)urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature et récréation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, CERMOSEM, Hors-Série n°2 (16), pp.30-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assises de la recherche sur les pratiques récréatives en nature. Pôles réflexifs: Dynamiques et perspectives. Nouveaux modes de transmission, d'autoformation et de partage des expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature et récréation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, CERMOSEM, Hors-Série n°2 (16), pp.62-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'essor de la lenteur dans le sport contemporain...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sports modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Vitesse. Compétition, performance et accélération dans le sport, 3, pp.81-89. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33055/SPORTSMODERNES.2025.001.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « cuisine commune » de Fives : pratiques sociales et transactions au cœur d’un espace participatif lillois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fauquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pensée plurielle - Parole, pratiques et réflexions du social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 55 (1), pp.109-123. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pp.055.0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04021353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éduquer au risque d’exclure ? Le cas du projet d’alimentation durable Tast’in Fives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fauquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lien social et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 90, pp.35-61. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1105088ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mutabilité de la pensée de Jean Remy et son adaptation à de nouveaux objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pensée plurielle - Parole, pratiques et réflexions du social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 55 (1), pp.31-47. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pp.055.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04021336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : (en)jeux corporels et sociotechniques du masque barrière à usage sportif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, De la culture des apparences au culte de son apparence/Genre et communautés corporelles, 2022/1 (20), pp.203-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation à la santé ethnographiée dans un quartier populaire: entre conformisme et dissidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Courcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheseducations.11163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Sahara marocain : une nouvelle frontière pour le tourisme sportif de bien-être</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Tourisme sportif et santé, 40 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03201114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saharan Recreation: From a Transformation of Bodily Experiences to a Transformation of Cultural Representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport, Ethics and Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (2), pp.196-206. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17511321.2020.1758957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02938551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aménagement des parkour-parks : les espaces dédiés pour les activités ludo-sportives comme outils d’inclusion? Études de cas à Nantes et à Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Lesné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 42 (3), pp.378-400. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07053436.2019.1681799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des corps tendus derrière la plage. Drague homosexuelle et environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Écologies corporelles, 15, pp.111-121. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp1.015.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des risques industriels entre évolutions législatives et adaptations locales Le cas dunkerquois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Peggy Hellequin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (3), pp.275-283. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2017.1016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des pratiques sportives aux relations aux lieux. Une lecture transactionnelle au prisme du windsurf en région languedocienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pensée plurielle - Parole, pratiques et réflexions du social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Transactions sociales dans la vie quotidienne, 2 (45), pp.13-30. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pp.045.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNE FAILLE DANS LE TRAJET : EXPERIENCES D'EMBOUTEILLAGES AUTOROUTIERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers européens de l'imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skateboard & Espace Public. Quelques éléments de compréhension et d’explication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InFluxus </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Jeunesse et appropriation de l’espace public</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transactions dans la ville récréative contemporaine. Les espaces publics comme médiateurs sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Espaces et transactions sociales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Parkour… Faire Trace dans la Ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers européens de l'imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La rue, 8, pp.244-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeunes athlètes français : clubs et aires d’influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Recours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Griffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 711 (5), pp.441- 465. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ag.711.0441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skateparks : les nouveaux parcs de jeu pour enfants. Une analyse sociospatiale des sports de rue à partir du cas de la métropole Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Riffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Recours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La ville des enfants et des adolescents, 111 (1), pp.30-41. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/aru.2016.3221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paradoxe des équipements sportifs. Concurrences de justifications et ségrégation socio-spatiale: Une lecture à partir du cas de Calais (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Verschave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (1), pp.87-103. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07053436.2016.1151218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social transaction: A relevant paradigm for the sociology of sexuality and gender?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSEP - Journal of the International Network for Sexual Ethics &amp; Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (1), pp.23-38. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3224/insep.v3i1.03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports et arts de rue : être citadins autrement!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Riffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Recours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38 (3), pp.423-435. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07053436.2015.1083764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures juvéniles et loisirs sportifs de rue : une approche par l'espace public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Des sports et des jeunes, 2014/3 (68), pp.71-84. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/agora.068.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial. Penser et agir dans l'incertain : l'actualité de la transaction sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Foucart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Stoessel-Ritz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pensée plurielle - Parole, pratiques et réflexions du social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n° 33-34 (2), </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pp.033.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial. Le sport : de l'incertitude à l'incertain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vieille Marchiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 99 (1), </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.099.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ces décors urbains qui invitent aux voyages. L’’imagibilité&amp;quot; chez les skaters de Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer les risques industriels et la pollution dans le Dunkerquois : une double échelle transactionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irénée Zwarterook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pensée plurielle - Parole, pratiques et réflexions du social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n° 33-34 (2), </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pp.033.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace public comme lieu de transactions sociales. Une lecture à partir des pratiques de loisirs urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pensée plurielle - Parole, pratiques et réflexions du social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (20), pp.153-165. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pp.020.0153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transactions sociales et sciences de l'homme et de la société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Foucart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pensée plurielle - Parole, pratiques et réflexions du social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n° 20 (1), pp.7-11. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pp.020.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question locale comme nouvelle frontière socio-spatiale. Au-delà de l’opposition entre football des villes et football des champs :le football « chez soi »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mauny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le football « sauvage » : d'une autre pratique à une pratique autrement...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mauny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; motricité : Revue scientifique de l'Association des Chercheurs en Activités Physiques et Sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 63, pp.53 - 61. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sm.063.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur d'intrigantes nouvelles &amp;quot;portes&amp;quot; de ville: enjeux et questionnements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 104 (1), pp.167-185. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/esp.g2001.104.0167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur d'intrigantes nouvelles &amp;quot;portes&amp;quot; de ville: enjeux et questionnements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 104 (1), </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/esp.g2001.104.0167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES ENTRÉES DE VILLE : UNE AFFAIRE DE COMMERCE OU D'HOSPITALITÉ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coopération au sein d’un collectif de recherche : contraintes, injonctions paradoxales et transactions sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de l'Association Internationale des Sociologues de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AISLF; Université d'Ottawa; Agence Universitaire de la Francophonie; Conseil de recherches en sciences humaines du Canada; Collège des chaires de recherche sur le monde francophone de l'Université d'Ottawa, Jul 2024, Ottawa (Ontario), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écologie urbaine et Sports urbains : vers une reconfiguration des motifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium Ecological Paradigms in Sport Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rouen Normandie; Laboratoire CETAPS; Institut de Recherches Interdisciplinaires Homme Société (IRIHS); Fédération SCALE (Sciences Appliquées à l'Environnement), Jun 2024, Rouen (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écologie urbaine et Sports urbains : vers une reconfiguration des motifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Paradigms in Sport Sciences. International Symposium.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire CETAPS (Centre d'Études des Transformations des Activités Physiques et Sportives); Université Rouen Normandie; IRIHS (Institut de recherches interdisciplinaires Homme Société); SCALE (Réseau Sciences Appliquées à l'Environnement), Jun 2024, Mont-saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de l’emploi et évolution des métiers dans le tourisme sportif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martinache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Saint-Patrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Humetz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les loisirs sportifs, levier de l’attractivité des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRENT; Masters MTLS; ULCO; Laboratoire TVES, Jan 2024, Boulogne sur mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux du changement climatique pour les activités récréatives, ludiques et sportives en zone littorale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quels enjeux pour les zones côtières et maritimes dans le contexte de dérèglement climatique. Regards croisés entre la Grèce et la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Thessalie; Université du Littoral Côte d'Opale; Institut Français de Grèce; Institut de Recherche et d'Enseignement en Tourisme (InREnT), Oct 2024, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innover sans évoluer ? Imaginaire et pratiques autour de la femme (au foyer) dans la cuisine commune du projet Tast’in Fives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fauquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60ème Congrès de l'ASRDLF (Association de Science Régionale de Langue Française) « Territoires, Créativité et Innovation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASRDLF; Université de Strasbourg, Jun 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mutabilité internationale des concepts et paradigmes dans le champ des sciences sociales du sport, des loisirs et de la récréation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de l'Association Internationale des Sociologues de Langue Française (AISLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AISLF; Université d'Ottawa; Agence Universitaire de la Francophonie; Conseil de recherches en sciences humaines du Canada; Collège des Chaires de Recherche sur le monde francophone de l'Université d'Ottawa, Jul 2024, Ottawa (Ontario), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pleine nature urbaine en transition récréative : vers un développement (ré)créatif et responsable des territoires du quotidien (péri)urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises de la recherche sur les pratiques récréa-sportives en nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes; Labex ITTEM; INRAE; Fondation Petzl; Laboratoire PACTE; CERMOSEM; Département de l'Ardèche, Nov 2023, Mirabel (Ardèche), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptabilité et symbolique du port du masque : contraste selon les contextes sociaux et culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le masque sanitaire à l’époque du covid-19 : regards croisés en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison Européenne des Sciences de l'Homme et de la Société (Lille); Lilliad (Leaning Center Innovation); Université de Lille; Laboratoire GERiiCO, Nov 2023, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapide généalogie de l'intérêt pour les Méthodes Mixtes de Recherche (MMR) dans la recherche en sciences du sport et exemple d'un objet marginal : le masque sportif en période COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Méthodes Mixtes pour l’Analyse de l’Activité et de l’Expérience en Activité Physique et en Sport. Articulation des Données et des Epistémologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Cité; Institut des Sciences du Sport-Santé de Paris (URP3625 – I3SP); Laboratoire Acté; Société française de philosophie du sport; Université Clermont Auvergne; Laboratoire CETAPS; Université de Rouen; Institut des Sciences du Mouvement Jules Marey; INSPE Aix Marseille; Revue Recherches &amp; Educations, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques récréa-sportives en nature : enjeux de transmission, éducation et formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises de la recherche sur les pratiques récréa-sportives en nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes; Labex ITTEM; INRAE; Fondation Petzl; Laboratoire PACTE; CERMOSEM; Département de l'Ardèche, Nov 2023, Mirabel 07170, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tourisme saharien entre mythes, éthique et violence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lecoquierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33e édition du Festival International de Géographie de Saint-Dié-des-Vosges - Déserts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Saint-Dié des Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'incorporation de normes alimentaires et la gentrification structurent le projet de transformation de la friche industrielle : l'expérience de Fives-Cail-Babcock à Lille (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fauquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Committee for the Conservation of the Industrial Heritage (TICCIH) 2022 - Industrial Heritage Reloaded</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TICCIH; Université du Québec à Montréal (UQAM), Aug 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CE QUE CACHE LE MASQUE EN PÉRIODE COVID-19 Représentations et normes sociales - Jeux avec les règles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’indiscipline sanitaire, Histoire, enjeux, résistances et répression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LARJ; ULCO; Pôle HTI; MESHS; Communauté Agglomération Boulonnais; Région Hauts-de-France; Institut des Etudes et de la Recherche sur le Droit et la Justice, Dec 2022, Boulogne-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux manger pour mieux gentrifier : le cas d'un projet d'aménagement urbain dans l'EST Lillois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fauquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de Science Politique; Sciences Po Lille; CERAPS; Université de Lille, Jul 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique et résilience, enjeux pour la promotion de l'alimentation durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Courcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La loi Climat &amp; Résilience. Perspectives pour les sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Catherine Roche; Stéphanie Douteaud; Laboratoire LARJ; Laboratoire TVES, Jan 2022, Boulogne/mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que cache le port du masque en période de COVID-19. Représentations et normes sociales, jeux avec les règles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'indiscipline sanitaire. Histoire, enjeux, résistances, répression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Recherche Juridique (LARJ); Frédéric Davansant; Pôle Recherche Humanités et Territoires Intégrés; Université du Littoral Côte d'Opale (ULCO), Dec 2022, Boulogne sur mer (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le skateboard au fil de la Côte d'Opale : une reconnaissance et une institutionnalisation « par le bas »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux des jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montpellier; Laboratoire Santesih; Université Toulouse 3; Laboratoire Cresco; Groupe de Recherche ACHAC, Dec 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tranches d'âge, régions, genre, orientations politiques... Sociologie de diverses formes de rapport au masque en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La COVID 19 au prisme des SHS : regards croisés et mises en perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison Européenne des Sciences de l'Homme et de la Société (MESHS); Réseau national des Maisons des sciences de l'Homme (RnMSH); Maison française d'Oxford; Maison des Sciences de l'Homme de l'Université Libre de Bruxelles; Maison des Sciences de l'Homme de Liège, Dec 2022, LILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mutabilité de la pensée de Jean Remy et son adaptation à de nouveaux objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIe Congrès International des sociologues de langue française (AISLF) : La société morale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale des Sociologues de Langue Française (AISLF), Jul 2021, Tunis (virtuel), Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Pas de Calais, pivot européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fasquelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dusart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Détroits / Straits International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire TVES; Laboratoire LARJ; Laboratoire CDMO; Campus de la Mer; Ministère de la Mer; Ville de Boulogne sur mer, Nov 2021, Boulogne sur mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escale : pour un réseau de loisirs dans le détroit du Pas de Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Détroits / Straits International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire LARJ - ULCO; Laboratoire TVES - ULCO; SFR Campus de la Mer, Nov 2021, Boulogne/mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cuisine commune de Fives : pratiques sociales et transactions morales au cœur d’un espace participatif lillois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fauquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème Congrès de l'AISLF "La société morale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale des Sociologues de Langue Française, Jul 2021, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Sud marocain : un terrain de jeu sportif en recomposition sous le feu de valeurs en mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AISLF - XXème Congrès "La société morale. Enjeux normatifs dans les sociétés contemporaines"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale des Sociologues de Langue Française (AISLF), Jul 2020, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation citoyenne et « Droit à la Ville » : un enjeu pour la ville durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France – Grèce : Regards croisés sur l’aménagement du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Athènes (en ligne), Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03205998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques alimentaires et activités physiques au prisme des inégalités sociales et territoriales: le cas du quartier de Lille-Fives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Courcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alimentation, Régénération urbaine et développement des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison Européenne des Sciences de l'Homme et de la Société (MESHS); Union Européenne (Programme Urban Innovative Actions), Jun 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promotion de la santé, pratiques alimentaires et activités physiques au prisme des inégalités sociales et territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Courcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès de l’Association Française de Science Politique / 8ème Congrès du réseau des Associations francophones de science politique (CoSPoF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de Science Politique (AFSP); Institut d'Etudes Politiques de Bordeaux (Sciences Po Bordeaux), Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03206012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapide généalogie du concept d’innovation appliqué à l’objet touristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque TIT, Tourisme, Innovation &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRENT (Institut de recherche et d'enseignement en tourisme); ULCO, Université du Littoral Côte d'Opale; UPJV, Université de Picardie Jules Verne; Université d'Artois; Université de Lille, Sep 2019, Boulogne sur mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03206008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une entrée en durabilité des « territoires perdants » : Une interrogation des politiques de mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Delebarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Rencontres Francophones Transport Mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bien-manger. Une arme de consentement massif pour repenser le territoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fauquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès de l'Association française de science politique (AFSP) / 8ème édition du Congrès du réseau des Associations francophones de science politique (CoSPoF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFSP; IEP Bordeaux, Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03206017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une entrée en durabilité des territoires perdants. Une interrogation des politiques de mobilité en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Delebarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e rencontres francophones transport mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire in.SITU de l'UQAM; Centre interuniversitaire de recherche sur les reseaux d'entreprise, la logistique et le transport (CIRRELT); Ministère français de la Transition écologique et solidaire; Transports Québec, Jun 2019, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03206026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités sociales, alimentation et activités physiques dans un quartier lillois défavorisés. Rapports à l’alimentation et usages sociaux du corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Courcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alimentation, Régénération urbaine et développement des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison Européenne des Sciences de l'Homme et de la Société (MESHS); Union Européenne (Programme Urban Innovative Actions), Jun 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03206021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques physiques de plein désert : Des représentations de l'environnement aux constructions de territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international francophone de recherche sur le plein air Pratiques de plein air et de pleine nature dans la francosphère : enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Québec à Chicoutim; laboratoire LERPA; UMR PACTE; Labex ITEM; CNRS; AISLF, Oct 2019, Chicoutimi, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03206001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques publiques de revalorisation des centres-villes vues par les acteurs du territoire, quelles orientations, stratégies et communication ? Dunkerque, Calais et Boulogne-sur-Mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Innebeer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Peggy Hellequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles centralités hors des métropole ? La trajectoire des petites villes européennes comme enjeu d’équité territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2; Université Rennes 1; Institut d'Etudes Politiques de Rennes; laboratoire IODE UMR 6262; laboratoire ESO UMR 6590, Mar 2018, Lamballe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03206049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOYAGES DANS LE DESERT : De l'expérience humaine à l'expérience scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">slow tourisme / slow sport. (en)jeux de spatialités, de mobilités et de corporéités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ULCO; Université de Lille; Université Paris Descartes; Laboratoire TVES; Laboratoire TEC; Comité national français de géographie (CNFG); Société francophone de philosophie du sport, May 2018, Boulogne sur mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03206041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcher dans des déserts : les paradoxes d'une expérience contemplative et physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international plurisdisciplinaire - Quel tourisme sportif ? La fabrique de l'expérience contemporaine de l'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montpellier; Laboratoire LERSEM-CERCE; Laboratoire Santesih; MSH Montpellier, Jul 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03206032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pêche récréative sur la Côte d'Opale : Quelles pratiques pour une meilleure gouvernance des littoraux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Flanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Carrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fêtes de la Mer </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Boulogne-sur-Mer, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Straits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Davansant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Straits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRILL, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser et agir dans l’incertain : l’actualité de la transaction sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Foucart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Stoessel-Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pensée plurielle - Parole, pratiques et réflexions du social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2-3 (33-34), 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Straits: A Multidisciplinary Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Davansant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François H Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brill- Nijhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2026, International straits of the world, Nilufer Oral; Alexander Lott, 78-90-04-72140-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05568280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre slow: enjeux et perspectives pour une transition corporelle, récréative et touristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Nancy; Editions Universitaires de Lorraine, 2020, 9782814305687</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02938553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaisance et urbanité, l’intégration des ports dans les villes contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Septentrion, 241 p., 2017, Environnement et société, 978-2-7574-1592-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03631092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaisance et urbanité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanneke Kijne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerwin de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Betourné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Valcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Herbert, Vincent; Gibout, Christophe. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Environnement et société, 9782757415924. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.20252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03016829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités sportives, récréatives et ludiques & développement des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Machemehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Penel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pécout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Valcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Sonnic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Gibout. EDILIVRE, 2017, 978.2.414.16119.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES PPRT DANS LE DUNKERQUOIS : DES ARTIFICES D’UNE CONCERTATION OBLIGÉE À LA CONSTRUCTION DE COMPROMIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grembo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irénée Zwarterook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iratxe Calvo-Mendieta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03016964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA CONCERTATION SUR LES RISQUES INDUSTRIELS : DIX PISTES D’AMÉLIORATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grembo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irénée Zwarterook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03016930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la résilience territoriale : Enjeux pour la concertation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iratxe Calvo-Mendieta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Flanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FONCSI, Fondation pour une Culture de Sécurité Industrielle, 2013-10, 2013, Les Cahiers de la sécurité industrielle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03016898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saharan Recreation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Irena Martínkova; Bernard Andrieu; Jim Parry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Slow Sport and Slow Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2026, 978-1-041-12652-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prolegomena to a Multidisciplinary Reflection on Straits in a Changing World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Davansant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Roche; Frédéric Davansant; Christophe Gibout; François H. Guiziou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Straits: A Multidisciplinary Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, Brill, pp.1-10, 2026, Series: International Straits of the World, Volume: 20, 978-90-04-72140-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux du changement climatique pour les activités récréatives, ludiques et sportives en zone littorale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anestis Gourgiotis; Georgios Tsilimigkas; Marios Hairdalis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Προκλήσεις για τις παράκτιες και θαλάσσιες περιοχές στο πλαίσιο της κλιματικής αλλαγής. Ανταλλαγή εμπειριών μεταξύ Ελλάδας και Γαλλίας Quels enjeux pour les zones côtières et maritimes dans le contexte de dérèglement climatique ? Regards croisés entre la Grèce et la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Enastron, pp.214-227, 2025, 978-960-625-130-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Παραθαλάσσιες δραστηριότητες αναψυχής που αντιμετωπίζουν την κλιματική αλλαγή: μεταξύ στρατηγικών προσαρμογής και πολιτισμικών μεταβολών</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anestis Gourgiotis; Georgios Tsilimigkas; Marios Hairdalis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Προκλήσεις για τις παράκτιες και θαλάσσιες περιοχές στο πλαίσιο της κλιματικής αλλαγής. Ανταλλαγή εμπειριών μεταξύ Ελλάδας και Γαλλίας Quels enjeux pour les zones côtières et maritimes dans le contexte de dérèglement climatique ? Regards croisés entre la Grèce et la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Enastron, pp.88-101, 2025, 978-960-625-130-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remonter sur la planche… ou imaginer une double perspective scientifique pour l’objet skateboard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julien Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SKATEBOARDING IS NOT A CRIME ! Analyse socio-anthropologique d’un mode de vie urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2024, 978-2-336-40281-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se situer pour mieux comprendre l’objet sociologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Mauny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le leadership éducatif. Une approche pragmatique par la rencontre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C&amp;P ADVER Effigi S.r.l, 2024, 978-88-5524-778-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loi « Climat et Résilience » : La gestion des territoires à l'épreuve des enjeux de l'alimentation durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Douteaud, Stéphanie; Roche, Catherine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La loi Climat et Résilience : perspectives en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mare &amp; Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.161-176, 2023, 978-2-84934-712-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socialiser par les sports collectifs : Quand l'approche conative aide à comprendre le travail enseignant en Éducation Physique et Sportive (EPS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Verschave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Visioli, Jérôme; Petiot, Oriane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie des sports collectifs. Regards croisés entre recherche et intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions AFRAPS, pp.430-437, 2023, 978-2-910448-31-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'auto-organisation sportive adolescente : analyse d'un (dés)engagement paradoxal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Riffaud, Thomas; Lapeyronie, Bruno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports et auto-organisations. Enjeux et méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-59, 2023, Presses Universitaires Du Sport numéro 95, 978-2-8186-2071-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04041036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapide généalogie du concept d'innovation appliqué à l'objet touristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Herbert, Vincent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourisme et Territoires. Espaces d'innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.33-51, 2021, Business &amp; Innovation, 978-2-8076-1605-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03392029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation citoyenne et Droit à la ville : un enjeu pour la ville durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Γουργιώτης Α.; Τσιλιμίγκας Γ.; Χαϊνταρλής Μ. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ΧΩΡΟΤΑΞΙΚΟΣ ΣΧΕΔΙΑΣΜΟΣ ΚΑΙ ΠΡΟΚΛΗΣΕΙΣ - ΑMENAGEMENT DU TERRITOIRE ET SES DEFIS. Νέα χωροταξική σκέψη σε Ελλάδα και Γαλλία - Nouvelle pensée spatiale en Grèce et en France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NOMIKH βιβλιοθHKH, 2021, 978-960-654-446-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De certains touristes dans le désert : vers une nouvelle expérience entrelaçant lenteur et santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Riffaud, thomas; Le Roux, Nathalie; Perera, Éric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourisme sportif. Territoires et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elya editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9791091336192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyages dans le désert : de l'expérience humaine à l'expérience scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lebreton, Florian; Gibout, Christophe; Andrieu, Bernard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre slow : enjeux et perspectives pour une transition corporelle, récréative et touristique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Nancy; Editions universitaires de Lorraine, pp.123-137, 2020, 978-2-8143-0568-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre Slow. Introduction à une pratique interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florian Lebreton; Christophe Gibout; Bernard Andrieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre slow. Expériences corporelles, sportives et touristiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Nancy; Editions universitaires de Lorraine, pp.5-12, 2020, 978-2-8143-0568-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des étudiants ERASMUS nommés Abel et Caïn : Une histoire de transactions dans l'espace universitaire européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAFONT, Pascal; LAPORT, Danielle; PARIAT, Marcel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilité et migration. Transactions éducatives et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions PETRA, 2020, Pédagogie et sciences humaines, 978-2-84743-283-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03198399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tast’in Fives. Une initiative innovante de rénovation urbaine par l’alimentation durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fauquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clémentine Hugol-Gential. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bien et bon à manger. Penser notre alimentation du quotidien à l’institution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Universitaires de Dijon, 2018, 978-2-36441-285-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux sociaux et spatiaux de l'intégration des ports dans des villes d'Europe de l'Ouest (exemples anglais, belges et néerlandais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Herbert, Vincent; Gibout, Christophe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plaisance et urbanité. L'intégration des ports dans les villes contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.139-161, 2018, 978-2-7574-1848-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nature des orienteurs… L'exemple du Nord-Pas de Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Verschave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schimpf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gibout, Christophe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités sportives, récréatives et ludiques &amp; développement des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edilivre, pp.147-181, 2017, 9782414161195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Échelles et enjeux de l'intégration des ports de plaisance dans les villes contemporaines. Prolégomènes à une réflexion collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Herbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Herbert; Christophe Gibout. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plaisance et urbanité. L'intégration des ports dans les villes contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.9-19, 2017, 978-2-7574-1848-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux sociaux et spatiaux de l’intégration des ports dans des villes d’Europe de l’ouest (exemples anglais, belges et néerlandais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plaisance et urbanité, l’intégration des ports dans les villes contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.139-162, 2017, 978-2-7574-1592-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03631102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville durable en Asie. Des enjeux et des urgences pour une utopie transcendée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Divya Leducq; Helga-Jane Scarwell; Patrizia Ingallina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles de la ville durable en Asie/Asian models of sustainable city. Utopies, circulation des pratiques, gouvernance/ Utopia, circulation of practices, governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.13-21, 2017, 978-2-8076-0424-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les innovations sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Coignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Vieille Marchiset; Benjamin Coignet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clubs sportifs en banlieue. Des innovations sociales à l’épreuve du terrain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Strasbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.113-119, 2015, 978-2-86820-909-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitions énergétiques : enjeux et jeux d'acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scarwell, Helga-Jane; Leducq, Divya; Groux, Annette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions énergétiques : Quelles dynamiques de changement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.515-516, 2015, 978-2-336-73991-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorialités des sports urbains et construction de l’espace public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Romain Roult; Jean-Pierre Augustin; Sylvain Lefebvre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouvelles territorialités du sport dans la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université du Québec, pp.67-80, 2013, 978-2-7605-3672-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice sociale vs justice spatiale, ou le paradoxe de l’accessibilité aux services de proximité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régis Cortéséro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La banlieue change ! Inégalités, justice sociale et action publique dans les quartiers populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Bord de l'eau, pp.32-46, 2012, 978-2-35687-197-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artisan-sociologue : une figure alternative d’appréhension du social dans le champ des APSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Vieille Marchiset; Anne Tatu-Colasseau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie(s) du sport. Analyses francophones et circulation des savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.189-212, 2012, 978-2296992764</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justifications de la démolition des grands ensembles et logique de développement durable à Grande-Synthe (Dunkerque)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Peggy Hellequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naji Lahmini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Josiane Stoessel-Ritz; Maurice Blanc; Nicole Mathieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable. Communautés et Sociétés. Dynamiques socio-anthropologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.171-184, 2012, 978-9052018614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le skate. De l'objet social à l'objet scientifique. Regards sur une expérience de recherche socio-anthropologique. Préface à l'ouvrage de Julien Laurent. &amp;quot;Le skateboard. Analyse sociologique d'une pratique physique urbaine. This is street skateboarding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le skateboard. Analyse sociologique d'une pratique physique urbaine. This is street skateboarding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2012, 978-2-296-96051-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03017678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques sportives des jeunes : en marge des collectivités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Vieille Marchiset; Aurélie Cometti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De nouvelles solidarités par le sport. Enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du sport; Territorial, pp.51-60, 2010, 978-2352959502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité(s) et EPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Bréhon; Olivier Chovaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes sur l'EPS du second Vingtième Siècle (1945-2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Artois Presses Université, pp.21-39, 2008, 978-2-84832-404-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du discours institutionnel aux pratiques habitantes : images et enjeux identitaires des projets patrimoniaux dans les villes moyennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Guédez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bajolet, Émilie; Mattei, Marie-France; Rennes, Jean-Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatre ans de recherche urbaine 2001-2004, Volume 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Presses universitaires François Rabelais, pp.101-108, 2006, Collection Perspectives Villes et territoires, 2-86906-208-7. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufr.486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Capoeira : le jeu des corps au cœur d’un monde de l’entre-deux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Tabois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps en société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSHS Poitiers; Laboratoire ICOTEM, pp.93-107, 2006, 2-9513050-1-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques libératrices et techniques contraignantes : derrière le miroir des apparences...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Robène; Yvon Léziart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'homme en mouvement. Histoire et anthropologie des techniques sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Chiron, pp.349-371, 2006, 978-2702711132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations symboliques comme moyen de re-définition et de ré-appropriation des techniques corporelles en sports collectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mauny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Robène; Yvon Léziart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'homme en mouvement. Histoire et anthropologie des techniques sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Chiron, pp.147- 171, 2006, 978-2702711132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le phénomène accrobranche : logiques d'acteurs et représentations de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Artus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mohamed Taabni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La forêt : enjeux comparés des formes d'appropriation, de gestion et d'exploitation dans un contexte d'urbanisation généralisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Poitiers / MSHS Poitiers, pp.256-265, 2005, 978-2-9513050-8-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et représentations spatiales, utopies territoriales : Les exemples de Mir, de Stars war et de l'ISS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annie Guédez; Hervé Rakoto-Ramianantsoa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentations de l'environnement et construction des territoires. Dialogues des disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSHS Poitiers; Université de Poitiers, pp.159-164, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi il faut relire Veblen en sociologie des APSA…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Benguigui; Paul Fontayne; Michel Desbordes; Benoît G. Bardy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches actuelles en Sciences du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences; ACAPS, pp.815-816, 2005, 2-86883-870-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;sur-mobilité&amp;quot; : une question de genre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SYLVETTE DENEFLE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes et Villes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PRESSES UNIVERSITAIRES FRANCOIS RABELAIS, pp.155-166, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03018025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derrière le fun ou l'idéologie rampante des sports de glisse urbaine (l'exemple du roller)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Loudcher; Christian Vivier; Jean-Nicolas Renaud; Paul Dieschy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport et idéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires franc-comtoises, 2004, 2-9421721-0-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quelques situations délibératives ordinaires dans les pratiques sportives collectives...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Castagna; sylvain Gallais; Pascal Ricaud; Jean-Philippe Roy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La situation délibérative dans le débat public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires François Rabelais, 2004, 978-2869061866</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mots de demain: Un dictionnaire des combats d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tast'In Fives : Transforming Areas with Social Talents:Feed, Include, Value, Educate, Share (locally known as 'Cuisine Commune'). Rapport de la MESHS pour la Communauté Européenne (Programme Urban Innovative Actions)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fauquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maison Européenne des SHS Lille Nord-de-France; Commission Européenne; Urban Innovative Actions; Territoires, Villes, Environnement et Société. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId228"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:80.989583333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Gibout </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités, Université du Littoral - Côte d'Opale (ULCO)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christophe-gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7521-1169</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">111200075</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">188585591</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000139875291</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pleine nature urbaine en transition récréative : vers un développement (ré)créatif et responsable des territoires du quotidien (péri)urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature et récréation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, CERMOSEM, Hors-Série n°2 (16), pp.30-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assises de la recherche sur les pratiques récréatives en nature. Pôles réflexifs: Dynamiques et perspectives. Nouveaux modes de transmission, d'autoformation et de partage des expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature et récréation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, CERMOSEM, Hors-Série n°2 (16), pp.62-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'essor de la lenteur dans le sport contemporain...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sports modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Vitesse. Compétition, performance et accélération dans le sport, 3, pp.81-89. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33055/SPORTSMODERNES.2025.001.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mutabilité de la pensée de Jean Remy et son adaptation à de nouveaux objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pensée plurielle - Parole, pratiques et réflexions du social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 55 (1), pp.31-47. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pp.055.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04021336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « cuisine commune » de Fives : pratiques sociales et transactions au cœur d’un espace participatif lillois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fauquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pensée plurielle - Parole, pratiques et réflexions du social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 55 (1), pp.109-123. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pp.055.0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04021353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éduquer au risque d’exclure ? Le cas du projet d’alimentation durable Tast’in Fives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fauquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lien social et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 90, pp.35-61. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1105088ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : (en)jeux corporels et sociotechniques du masque barrière à usage sportif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, De la culture des apparences au culte de son apparence/Genre et communautés corporelles, 2022/1 (20), pp.203-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Sahara marocain : une nouvelle frontière pour le tourisme sportif de bien-être</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Tourisme sportif et santé, 40 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03201114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation à la santé ethnographiée dans un quartier populaire: entre conformisme et dissidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Courcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheseducations.11163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saharan Recreation: From a Transformation of Bodily Experiences to a Transformation of Cultural Representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport, Ethics and Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (2), pp.196-206. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17511321.2020.1758957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02938551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aménagement des parkour-parks : les espaces dédiés pour les activités ludo-sportives comme outils d’inclusion? Études de cas à Nantes et à Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Lesné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 42 (3), pp.378-400. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07053436.2019.1681799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des risques industriels entre évolutions législatives et adaptations locales Le cas dunkerquois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Peggy Hellequin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (3), pp.275-283. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2017.1016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des pratiques sportives aux relations aux lieux. Une lecture transactionnelle au prisme du windsurf en région languedocienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pensée plurielle - Parole, pratiques et réflexions du social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Transactions sociales dans la vie quotidienne, 2 (45), pp.13-30. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pp.045.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNE FAILLE DANS LE TRAJET : EXPERIENCES D'EMBOUTEILLAGES AUTOROUTIERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers européens de l'imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des corps tendus derrière la plage. Drague homosexuelle et environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Écologies corporelles, 15, pp.111-121. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp1.015.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skateboard & Espace Public. Quelques éléments de compréhension et d’explication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InFluxus </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Jeunesse et appropriation de l’espace public</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transactions dans la ville récréative contemporaine. Les espaces publics comme médiateurs sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Espaces et transactions sociales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Parkour… Faire Trace dans la Ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers européens de l'imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La rue, 8, pp.244-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeunes athlètes français : clubs et aires d’influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Recours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Griffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 711 (5), pp.441- 465. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ag.711.0441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skateparks : les nouveaux parcs de jeu pour enfants. Une analyse sociospatiale des sports de rue à partir du cas de la métropole Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Riffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Recours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La ville des enfants et des adolescents, 111 (1), pp.30-41. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/aru.2016.3221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paradoxe des équipements sportifs. Concurrences de justifications et ségrégation socio-spatiale: Une lecture à partir du cas de Calais (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Verschave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (1), pp.87-103. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07053436.2016.1151218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports et arts de rue : être citadins autrement!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Riffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Recours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38 (3), pp.423-435. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07053436.2015.1083764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social transaction: A relevant paradigm for the sociology of sexuality and gender?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSEP - Journal of the International Network for Sexual Ethics &amp; Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (1), pp.23-38. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3224/insep.v3i1.03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures juvéniles et loisirs sportifs de rue : une approche par l'espace public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Des sports et des jeunes, 2014/3 (68), pp.71-84. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/agora.068.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial. Le sport : de l'incertitude à l'incertain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vieille Marchiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 99 (1), </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.099.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ces décors urbains qui invitent aux voyages. L’’imagibilité&amp;quot; chez les skaters de Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer les risques industriels et la pollution dans le Dunkerquois : une double échelle transactionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irénée Zwarterook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pensée plurielle - Parole, pratiques et réflexions du social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n° 33-34 (2), </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pp.033.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial. Penser et agir dans l'incertain : l'actualité de la transaction sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Foucart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Stoessel-Ritz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pensée plurielle - Parole, pratiques et réflexions du social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n° 33-34 (2), </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pp.033.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transactions sociales et sciences de l'homme et de la société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Foucart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pensée plurielle - Parole, pratiques et réflexions du social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n° 20 (1), pp.7-11. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pp.020.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace public comme lieu de transactions sociales. Une lecture à partir des pratiques de loisirs urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pensée plurielle - Parole, pratiques et réflexions du social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (20), pp.153-165. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pp.020.0153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question locale comme nouvelle frontière socio-spatiale. Au-delà de l’opposition entre football des villes et football des champs :le football « chez soi »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mauny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le football « sauvage » : d'une autre pratique à une pratique autrement...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mauny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; motricité : Revue scientifique de l'Association des Chercheurs en Activités Physiques et Sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 63, pp.53 - 61. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sm.063.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur d'intrigantes nouvelles &amp;quot;portes&amp;quot; de ville: enjeux et questionnements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 104 (1), </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/esp.g2001.104.0167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur d'intrigantes nouvelles &amp;quot;portes&amp;quot; de ville: enjeux et questionnements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 104 (1), pp.167-185. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/esp.g2001.104.0167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES ENTRÉES DE VILLE : UNE AFFAIRE DE COMMERCE OU D'HOSPITALITÉ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coopération au sein d’un collectif de recherche : contraintes, injonctions paradoxales et transactions sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de l'Association Internationale des Sociologues de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AISLF; Université d'Ottawa; Agence Universitaire de la Francophonie; Conseil de recherches en sciences humaines du Canada; Collège des chaires de recherche sur le monde francophone de l'Université d'Ottawa, Jul 2024, Ottawa (Ontario), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écologie urbaine et Sports urbains : vers une reconfiguration des motifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Paradigms in Sport Sciences. International Symposium.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire CETAPS (Centre d'Études des Transformations des Activités Physiques et Sportives); Université Rouen Normandie; IRIHS (Institut de recherches interdisciplinaires Homme Société); SCALE (Réseau Sciences Appliquées à l'Environnement), Jun 2024, Mont-saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écologie urbaine et Sports urbains : vers une reconfiguration des motifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium Ecological Paradigms in Sport Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rouen Normandie; Laboratoire CETAPS; Institut de Recherches Interdisciplinaires Homme Société (IRIHS); Fédération SCALE (Sciences Appliquées à l'Environnement), Jun 2024, Rouen (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de l’emploi et évolution des métiers dans le tourisme sportif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martinache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Saint-Patrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Humetz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les loisirs sportifs, levier de l’attractivité des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRENT; Masters MTLS; ULCO; Laboratoire TVES, Jan 2024, Boulogne sur mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux du changement climatique pour les activités récréatives, ludiques et sportives en zone littorale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quels enjeux pour les zones côtières et maritimes dans le contexte de dérèglement climatique. Regards croisés entre la Grèce et la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Thessalie; Université du Littoral Côte d'Opale; Institut Français de Grèce; Institut de Recherche et d'Enseignement en Tourisme (InREnT), Oct 2024, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innover sans évoluer ? Imaginaire et pratiques autour de la femme (au foyer) dans la cuisine commune du projet Tast’in Fives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fauquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60ème Congrès de l'ASRDLF (Association de Science Régionale de Langue Française) « Territoires, Créativité et Innovation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASRDLF; Université de Strasbourg, Jun 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mutabilité internationale des concepts et paradigmes dans le champ des sciences sociales du sport, des loisirs et de la récréation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de l'Association Internationale des Sociologues de Langue Française (AISLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AISLF; Université d'Ottawa; Agence Universitaire de la Francophonie; Conseil de recherches en sciences humaines du Canada; Collège des Chaires de Recherche sur le monde francophone de l'Université d'Ottawa, Jul 2024, Ottawa (Ontario), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques récréa-sportives en nature : enjeux de transmission, éducation et formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises de la recherche sur les pratiques récréa-sportives en nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes; Labex ITTEM; INRAE; Fondation Petzl; Laboratoire PACTE; CERMOSEM; Département de l'Ardèche, Nov 2023, Mirabel 07170, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapide généalogie de l'intérêt pour les Méthodes Mixtes de Recherche (MMR) dans la recherche en sciences du sport et exemple d'un objet marginal : le masque sportif en période COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Méthodes Mixtes pour l’Analyse de l’Activité et de l’Expérience en Activité Physique et en Sport. Articulation des Données et des Epistémologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Cité; Institut des Sciences du Sport-Santé de Paris (URP3625 – I3SP); Laboratoire Acté; Société française de philosophie du sport; Université Clermont Auvergne; Laboratoire CETAPS; Université de Rouen; Institut des Sciences du Mouvement Jules Marey; INSPE Aix Marseille; Revue Recherches &amp; Educations, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pleine nature urbaine en transition récréative : vers un développement (ré)créatif et responsable des territoires du quotidien (péri)urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises de la recherche sur les pratiques récréa-sportives en nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes; Labex ITTEM; INRAE; Fondation Petzl; Laboratoire PACTE; CERMOSEM; Département de l'Ardèche, Nov 2023, Mirabel (Ardèche), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptabilité et symbolique du port du masque : contraste selon les contextes sociaux et culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le masque sanitaire à l’époque du covid-19 : regards croisés en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison Européenne des Sciences de l'Homme et de la Société (Lille); Lilliad (Leaning Center Innovation); Université de Lille; Laboratoire GERiiCO, Nov 2023, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que cache le port du masque en période de COVID-19. Représentations et normes sociales, jeux avec les règles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'indiscipline sanitaire. Histoire, enjeux, résistances, répression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Recherche Juridique (LARJ); Frédéric Davansant; Pôle Recherche Humanités et Territoires Intégrés; Université du Littoral Côte d'Opale (ULCO), Dec 2022, Boulogne sur mer (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux manger pour mieux gentrifier : le cas d'un projet d'aménagement urbain dans l'EST Lillois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fauquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de Science Politique; Sciences Po Lille; CERAPS; Université de Lille, Jul 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique et résilience, enjeux pour la promotion de l'alimentation durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Courcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La loi Climat &amp; Résilience. Perspectives pour les sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Catherine Roche; Stéphanie Douteaud; Laboratoire LARJ; Laboratoire TVES, Jan 2022, Boulogne/mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le skateboard au fil de la Côte d'Opale : une reconnaissance et une institutionnalisation « par le bas »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux des jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montpellier; Laboratoire Santesih; Université Toulouse 3; Laboratoire Cresco; Groupe de Recherche ACHAC, Dec 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tranches d'âge, régions, genre, orientations politiques... Sociologie de diverses formes de rapport au masque en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La COVID 19 au prisme des SHS : regards croisés et mises en perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison Européenne des Sciences de l'Homme et de la Société (MESHS); Réseau national des Maisons des sciences de l'Homme (RnMSH); Maison française d'Oxford; Maison des Sciences de l'Homme de l'Université Libre de Bruxelles; Maison des Sciences de l'Homme de Liège, Dec 2022, LILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'incorporation de normes alimentaires et la gentrification structurent le projet de transformation de la friche industrielle : l'expérience de Fives-Cail-Babcock à Lille (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fauquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Committee for the Conservation of the Industrial Heritage (TICCIH) 2022 - Industrial Heritage Reloaded</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TICCIH; Université du Québec à Montréal (UQAM), Aug 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CE QUE CACHE LE MASQUE EN PÉRIODE COVID-19 Représentations et normes sociales - Jeux avec les règles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’indiscipline sanitaire, Histoire, enjeux, résistances et répression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LARJ; ULCO; Pôle HTI; MESHS; Communauté Agglomération Boulonnais; Région Hauts-de-France; Institut des Etudes et de la Recherche sur le Droit et la Justice, Dec 2022, Boulogne-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tourisme saharien entre mythes, éthique et violence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lecoquierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33e édition du Festival International de Géographie de Saint-Dié-des-Vosges - Déserts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Saint-Dié des Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escale : pour un réseau de loisirs dans le détroit du Pas de Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Détroits / Straits International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire LARJ - ULCO; Laboratoire TVES - ULCO; SFR Campus de la Mer, Nov 2021, Boulogne/mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Pas de Calais, pivot européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fasquelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dusart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Détroits / Straits International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire TVES; Laboratoire LARJ; Laboratoire CDMO; Campus de la Mer; Ministère de la Mer; Ville de Boulogne sur mer, Nov 2021, Boulogne sur mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mutabilité de la pensée de Jean Remy et son adaptation à de nouveaux objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIe Congrès International des sociologues de langue française (AISLF) : La société morale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale des Sociologues de Langue Française (AISLF), Jul 2021, Tunis (virtuel), Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cuisine commune de Fives : pratiques sociales et transactions morales au cœur d’un espace participatif lillois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fauquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème Congrès de l'AISLF "La société morale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale des Sociologues de Langue Française, Jul 2021, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Sud marocain : un terrain de jeu sportif en recomposition sous le feu de valeurs en mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AISLF - XXème Congrès "La société morale. Enjeux normatifs dans les sociétés contemporaines"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale des Sociologues de Langue Française (AISLF), Jul 2020, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation citoyenne et « Droit à la Ville » : un enjeu pour la ville durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France – Grèce : Regards croisés sur l’aménagement du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Athènes (en ligne), Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03205998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités sociales, alimentation et activités physiques dans un quartier lillois défavorisés. Rapports à l’alimentation et usages sociaux du corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Courcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alimentation, Régénération urbaine et développement des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison Européenne des Sciences de l'Homme et de la Société (MESHS); Union Européenne (Programme Urban Innovative Actions), Jun 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03206021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques physiques de plein désert : Des représentations de l'environnement aux constructions de territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international francophone de recherche sur le plein air Pratiques de plein air et de pleine nature dans la francosphère : enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Québec à Chicoutim; laboratoire LERPA; UMR PACTE; Labex ITEM; CNRS; AISLF, Oct 2019, Chicoutimi, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03206001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bien-manger. Une arme de consentement massif pour repenser le territoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fauquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès de l'Association française de science politique (AFSP) / 8ème édition du Congrès du réseau des Associations francophones de science politique (CoSPoF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFSP; IEP Bordeaux, Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03206017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une entrée en durabilité des territoires perdants. Une interrogation des politiques de mobilité en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Delebarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e rencontres francophones transport mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire in.SITU de l'UQAM; Centre interuniversitaire de recherche sur les reseaux d'entreprise, la logistique et le transport (CIRRELT); Ministère français de la Transition écologique et solidaire; Transports Québec, Jun 2019, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03206026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une entrée en durabilité des « territoires perdants » : Une interrogation des politiques de mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Delebarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Rencontres Francophones Transport Mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques alimentaires et activités physiques au prisme des inégalités sociales et territoriales: le cas du quartier de Lille-Fives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Courcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alimentation, Régénération urbaine et développement des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison Européenne des Sciences de l'Homme et de la Société (MESHS); Union Européenne (Programme Urban Innovative Actions), Jun 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promotion de la santé, pratiques alimentaires et activités physiques au prisme des inégalités sociales et territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Courcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès de l’Association Française de Science Politique / 8ème Congrès du réseau des Associations francophones de science politique (CoSPoF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de Science Politique (AFSP); Institut d'Etudes Politiques de Bordeaux (Sciences Po Bordeaux), Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03206012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapide généalogie du concept d’innovation appliqué à l’objet touristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque TIT, Tourisme, Innovation &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRENT (Institut de recherche et d'enseignement en tourisme); ULCO, Université du Littoral Côte d'Opale; UPJV, Université de Picardie Jules Verne; Université d'Artois; Université de Lille, Sep 2019, Boulogne sur mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03206008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques publiques de revalorisation des centres-villes vues par les acteurs du territoire, quelles orientations, stratégies et communication ? Dunkerque, Calais et Boulogne-sur-Mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Innebeer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Peggy Hellequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles centralités hors des métropole ? La trajectoire des petites villes européennes comme enjeu d’équité territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2; Université Rennes 1; Institut d'Etudes Politiques de Rennes; laboratoire IODE UMR 6262; laboratoire ESO UMR 6590, Mar 2018, Lamballe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03206049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcher dans des déserts : les paradoxes d'une expérience contemplative et physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international plurisdisciplinaire - Quel tourisme sportif ? La fabrique de l'expérience contemporaine de l'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montpellier; Laboratoire LERSEM-CERCE; Laboratoire Santesih; MSH Montpellier, Jul 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03206032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOYAGES DANS LE DESERT : De l'expérience humaine à l'expérience scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">slow tourisme / slow sport. (en)jeux de spatialités, de mobilités et de corporéités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ULCO; Université de Lille; Université Paris Descartes; Laboratoire TVES; Laboratoire TEC; Comité national français de géographie (CNFG); Société francophone de philosophie du sport, May 2018, Boulogne sur mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03206041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pêche récréative sur la Côte d'Opale : Quelles pratiques pour une meilleure gouvernance des littoraux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Flanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Carrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fêtes de la Mer </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Boulogne-sur-Mer, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Straits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Davansant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Straits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRILL, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser et agir dans l’incertain : l’actualité de la transaction sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Foucart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Stoessel-Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pensée plurielle - Parole, pratiques et réflexions du social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2-3 (33-34), 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Straits: A Multidisciplinary Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Davansant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François H Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brill- Nijhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2026, International straits of the world, Nilufer Oral; Alexander Lott, 78-90-04-72140-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05568280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre slow: enjeux et perspectives pour une transition corporelle, récréative et touristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Nancy; Editions Universitaires de Lorraine, 2020, 9782814305687</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02938553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaisance et urbanité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanneke Kijne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerwin de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Betourné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Valcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Herbert, Vincent; Gibout, Christophe. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Environnement et société, 9782757415924. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.20252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03016829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités sportives, récréatives et ludiques & développement des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Machemehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Penel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pécout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Valcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Sonnic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Gibout. EDILIVRE, 2017, 978.2.414.16119.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaisance et urbanité, l’intégration des ports dans les villes contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Septentrion, 241 p., 2017, Environnement et société, 978-2-7574-1592-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03631092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la résilience territoriale : Enjeux pour la concertation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iratxe Calvo-Mendieta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Flanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FONCSI, Fondation pour une Culture de Sécurité Industrielle, 2013-10, 2013, Les Cahiers de la sécurité industrielle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03016898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES PPRT DANS LE DUNKERQUOIS : DES ARTIFICES D’UNE CONCERTATION OBLIGÉE À LA CONSTRUCTION DE COMPROMIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grembo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irénée Zwarterook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iratxe Calvo-Mendieta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03016964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA CONCERTATION SUR LES RISQUES INDUSTRIELS : DIX PISTES D’AMÉLIORATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grembo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irénée Zwarterook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03016930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saharan Recreation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Irena Martínkova; Bernard Andrieu; Jim Parry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Slow Sport and Slow Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2026, 978-1-041-12652-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prolegomena to a Multidisciplinary Reflection on Straits in a Changing World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Davansant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Roche; Frédéric Davansant; Christophe Gibout; François H. Guiziou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Straits: A Multidisciplinary Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, Brill, pp.1-10, 2026, Series: International Straits of the World, Volume: 20, 978-90-04-72140-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux du changement climatique pour les activités récréatives, ludiques et sportives en zone littorale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anestis Gourgiotis; Georgios Tsilimigkas; Marios Hairdalis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Προκλήσεις για τις παράκτιες και θαλάσσιες περιοχές στο πλαίσιο της κλιματικής αλλαγής. Ανταλλαγή εμπειριών μεταξύ Ελλάδας και Γαλλίας Quels enjeux pour les zones côtières et maritimes dans le contexte de dérèglement climatique ? Regards croisés entre la Grèce et la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Enastron, pp.214-227, 2025, 978-960-625-130-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Παραθαλάσσιες δραστηριότητες αναψυχής που αντιμετωπίζουν την κλιματική αλλαγή: μεταξύ στρατηγικών προσαρμογής και πολιτισμικών μεταβολών</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anestis Gourgiotis; Georgios Tsilimigkas; Marios Hairdalis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Προκλήσεις για τις παράκτιες και θαλάσσιες περιοχές στο πλαίσιο της κλιματικής αλλαγής. Ανταλλαγή εμπειριών μεταξύ Ελλάδας και Γαλλίας Quels enjeux pour les zones côtières et maritimes dans le contexte de dérèglement climatique ? Regards croisés entre la Grèce et la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Enastron, pp.88-101, 2025, 978-960-625-130-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se situer pour mieux comprendre l’objet sociologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Mauny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le leadership éducatif. Une approche pragmatique par la rencontre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C&amp;P ADVER Effigi S.r.l, 2024, 978-88-5524-778-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remonter sur la planche… ou imaginer une double perspective scientifique pour l’objet skateboard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julien Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SKATEBOARDING IS NOT A CRIME ! Analyse socio-anthropologique d’un mode de vie urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2024, 978-2-336-40281-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socialiser par les sports collectifs : Quand l'approche conative aide à comprendre le travail enseignant en Éducation Physique et Sportive (EPS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Verschave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Visioli, Jérôme; Petiot, Oriane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie des sports collectifs. Regards croisés entre recherche et intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions AFRAPS, pp.430-437, 2023, 978-2-910448-31-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loi « Climat et Résilience » : La gestion des territoires à l'épreuve des enjeux de l'alimentation durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Douteaud, Stéphanie; Roche, Catherine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La loi Climat et Résilience : perspectives en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mare &amp; Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.161-176, 2023, 978-2-84934-712-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'auto-organisation sportive adolescente : analyse d'un (dés)engagement paradoxal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Riffaud, Thomas; Lapeyronie, Bruno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports et auto-organisations. Enjeux et méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-59, 2023, Presses Universitaires Du Sport numéro 95, 978-2-8186-2071-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04041036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation citoyenne et Droit à la ville : un enjeu pour la ville durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Γουργιώτης Α.; Τσιλιμίγκας Γ.; Χαϊνταρλής Μ. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ΧΩΡΟΤΑΞΙΚΟΣ ΣΧΕΔΙΑΣΜΟΣ ΚΑΙ ΠΡΟΚΛΗΣΕΙΣ - ΑMENAGEMENT DU TERRITOIRE ET SES DEFIS. Νέα χωροταξική σκέψη σε Ελλάδα και Γαλλία - Nouvelle pensée spatiale en Grèce et en France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NOMIKH βιβλιοθHKH, 2021, 978-960-654-446-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapide généalogie du concept d'innovation appliqué à l'objet touristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Herbert, Vincent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourisme et Territoires. Espaces d'innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.33-51, 2021, Business &amp; Innovation, 978-2-8076-1605-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03392029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De certains touristes dans le désert : vers une nouvelle expérience entrelaçant lenteur et santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Riffaud, thomas; Le Roux, Nathalie; Perera, Éric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourisme sportif. Territoires et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elya editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9791091336192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre Slow. Introduction à une pratique interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florian Lebreton; Christophe Gibout; Bernard Andrieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre slow. Expériences corporelles, sportives et touristiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Nancy; Editions universitaires de Lorraine, pp.5-12, 2020, 978-2-8143-0568-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des étudiants ERASMUS nommés Abel et Caïn : Une histoire de transactions dans l'espace universitaire européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAFONT, Pascal; LAPORT, Danielle; PARIAT, Marcel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilité et migration. Transactions éducatives et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions PETRA, 2020, Pédagogie et sciences humaines, 978-2-84743-283-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03198399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyages dans le désert : de l'expérience humaine à l'expérience scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lebreton, Florian; Gibout, Christophe; Andrieu, Bernard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre slow : enjeux et perspectives pour une transition corporelle, récréative et touristique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Nancy; Editions universitaires de Lorraine, pp.123-137, 2020, 978-2-8143-0568-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux sociaux et spatiaux de l'intégration des ports dans des villes d'Europe de l'Ouest (exemples anglais, belges et néerlandais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Herbert, Vincent; Gibout, Christophe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plaisance et urbanité. L'intégration des ports dans les villes contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.139-161, 2018, 978-2-7574-1848-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tast’in Fives. Une initiative innovante de rénovation urbaine par l’alimentation durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fauquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clémentine Hugol-Gential. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bien et bon à manger. Penser notre alimentation du quotidien à l’institution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Universitaires de Dijon, 2018, 978-2-36441-285-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Échelles et enjeux de l'intégration des ports de plaisance dans les villes contemporaines. Prolégomènes à une réflexion collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Herbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Herbert; Christophe Gibout. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plaisance et urbanité. L'intégration des ports dans les villes contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.9-19, 2017, 978-2-7574-1848-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux sociaux et spatiaux de l’intégration des ports dans des villes d’Europe de l’ouest (exemples anglais, belges et néerlandais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plaisance et urbanité, l’intégration des ports dans les villes contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.139-162, 2017, 978-2-7574-1592-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03631102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville durable en Asie. Des enjeux et des urgences pour une utopie transcendée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Divya Leducq; Helga-Jane Scarwell; Patrizia Ingallina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles de la ville durable en Asie/Asian models of sustainable city. Utopies, circulation des pratiques, gouvernance/ Utopia, circulation of practices, governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.13-21, 2017, 978-2-8076-0424-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nature des orienteurs… L'exemple du Nord-Pas de Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Verschave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schimpf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gibout, Christophe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités sportives, récréatives et ludiques &amp; développement des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edilivre, pp.147-181, 2017, 9782414161195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les innovations sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Coignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Vieille Marchiset; Benjamin Coignet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clubs sportifs en banlieue. Des innovations sociales à l’épreuve du terrain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Strasbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.113-119, 2015, 978-2-86820-909-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitions énergétiques : enjeux et jeux d'acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scarwell, Helga-Jane; Leducq, Divya; Groux, Annette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions énergétiques : Quelles dynamiques de changement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.515-516, 2015, 978-2-336-73991-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorialités des sports urbains et construction de l’espace public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Romain Roult; Jean-Pierre Augustin; Sylvain Lefebvre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouvelles territorialités du sport dans la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université du Québec, pp.67-80, 2013, 978-2-7605-3672-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artisan-sociologue : une figure alternative d’appréhension du social dans le champ des APSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Vieille Marchiset; Anne Tatu-Colasseau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie(s) du sport. Analyses francophones et circulation des savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.189-212, 2012, 978-2296992764</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justifications de la démolition des grands ensembles et logique de développement durable à Grande-Synthe (Dunkerque)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Peggy Hellequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naji Lahmini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Josiane Stoessel-Ritz; Maurice Blanc; Nicole Mathieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable. Communautés et Sociétés. Dynamiques socio-anthropologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.171-184, 2012, 978-9052018614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le skate. De l'objet social à l'objet scientifique. Regards sur une expérience de recherche socio-anthropologique. Préface à l'ouvrage de Julien Laurent. &amp;quot;Le skateboard. Analyse sociologique d'une pratique physique urbaine. This is street skateboarding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le skateboard. Analyse sociologique d'une pratique physique urbaine. This is street skateboarding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2012, 978-2-296-96051-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03017678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice sociale vs justice spatiale, ou le paradoxe de l’accessibilité aux services de proximité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régis Cortéséro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La banlieue change ! Inégalités, justice sociale et action publique dans les quartiers populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Bord de l'eau, pp.32-46, 2012, 978-2-35687-197-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques sportives des jeunes : en marge des collectivités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Vieille Marchiset; Aurélie Cometti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De nouvelles solidarités par le sport. Enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du sport; Territorial, pp.51-60, 2010, 978-2352959502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité(s) et EPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Bréhon; Olivier Chovaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes sur l'EPS du second Vingtième Siècle (1945-2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Artois Presses Université, pp.21-39, 2008, 978-2-84832-404-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques libératrices et techniques contraignantes : derrière le miroir des apparences...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Robène; Yvon Léziart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'homme en mouvement. Histoire et anthropologie des techniques sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Chiron, pp.349-371, 2006, 978-2702711132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations symboliques comme moyen de re-définition et de ré-appropriation des techniques corporelles en sports collectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mauny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Robène; Yvon Léziart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'homme en mouvement. Histoire et anthropologie des techniques sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Chiron, pp.147- 171, 2006, 978-2702711132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du discours institutionnel aux pratiques habitantes : images et enjeux identitaires des projets patrimoniaux dans les villes moyennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Guédez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bajolet, Émilie; Mattei, Marie-France; Rennes, Jean-Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatre ans de recherche urbaine 2001-2004, Volume 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Presses universitaires François Rabelais, pp.101-108, 2006, Collection Perspectives Villes et territoires, 2-86906-208-7. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufr.486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Capoeira : le jeu des corps au cœur d’un monde de l’entre-deux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Tabois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps en société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSHS Poitiers; Laboratoire ICOTEM, pp.93-107, 2006, 2-9513050-1-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et représentations spatiales, utopies territoriales : Les exemples de Mir, de Stars war et de l'ISS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annie Guédez; Hervé Rakoto-Ramianantsoa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentations de l'environnement et construction des territoires. Dialogues des disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSHS Poitiers; Université de Poitiers, pp.159-164, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi il faut relire Veblen en sociologie des APSA…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Benguigui; Paul Fontayne; Michel Desbordes; Benoît G. Bardy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches actuelles en Sciences du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences; ACAPS, pp.815-816, 2005, 2-86883-870-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le phénomène accrobranche : logiques d'acteurs et représentations de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Artus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mohamed Taabni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La forêt : enjeux comparés des formes d'appropriation, de gestion et d'exploitation dans un contexte d'urbanisation généralisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Poitiers / MSHS Poitiers, pp.256-265, 2005, 978-2-9513050-8-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;sur-mobilité&amp;quot; : une question de genre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SYLVETTE DENEFLE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes et Villes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PRESSES UNIVERSITAIRES FRANCOIS RABELAIS, pp.155-166, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03018025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derrière le fun ou l'idéologie rampante des sports de glisse urbaine (l'exemple du roller)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Loudcher; Christian Vivier; Jean-Nicolas Renaud; Paul Dieschy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport et idéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires franc-comtoises, 2004, 2-9421721-0-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quelques situations délibératives ordinaires dans les pratiques sportives collectives...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Castagna; sylvain Gallais; Pascal Ricaud; Jean-Philippe Roy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La situation délibérative dans le débat public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires François Rabelais, 2004, 978-2869061866</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mots de demain: Un dictionnaire des combats d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tast'In Fives : Transforming Areas with Social Talents:Feed, Include, Value, Educate, Share (locally known as 'Cuisine Commune'). Rapport de la MESHS pour la Communauté Européenne (Programme Urban Innovative Actions)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fauquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maison Européenne des SHS Lille Nord-de-France; Commission Européenne; Urban Innovative Actions; Territoires, Villes, Environnement et Société. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId228"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="73FDE6BC"/>
+    <w:nsid w:val="E990E256"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-gibout" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7521-1169" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111200075" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/188585591" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139875291" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967606v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gibout" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967594v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Andrieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056540v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33055/SPORTSMODERNES.2025.001.01" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021353v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fauquette" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.055.0109" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202888v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1105088ar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021336v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.055.0031" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002357v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lebreton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;as" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157481v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Courcier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.11163" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03201114v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02938551v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17511321.2020.1758957" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383209v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lesn&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2019.1681799" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847936v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.015.0111" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896039v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fr&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Blanc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Peggy Hellequin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2017.1016" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586937v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Audouit" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.045.0013" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383625v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017231v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017108v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017281v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847950v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Lassalle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Recours" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Griffet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.711.0441" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168503v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Riffaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.2016.3221" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383190v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duchateau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Verschave" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2016.1151218" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383620v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3224/insep.v3i1.03" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01771980v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2015.1083764" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847979v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.068.0071" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847983v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Foucart" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Blanc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gibout" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Stoessel-Ritz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.033.0007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847988v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vieille Marchiset" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.099.0007" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017141v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laurent" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847987v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#233;n&#233;e Zwarterook" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.033.0131" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847996v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.020.0153" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847991v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.020.0007" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017080v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mauny" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847999v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.063.0053" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848001v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.g2001.104.0167" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908969v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017163v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645623v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066160v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093967v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440006v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martinache" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Saint-Patrice" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Humetz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736010v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626461v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645626v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332765v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297019v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chagnon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332842v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332800v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842820v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lecoquierre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834377v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892099v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528876v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539615v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460975v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904860v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892178v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439602v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439643v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fasquelle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dusart" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447540v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439557v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439626v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03205998v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219171v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03206012v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03206008v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194002v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Delebarre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03206017v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03206026v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03206021v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03206001v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03206049v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Innebeer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03206041v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03206032v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577354v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Flanquart" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roche" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Carrard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582127v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Davansant" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184460v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05568280v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois H Guiziou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lasserre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02938553v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03631092v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016829v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanneke Kijne" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerwin de Vries" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ballester" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Betourn&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Valcke" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/20252" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.20252" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387463v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Machemehl" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Penel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cout" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Sonnic" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016964v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grembo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iratxe Calvo-Mendieta" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016930v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016898v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Chambon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563070v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570669v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333445v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333456v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606541v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606545v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000379v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/rubrique/droit-et-sciences-politiques" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166727v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041036v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.territorial.fr/343-pus.htm" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392029v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538116v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470279v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elyascop.fr/catalogue/collections/linnovation-autrement/tourisme-sportif" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204580v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204573v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198399v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204583v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204610v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204600v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schimpf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204615v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03631102v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204587v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204626v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coignet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pus.unistra.fr/fr/livre/?GCOI=28682100730230" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204621v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204635v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204642v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204665v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204650v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naji Lahmini" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03017678v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204668v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204674v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204691v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gu&#233;dez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Garnier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.486" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204696v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204679v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204685v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204709v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Artus" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204699v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204703v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03018025v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204726v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204723v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332808v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510159v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-gibout" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7521-1169" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111200075" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/188585591" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139875291" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967606v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gibout" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967594v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Andrieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056540v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33055/SPORTSMODERNES.2025.001.01" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021336v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.055.0031" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021353v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fauquette" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.055.0109" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202888v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1105088ar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002357v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lebreton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;as" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03201114v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157481v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Courcier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.11163" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02938551v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17511321.2020.1758957" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383209v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lesn&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2019.1681799" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896039v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fr&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Blanc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Peggy Hellequin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2017.1016" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586937v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Audouit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.045.0013" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383625v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847936v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.015.0111" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017231v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017108v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017281v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847950v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Lassalle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Recours" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Griffet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.711.0441" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168503v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Riffaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.2016.3221" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383190v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duchateau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Verschave" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2016.1151218" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01771980v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2015.1083764" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383620v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3224/insep.v3i1.03" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847979v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.068.0071" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847988v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vieille Marchiset" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gibout" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.099.0007" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017141v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laurent" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847987v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#233;n&#233;e Zwarterook" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.033.0131" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847983v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Foucart" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Blanc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Stoessel-Ritz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.033.0007" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847991v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.020.0007" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847996v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.020.0153" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017080v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mauny" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847999v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.063.0053" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908969v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.g2001.104.0167" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848001v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017163v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645623v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093967v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066160v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440006v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martinache" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Saint-Patrice" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Humetz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736010v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626461v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645626v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332800v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332842v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chagnon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332765v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297019v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460975v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528876v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539615v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904860v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892178v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834377v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892099v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842820v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lecoquierre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447540v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439643v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fasquelle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dusart" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439602v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439557v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439626v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03205998v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03206021v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03206001v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03206017v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03206026v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Delebarre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194002v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219171v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03206012v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03206008v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03206049v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Innebeer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03206032v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03206041v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577354v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Flanquart" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roche" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Carrard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582127v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Davansant" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184460v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05568280v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois H Guiziou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lasserre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02938553v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016829v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanneke Kijne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerwin de Vries" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ballester" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Betourn&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Valcke" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/20252" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.20252" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387463v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Machemehl" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Penel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cout" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Sonnic" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03631092v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016898v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iratxe Calvo-Mendieta" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Chambon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016964v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grembo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016930v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563070v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570669v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333445v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333456v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606545v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606541v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166727v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000379v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/rubrique/droit-et-sciences-politiques" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041036v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.territorial.fr/343-pus.htm" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538116v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392029v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470279v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elyascop.fr/catalogue/collections/linnovation-autrement/tourisme-sportif" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204573v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198399v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204580v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204610v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204583v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204615v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03631102v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204587v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204600v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schimpf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204626v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coignet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pus.unistra.fr/fr/livre/?GCOI=28682100730230" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204621v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204635v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204665v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204650v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naji Lahmini" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03017678v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204642v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204668v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204674v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204679v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204685v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204691v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gu&#233;dez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Garnier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.486" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204696v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204699v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204703v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204709v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Artus" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03018025v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204726v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204723v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332808v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510159v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>