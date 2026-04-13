--- v0 (2026-03-15)
+++ v1 (2026-04-13)
@@ -2593,105 +2593,105 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03016139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permanent Neonatal Diabetes Caused by Dominant, Recessive, or Compound Heterozygous SUR1 Mutations with Opposite Functional Effects</w:t>
+                <w:t xml:space="preserve">Sulfonylurea improves CNS function in a case of intermediate DEND syndrome caused by a mutation in KCNJ11</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 81 (2), pp.375-382. </w:t>
+              <w:t xml:space="preserve">Nature Clinical Practice Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3 (11), pp.640-645. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1086/519174⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncpneuro0640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03016441v1</w:t>
+                <w:t xml:space="preserve">hal-03016431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Obesity-Associated FTO Gene Encodes a 2-Oxoglutarate-Dependent Nucleic Acid Demethylase</w:t>
               </w:r>
@@ -2775,105 +2775,105 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03016428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulfonylurea improves CNS function in a case of intermediate DEND syndrome caused by a mutation in KCNJ11</w:t>
+                <w:t xml:space="preserve">Permanent Neonatal Diabetes Caused by Dominant, Recessive, or Compound Heterozygous SUR1 Mutations with Opposite Functional Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Clinical Practice Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 3 (11), pp.640-645. </w:t>
+              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 81 (2), pp.375-382. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncpneuro0640⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1086/519174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03016431v1</w:t>
+                <w:t xml:space="preserve">hal-03016441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanism of action of a sulphonylurea receptor SUR1 mutation (F132L) that causes DEND syndrome</w:t>
               </w:r>
@@ -3126,235 +3126,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03016452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATP Sensitivity of the ATP-Sensitive K + Channel in Intact and Permeabilized Pancreatic β-Cells</w:t>
+                <w:t xml:space="preserve">Functional Effects of Mutations at F35 in the NH2-terminus of Kir6.2 (KCNJ11), Causing Neonatal Diabetes, and Response to Sulfonylurea Therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrei I. Tarasov</w:t>
+                <w:t xml:space="preserve">Peter Proks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frances M. Ashcroft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diabetes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 55 (9), pp.2446-2454. </w:t>
+              <w:t xml:space="preserve">, 2006, 55 (6), pp.1731-1737. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2337/db06-0360⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2337/db05-1420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03016460v1</w:t>
+                <w:t xml:space="preserve">hal-03016732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional Effects of Mutations at F35 in the NH2-terminus of Kir6.2 (KCNJ11), Causing Neonatal Diabetes, and Response to Sulfonylurea Therapy</w:t>
+                <w:t xml:space="preserve">ATP Sensitivity of the ATP-Sensitive K + Channel in Intact and Permeabilized Pancreatic β-Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Proks</w:t>
+                <w:t xml:space="preserve">Andrei I. Tarasov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frances M. Ashcroft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diabetes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 55 (6), pp.1731-1737. </w:t>
+              <w:t xml:space="preserve">, 2006, 55 (9), pp.2446-2454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2337/db05-1420⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2337/db06-0360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03016732v1</w:t>
+                <w:t xml:space="preserve">hal-03016460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3366,263 +3366,263 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular matrix stiffness determines the phenotypic behavior of dedifferentiated melanoma cells through a DDR1/2-dependent YAP mechanotransduction pathway</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ilona Berestjuk</w:t>
+                <w:t xml:space="preserve">USP9X is a mechanosensitive deubiquitinase that controls tumor cell invasiveness and drug response through YAP stabilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierric Biber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Carminati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Serena Diazzi</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walaa Mohager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Ohanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04700972v1</w:t>
+                <w:t xml:space="preserve">hal-04700967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">USP9X is a mechanosensitive deubiquitinase that controls tumor cell invasiveness and drug response through YAP stabilization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierric Biber</w:t>
+                <w:t xml:space="preserve">Extracellular matrix stiffness determines the phenotypic behavior of dedifferentiated melanoma cells through a DDR1/2-dependent YAP mechanotransduction pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Lecacheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilona Berestjuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Carminati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mickael Ohanna</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Diazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04700967v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blockade of pro-fibrotic response mediated by the miR-143/-145 cluster prevents targeted therapy-induced phenotypic plasticity and resistance in melanoma</w:t>
               </w:r>
@@ -4028,51 +4028,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8588CF15"/>
+    <w:nsid w:val="1967E6F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4259,51 +4259,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-girard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4560-4479" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-8455-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:christophe.girard@univ-cotedazur.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unice.fr/c3m/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05347222v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Biber" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Carminati" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walaa Mohager" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Ohanna" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Girard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2025.116372" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03674501v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Rovera" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Berestjuk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lecacheur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Tavernier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Diazzi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-21-0501" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03574667v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Baeri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fassy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Marin&#8208;bejar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.202115295" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533365v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201911814" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02889519v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ben Jouira" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-19-2914" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884136v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Signetti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelli Elizarov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lin&#233; Simsir" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Paquet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Douguet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12061500" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991398v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe A. Girard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Deckert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tartare-Deckert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020201" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323965v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rathore" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ohanna" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tichet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ben Jouira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-019-0848-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01455661v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Seitz-Polski" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dolla" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Payr&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Polidori" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016069v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Seitz Seitz-Polski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Augert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vindrieux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20143005014" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395811v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Calv&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gras" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2013.08.177" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MDK2D9QF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395807v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gitenay" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Lallet-Daher" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-13-0318" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016106v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafid Ait Oufella" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tedgui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Murakami" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herbin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lahoute" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.112.300309" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016133v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2011.02.012" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016713v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Church" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Teboul" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Br&#252;ning" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Nolan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.713" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497527v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshitaka Taketomi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kei Yamamoto" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lambeau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2010.03.015" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74684K68-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016127v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI35772" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016139v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/emmm.200900018" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016441v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/519174" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016428v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gerken" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances M. Ashcroft" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1151710" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016431v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncpneuro0640" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016446v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddm149" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016473v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenju Shimomura" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db05-1640" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016452v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-006-0112-3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016460v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei I. Tarasov" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db06-0360" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016732v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Proks" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db05-1420" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700972v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Bouvet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700967v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417405v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diazzi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baeri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fassy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lecacheur" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marin-Bejar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016761v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Prod'Homme" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05149271v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-girard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4560-4479" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-8455-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:christophe.girard@univ-cotedazur.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unice.fr/c3m/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05347222v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Biber" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Carminati" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walaa Mohager" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Ohanna" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Girard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2025.116372" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03674501v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Rovera" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Berestjuk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lecacheur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Tavernier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Diazzi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-21-0501" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03574667v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Baeri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fassy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Marin&#8208;bejar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.202115295" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533365v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201911814" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02889519v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ben Jouira" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-19-2914" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884136v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Signetti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelli Elizarov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lin&#233; Simsir" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Paquet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Douguet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12061500" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991398v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe A. Girard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Deckert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tartare-Deckert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020201" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323965v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rathore" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ohanna" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tichet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ben Jouira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-019-0848-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01455661v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Seitz-Polski" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dolla" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Payr&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Polidori" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016069v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Seitz Seitz-Polski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Augert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vindrieux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20143005014" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395811v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Calv&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gras" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2013.08.177" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MDK2D9QF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395807v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gitenay" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Lallet-Daher" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-13-0318" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016106v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafid Ait Oufella" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tedgui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Murakami" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herbin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lahoute" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.112.300309" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016133v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2011.02.012" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016713v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Church" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Teboul" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Br&#252;ning" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Nolan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.713" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497527v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshitaka Taketomi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kei Yamamoto" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lambeau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2010.03.015" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74684K68-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016127v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI35772" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016139v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/emmm.200900018" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016431v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncpneuro0640" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016428v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gerken" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances M. Ashcroft" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1151710" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016441v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/519174" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016446v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddm149" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016473v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenju Shimomura" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db05-1640" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016452v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-006-0112-3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016732v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Proks" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db05-1420" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016460v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei I. Tarasov" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db06-0360" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700967v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700972v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Bouvet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417405v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diazzi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baeri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fassy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lecacheur" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marin-Bejar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016761v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Prod'Homme" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05149271v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>