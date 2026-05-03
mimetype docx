--- v1 (2026-04-13)
+++ v2 (2026-05-03)
@@ -2593,287 +2593,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03016139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulfonylurea improves CNS function in a case of intermediate DEND syndrome caused by a mutation in KCNJ11</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Obesity-Associated FTO Gene Encodes a 2-Oxoglutarate-Dependent Nucleic Acid Demethylase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gerken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frances M. Ashcroft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Clinical Practice Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncpneuro0640⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 318 (5855), pp.1469-1472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1151710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03016431v1</w:t>
+                <w:t xml:space="preserve">hal-03016428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Obesity-Associated FTO Gene Encodes a 2-Oxoglutarate-Dependent Nucleic Acid Demethylase</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Permanent Neonatal Diabetes Caused by Dominant, Recessive, or Compound Heterozygous SUR1 Mutations with Opposite Functional Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Girard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frances M. Ashcroft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 318 (5855), pp.1469-1472. </w:t>
+              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 81 (2), pp.375-382. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1151710⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1086/519174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03016428v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03016441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permanent Neonatal Diabetes Caused by Dominant, Recessive, or Compound Heterozygous SUR1 Mutations with Opposite Functional Effects</w:t>
+                <w:t xml:space="preserve">Sulfonylurea improves CNS function in a case of intermediate DEND syndrome caused by a mutation in KCNJ11</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 81 (2), pp.375-382. </w:t>
+              <w:t xml:space="preserve">Nature Clinical Practice Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3 (11), pp.640-645. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1086/519174⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncpneuro0640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03016441v1</w:t>
+                <w:t xml:space="preserve">hal-03016431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanism of action of a sulphonylurea receptor SUR1 mutation (F132L) that causes DEND syndrome</w:t>
               </w:r>
@@ -2963,51 +2963,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenju Shimomura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frances M. Ashcroft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diabetes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 55 (6), pp.1705-1712. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3054,51 +3054,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional analysis of six Kir6.2 (KCNJ11) mutations causing neonatal diabetes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frances M. Ashcroft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pflügers Archiv European Journal of Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 453 (3), pp.323-332. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3158,51 +3158,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Proks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frances M. Ashcroft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diabetes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 55 (6), pp.1731-1737. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3262,51 +3262,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei I. Tarasov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frances M. Ashcroft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diabetes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 55 (9), pp.2446-2454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3366,263 +3366,263 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">USP9X is a mechanosensitive deubiquitinase that controls tumor cell invasiveness and drug response through YAP stabilization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierric Biber</w:t>
+                <w:t xml:space="preserve">Extracellular matrix stiffness determines the phenotypic behavior of dedifferentiated melanoma cells through a DDR1/2-dependent YAP mechanotransduction pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Lecacheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilona Berestjuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Carminati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mickael Ohanna</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Diazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04700967v1</w:t>
+                <w:t xml:space="preserve">hal-04700972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular matrix stiffness determines the phenotypic behavior of dedifferentiated melanoma cells through a DDR1/2-dependent YAP mechanotransduction pathway</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ilona Berestjuk</w:t>
+                <w:t xml:space="preserve">USP9X is a mechanosensitive deubiquitinase that controls tumor cell invasiveness and drug response through YAP stabilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierric Biber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Carminati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walaa Mohager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Ohanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Océane Bouvet</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-04700972v1</w:t>
+                <w:t xml:space="preserve">hal-04700967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blockade of pro-fibrotic response mediated by the miR-143/-145 cluster prevents targeted therapy-induced phenotypic plasticity and resistance in melanoma</w:t>
               </w:r>
@@ -4028,51 +4028,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1967E6F5"/>
+    <w:nsid w:val="2194789A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4259,51 +4259,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-girard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4560-4479" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-8455-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:christophe.girard@univ-cotedazur.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unice.fr/c3m/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05347222v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Biber" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Carminati" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walaa Mohager" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Ohanna" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Girard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2025.116372" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03674501v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Rovera" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Berestjuk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lecacheur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Tavernier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Diazzi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-21-0501" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03574667v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Baeri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fassy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Marin&#8208;bejar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.202115295" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533365v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201911814" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02889519v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ben Jouira" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-19-2914" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884136v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Signetti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelli Elizarov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lin&#233; Simsir" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Paquet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Douguet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12061500" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991398v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe A. Girard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Deckert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tartare-Deckert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020201" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323965v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rathore" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ohanna" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tichet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ben Jouira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-019-0848-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01455661v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Seitz-Polski" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dolla" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Payr&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Polidori" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016069v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Seitz Seitz-Polski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Augert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vindrieux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20143005014" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395811v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Calv&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gras" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2013.08.177" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MDK2D9QF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395807v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gitenay" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Lallet-Daher" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-13-0318" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016106v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafid Ait Oufella" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tedgui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Murakami" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herbin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lahoute" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.112.300309" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016133v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2011.02.012" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016713v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Church" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Teboul" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Br&#252;ning" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Nolan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.713" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497527v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshitaka Taketomi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kei Yamamoto" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lambeau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2010.03.015" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74684K68-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016127v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI35772" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016139v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/emmm.200900018" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016431v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncpneuro0640" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016428v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gerken" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances M. Ashcroft" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1151710" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016441v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/519174" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016446v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddm149" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016473v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenju Shimomura" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db05-1640" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016452v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-006-0112-3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016732v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Proks" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db05-1420" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016460v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei I. Tarasov" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db06-0360" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700967v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700972v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Bouvet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417405v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diazzi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baeri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fassy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lecacheur" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marin-Bejar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016761v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Prod'Homme" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05149271v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-girard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4560-4479" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-8455-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:christophe.girard@univ-cotedazur.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unice.fr/c3m/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05347222v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Biber" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Carminati" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walaa Mohager" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Ohanna" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Girard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2025.116372" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03674501v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Rovera" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Berestjuk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lecacheur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Tavernier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Diazzi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-21-0501" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03574667v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Baeri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fassy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Marin&#8208;bejar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.202115295" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533365v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201911814" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02889519v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ben Jouira" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-19-2914" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884136v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Signetti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelli Elizarov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lin&#233; Simsir" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Paquet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Douguet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12061500" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991398v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe A. Girard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Deckert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tartare-Deckert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020201" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323965v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rathore" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ohanna" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tichet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ben Jouira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-019-0848-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01455661v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Seitz-Polski" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dolla" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Payr&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Polidori" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016069v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Seitz Seitz-Polski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Augert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vindrieux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20143005014" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395811v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Calv&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gras" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2013.08.177" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MDK2D9QF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395807v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gitenay" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Lallet-Daher" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-13-0318" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016106v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafid Ait Oufella" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tedgui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Murakami" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herbin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lahoute" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.112.300309" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016133v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2011.02.012" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016713v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Church" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Teboul" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Br&#252;ning" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Nolan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.713" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497527v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshitaka Taketomi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kei Yamamoto" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lambeau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2010.03.015" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74684K68-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016127v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI35772" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016139v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/emmm.200900018" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016428v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gerken" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances M. Ashcroft" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1151710" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016441v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/519174" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016431v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncpneuro0640" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016446v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddm149" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016473v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenju Shimomura" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db05-1640" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016452v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-006-0112-3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016732v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Proks" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db05-1420" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016460v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei I. Tarasov" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db06-0360" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700972v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Bouvet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700967v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417405v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diazzi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baeri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fassy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lecacheur" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marin-Bejar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016761v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Prod'Homme" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05149271v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>