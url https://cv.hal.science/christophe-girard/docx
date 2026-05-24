--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,3973 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...3921 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> christophe Girard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de recherche </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christophe-girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4560-4479</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=rhvQxLYAAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/O-8455-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Situation et Adresse professionnelle actuelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chargé de Recherche 1ere classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre Méditerranéen de Médecine Moléculaire (C3M)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equipe 11 : 'Microenvironnement, signalisation et Cancer'</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSERM U1065, Bâtiment Archimed,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">151 Route de Saint Antoine de Ginestière</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BP2 3194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">06204 Nice</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">email : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christophe.girard@univ-cotedazur.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tel : 33 4 89 15 38 52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fax : 33 4 89 06 42 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Internet : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.unice.fr/c3m/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">USP9X is a mechanosensitive deubiquitinase that controls tumor cell invasiveness and drug response through YAP stabilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierric Biber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Carminati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walaa Mohager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Ohanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 44 (10), pp.116372. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.celrep.2025.116372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secretion of IL1 by Dedifferentiated Melanoma Cells Inhibits JAK1-STAT3-Driven Actomyosin Contractility of Lymph Node Fibroblastic Reticular Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Rovera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilona Berestjuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Lecacheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Diazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 82 (9), pp.1774-1788. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-21-0501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03674501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockade of the pro‐fibrotic reaction mediated by the miR‐143/‐145 cluster enhances the responses to targeted therapy in melanoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Diazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Baeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Lecacheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oskar Marin‐bejar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Molecular Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (3), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15252/emmm.202115295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03574667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting Discoidin Domain Receptors DDR1 and DDR2 overcomes matrix‐mediated tumor cell adaptation and tolerance to BRAF‐targeted therapy in melanoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilona Berestjuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Lecacheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Carminati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Diazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Rovera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Molecular Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15252/emmm.201911814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Échappement thérapeutique du mélanome : la piste biomécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Lecacheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe A. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Deckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tartare-Deckert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (11), pp.961-965. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2020201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Feed-Forward Mechanosignaling Loop Confers Resistance to Therapies Targeting the MAPK Pathway in BRAF-Mutant Melanoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Lecacheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Ben Jouira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilona Berestjuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Diazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 80 (10), pp.1927-1941. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-19-2914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02889519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition of patched drug efflux increases vemurafenib effectiveness against resistant braf(V600E) melanoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Signetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelli Elizarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méliné Simsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (6), pp.1500. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers12061500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancer cell-derived long pentraxin 3 (PTX3) promotes melanoma migration through a toll-like receptor 4 (TLR4)/NF-κB signaling pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rathore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ohanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ben Jouira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncogene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38 (30), pp.5873-5889. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41388-019-0848-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitope Spreading of Autoantibody Response to PLA2R Associates with Poor Prognosis in Membranous Nephropathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Seitz-Polski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Payré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Polidori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27, pp.1517-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux rôles physiopathologiques pour le récepteur PLA2R1 dans le cancer et la glomérulonéphrite extramembraneuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Seitz Seitz-Polski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Augert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vindrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (5), pp.519-525. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/20143005014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLA2R1 kills cancer cells by inducing mitochondrial stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Augert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vindrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Le Calvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Free Radical Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 65, pp.969-977. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2013.08.177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLA2R1 Mediates Tumor Suppression by Activating JAK2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vindrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Augert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gitenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Lallet-Daher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 73 (20), pp.6334-6345. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-13-0318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Group X Secreted Phospholipase A2 Limits the Development of Atherosclerosis in LDL Receptor–Null Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafid Ait Oufella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tedgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makoto Murakami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Lahoute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (3), pp.466-473. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1161/ATVBAHA.112.300309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Pancreatic β Cell Regeneration by Glucose Metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (4), pp.440-449. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmet.2011.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overexpression of Fto leads to increased food intake and results in obesity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Church</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Teboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Brüning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Nolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42 (12), pp.1086-1092. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ng.713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging roles of secreted phospholipase A2 enzymes: Lessons from transgenic and knockout mice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makoto Murakami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshitaka Taketomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kei Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lambeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 92 (6), pp.561-82. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biochi.2010.03.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of an activating mutation in the gene encoding the KATP channel subunit Kir6.2 in mouse pancreatic β cells recapitulates neonatal diabetes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Investigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1172/JCI35772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjacent mutations in the gating loop of Kir6.2 produce neonatal diabetes and hyperinsulinism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Molecular Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (3), pp.166-177. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/emmm.200900018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Obesity-Associated FTO Gene Encodes a 2-Oxoglutarate-Dependent Nucleic Acid Demethylase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gerken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frances M. Ashcroft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 318 (5855), pp.1469-1472. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1151710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanent Neonatal Diabetes Caused by Dominant, Recessive, or Compound Heterozygous SUR1 Mutations with Opposite Functional Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 81 (2), pp.375-382. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/519174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulfonylurea improves CNS function in a case of intermediate DEND syndrome caused by a mutation in KCNJ11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Clinical Practice Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (11), pp.640-645. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncpneuro0640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of action of a sulphonylurea receptor SUR1 mutation (F132L) that causes DEND syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Molecular Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (16), pp.2011-2019. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/hmg/ddm149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations at the Same Residue (R50) of Kir6.2 (KCNJ11) That Cause Neonatal Diabetes Produce Different Functional Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenju Shimomura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frances M. Ashcroft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diabetes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 55 (6), pp.1705-1712. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2337/db05-1640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional analysis of six Kir6.2 (KCNJ11) mutations causing neonatal diabetes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frances M. Ashcroft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pflügers Archiv European Journal of Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 453 (3), pp.323-332. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00424-006-0112-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Effects of Mutations at F35 in the NH2-terminus of Kir6.2 (KCNJ11), Causing Neonatal Diabetes, and Response to Sulfonylurea Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Proks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frances M. Ashcroft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diabetes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 55 (6), pp.1731-1737. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2337/db05-1420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATP Sensitivity of the ATP-Sensitive K + Channel in Intact and Permeabilized Pancreatic β-Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei I. Tarasov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frances M. Ashcroft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diabetes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 55 (9), pp.2446-2454. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2337/db06-0360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracellular matrix stiffness determines the phenotypic behavior of dedifferentiated melanoma cells through a DDR1/2-dependent YAP mechanotransduction pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Lecacheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilona Berestjuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Carminati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Diazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">USP9X is a mechanosensitive deubiquitinase that controls tumor cell invasiveness and drug response through YAP stabilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierric Biber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Carminati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walaa Mohager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Ohanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockade of pro-fibrotic response mediated by the miR-143/-145 cluster prevents targeted therapy-induced phenotypic plasticity and resistance in melanoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Diazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lecacheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Marin-Bejar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting DDR1 and DDR2 overcomes matrix-mediated melanoma cell adaptation to BRAF-targeted therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilona Berestjuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Lecacheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Diazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Rovera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Prod'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanobiologie du mélanome cutané : rôle de la mécanotransduction dans la plasticité, la progression et la résistance thérapeutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Cote d'Azur, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05149271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId133"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -4028,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2194789A"/>
+    <w:nsid w:val="04E1B350"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4259,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-girard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4560-4479" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-8455-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:christophe.girard@univ-cotedazur.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unice.fr/c3m/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05347222v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Biber" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Carminati" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walaa Mohager" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Ohanna" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Girard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2025.116372" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03674501v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Rovera" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Berestjuk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lecacheur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Tavernier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Diazzi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-21-0501" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03574667v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Baeri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fassy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Marin&#8208;bejar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.202115295" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533365v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201911814" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02889519v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ben Jouira" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-19-2914" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884136v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Signetti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelli Elizarov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lin&#233; Simsir" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Paquet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Douguet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12061500" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991398v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe A. Girard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Deckert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tartare-Deckert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020201" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323965v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rathore" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ohanna" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tichet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ben Jouira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-019-0848-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01455661v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Seitz-Polski" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dolla" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Payr&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Polidori" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016069v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Seitz Seitz-Polski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Augert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vindrieux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20143005014" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395811v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Calv&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gras" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2013.08.177" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MDK2D9QF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395807v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gitenay" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Lallet-Daher" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-13-0318" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016106v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafid Ait Oufella" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tedgui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Murakami" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herbin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lahoute" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.112.300309" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016133v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2011.02.012" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016713v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Church" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Teboul" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Br&#252;ning" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Nolan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.713" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497527v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshitaka Taketomi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kei Yamamoto" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lambeau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2010.03.015" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74684K68-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016127v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI35772" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016139v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/emmm.200900018" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016428v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gerken" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances M. Ashcroft" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1151710" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016441v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/519174" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016431v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncpneuro0640" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016446v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddm149" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016473v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenju Shimomura" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db05-1640" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016452v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-006-0112-3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016732v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Proks" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db05-1420" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016460v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei I. Tarasov" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db06-0360" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700972v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Bouvet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700967v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417405v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diazzi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baeri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fassy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lecacheur" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marin-Bejar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016761v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Prod'Homme" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05149271v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-girard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4560-4479" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=rhvQxLYAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-8455-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:christophe.girard@univ-cotedazur.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unice.fr/c3m/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05347222v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Biber" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Carminati" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walaa Mohager" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Ohanna" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Girard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2025.116372" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03674501v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Rovera" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Berestjuk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lecacheur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Tavernier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Diazzi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-21-0501" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03574667v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Baeri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fassy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Marin&#8208;bejar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.202115295" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533365v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201911814" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991398v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe A. Girard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Deckert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tartare-Deckert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020201" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02889519v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ben Jouira" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-19-2914" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884136v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Signetti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelli Elizarov" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lin&#233; Simsir" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Paquet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Douguet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12061500" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323965v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rathore" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ohanna" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tichet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ben Jouira" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-019-0848-9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01455661v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Seitz-Polski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dolla" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Payr&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Polidori" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016069v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Seitz Seitz-Polski" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Augert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vindrieux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20143005014" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395811v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Calv&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gras" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2013.08.177" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MDK2D9QF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395807v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gitenay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Lallet-Daher" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-13-0318" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016106v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafid Ait Oufella" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tedgui" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Murakami" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herbin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lahoute" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.112.300309" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016133v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2011.02.012" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016713v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Church" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Teboul" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Br&#252;ning" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Nolan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.713" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497527v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshitaka Taketomi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kei Yamamoto" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lambeau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2010.03.015" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74684K68-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016127v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI35772" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016139v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/emmm.200900018" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016428v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gerken" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances M. Ashcroft" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1151710" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016441v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/519174" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016431v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncpneuro0640" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016446v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddm149" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016473v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenju Shimomura" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db05-1640" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016452v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-006-0112-3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016732v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Proks" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db05-1420" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016460v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei I. Tarasov" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db06-0360" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700972v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Bouvet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700967v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417405v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diazzi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baeri" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fassy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lecacheur" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marin-Bejar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016761v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Prod'Homme" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05149271v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>