--- v0 (2026-04-07)
+++ v1 (2026-04-30)
@@ -1905,350 +1905,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03047774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk management, soft information and bankers' incentives</w:t>
+                <w:t xml:space="preserve">Bank Competition and Collateral: Theory and Evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Godbillon-Camus</w:t>
+                <w:t xml:space="preserve">Christa Hainz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe J. Godlewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 123 (5), pp.763. </w:t>
+              <w:t xml:space="preserve">Journal of Financial Services Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 44 (2), pp.131-148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/redp.235.0763⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10693-012-0141-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03047759v1</w:t>
+                <w:t xml:space="preserve">hal-03047769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bank Competition and Collateral: Theory and Evidence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christa Hainz</w:t>
+                <w:t xml:space="preserve">Sukuk vs. conventional bonds: A stock market perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe J. Godlewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rima Turk-Ariss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Weill</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe J. Godlewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Financial Services Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10693-012-0141-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Comparative Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 41 (3), pp.745-761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jce.2013.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03047769v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03047768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sukuk vs. conventional bonds: A stock market perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Risk management, soft information and bankers' incentives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Godbillon-Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe J. Godlewski</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Weill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Comparative Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 41 (3), pp.745-761. </w:t>
+              <w:t xml:space="preserve">Revue d'économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 123 (5), pp.763. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jce.2013.02.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/redp.235.0763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03047768v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03047759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foreign bank lending and information asymmetries in China: Empirical evidence from the syndicated loan market</w:t>
               </w:r>
@@ -2448,317 +2448,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02302897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric Information and Loan Spreads in Russia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stock Market Reaction to Debt Financing Arrangements in Russia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe J. Godlewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuzana Fungáčová</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe J. Godlewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Weill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eastern European Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 49 (1), pp.13-29. </w:t>
+              <w:t xml:space="preserve">Comparative Economic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 53 (4), pp.679-693. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2753/EEE0012-8775490102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1057/ces.2011.19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03047766v1</w:t>
+                <w:t xml:space="preserve">hal-03047770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stock Market Reaction to Debt Financing Arrangements in Russia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe J. Godlewski</w:t>
+                <w:t xml:space="preserve">How many banks does it take to lend ? Empirical evidence form Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ydriss Ziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Weill</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Godlewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Economic Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bankers Markets &amp; Investors : an academic &amp; professional review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 113</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03047770v1</w:t>
+                <w:t xml:space="preserve">hal-02325515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How many banks does it take to lend ? Empirical evidence form Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ydriss Ziane</w:t>
+                <w:t xml:space="preserve">Asymmetric Information and Loan Spreads in Russia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Fungáčová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Godlewski</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe J. Godlewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Weill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bankers Markets &amp; Investors : an academic &amp; professional review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eastern European Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 49 (1), pp.13-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2753/EEE0012-8775490102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02325515v1</w:t>
+                <w:t xml:space="preserve">hal-03047766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does Collateral Help Mitigate Adverse Selection? A Cross-Country Analysis</w:t>
               </w:r>
@@ -2829,187 +2829,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03047771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Banking environment and loan syndicate structure: a cross-country analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe J. Godlewski</w:t>
+                <w:t xml:space="preserve">Concentration in bank lending, what do we learn from European comparisons ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ydriss Ziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Godlewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Financial Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Brussels Economic Review </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 53 (3)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03047764v1</w:t>
+                <w:t xml:space="preserve">hal-02325553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concentration in bank lending, what do we learn from European comparisons ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Godlewski</w:t>
+                <w:t xml:space="preserve">Banking environment and loan syndicate structure: a cross-country analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe J. Godlewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brussels Economic Review </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Financial Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20 (8), pp.637-648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09603100903459899⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02325553v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03047764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collateral and Adverse Selection in Transition Countries</w:t>
               </w:r>
@@ -3485,73 +3485,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe J. Godlewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulat Sanditov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFFI 2015 : 32nd International Conference of the French Finance Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Cergy, France</w:t>
+              <w:t xml:space="preserve">EFMA 2015 : 2015 Annual Meeting of European Financial Management Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01273226v1</w:t>
+                <w:t xml:space="preserve">hal-01273250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Financial institution network and the certification value of bank loans</w:t>
               </w:r>
@@ -3567,73 +3567,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe J. Godlewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulat Sanditov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFMA 2015 : 2015 Annual Meeting of European Financial Management Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">The 13th INFINITI Conference on International Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01273250v1</w:t>
+                <w:t xml:space="preserve">hal-01273237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Financial institution network and the certification value of bank loans</w:t>
               </w:r>
@@ -3649,73 +3649,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe J. Godlewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulat Sanditov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 13th INFINITI Conference on International Finance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Ljubljana, Slovenia</w:t>
+              <w:t xml:space="preserve">AFFI 2015 : 32nd International Conference of the French Finance Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01273237v1</w:t>
+                <w:t xml:space="preserve">hal-01273226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId102"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3791,51 +3791,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E1C37C06"/>
+    <w:nsid w:val="5B0DDC67"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4022,51 +4022,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-godlewski" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1391-1108" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095063900" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/D-1830-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05298459v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Olszak" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godlewski" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Kowalska" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Paciorek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10693-025-00449-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05392486v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe J Godlewski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intfin.2025.102223" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435944v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe J. Godlewski" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Nhung Le" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qref.2024.01.008" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642628v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulat Sanditov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irfa.2024.103409" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768461v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Roszkowska" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Ska&#322;a" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ribaf.2024.102642" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255335v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijfe.2907" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431834v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ribaf.2021.101570" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500459v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Weill" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2020.02.046" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047780v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcorpfin.2019.101555" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047778v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Fung&#225;&#269;ov&#225;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qref.2019.04.009" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047757v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10693-019-00311-x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858919v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fima.12197" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754792v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Turk-Ariss" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2016.04.020" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047777v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2015.03.017" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047779v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbankfin.2014.12.006" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047758v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irfa.2014.07.005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047776v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intfin.2013.10.009" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047774v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/ces.2013.26" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047759v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Godbillon-Camus" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.235.0763" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-D4QHNKZB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047769v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa Hainz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10693-012-0141-3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047768v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jce.2013.02.006" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9JLPRD2L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047767v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pessarossi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asieco.2012.03.006" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WD23DF52-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302897v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Burger-Helmchen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-5957.2011.02269.x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047766v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2753/EEE0012-8775490102" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047770v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/ces.2011.19" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325515v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ydriss Ziane" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047771v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10693-010-0099-y" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047764v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09603100903459899" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325553v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047773v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2753/EEE0012-8775470102" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047772v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ememar.2008.04.001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047775v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2753/REE1540-496X430401" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047763v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/097265270600500204" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/34D7A956ED0AB48DD33779747B076E8CAB86B9F2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047755v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/palgrave.jbr.2340187" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273226v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273250v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273237v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-godlewski" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1391-1108" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095063900" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/D-1830-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05298459v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Olszak" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godlewski" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Kowalska" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Paciorek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10693-025-00449-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05392486v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe J Godlewski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intfin.2025.102223" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435944v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe J. Godlewski" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Nhung Le" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qref.2024.01.008" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642628v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulat Sanditov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irfa.2024.103409" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768461v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Roszkowska" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Ska&#322;a" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ribaf.2024.102642" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255335v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijfe.2907" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431834v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ribaf.2021.101570" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500459v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Weill" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2020.02.046" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047780v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcorpfin.2019.101555" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047778v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Fung&#225;&#269;ov&#225;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qref.2019.04.009" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047757v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10693-019-00311-x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858919v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fima.12197" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754792v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Turk-Ariss" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2016.04.020" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047777v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2015.03.017" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047779v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbankfin.2014.12.006" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047758v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irfa.2014.07.005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047776v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intfin.2013.10.009" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047774v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/ces.2013.26" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047769v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa Hainz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10693-012-0141-3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047768v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jce.2013.02.006" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9JLPRD2L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047759v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Godbillon-Camus" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.235.0763" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-D4QHNKZB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047767v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pessarossi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asieco.2012.03.006" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WD23DF52-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302897v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Burger-Helmchen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-5957.2011.02269.x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047770v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/ces.2011.19" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325515v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ydriss Ziane" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047766v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2753/EEE0012-8775490102" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047771v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10693-010-0099-y" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325553v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047764v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09603100903459899" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047773v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2753/EEE0012-8775470102" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047772v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ememar.2008.04.001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047775v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2753/REE1540-496X430401" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047763v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/097265270600500204" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/34D7A956ED0AB48DD33779747B076E8CAB86B9F2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047755v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/palgrave.jbr.2340187" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273250v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273237v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273226v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>