--- v1 (2026-04-30)
+++ v2 (2026-05-23)
@@ -1,3736 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...3685 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Godlewski </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christophe-godlewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1391-1108</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">095063900</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=jrbjosoAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-1830-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur des Universités en Sciences de Gestion (Finance d’entreprise et Banque)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faculté de Droit, de Sciences Politiques et de Gestion | Université de Strasbourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chercheur</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">au LaRGE (EA 2364), Université de Strasbourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur de Finance</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(affilié) | EM Strasbourg</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tales that cost: Folklore and bank loan spreads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Godlewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Weill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Financial Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 111, pp.105100. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irfa.2026.105100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05621409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroprudential Policy and Net Interest Margins in European banks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Małgorzata Olszak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Godlewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Kowalska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Paciorek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Financial Services Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10693-025-00449-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05298459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroprudential policy and corporate loans: evidence from the syndicated loan market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe J Godlewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Małgorzata Olszak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of International Financial Markets, Institutions and Money</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 104, pp.102223. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intfin.2025.102223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Family ties and firm performance empirical evidence from East Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe J. Godlewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Nhung Le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Review of Economics and Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 94, pp.150-166. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.qref.2024.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bank loan renegotiation and financial institutions' network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Godlewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulat Sanditov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Financial Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 95 (Part B), pp.103409. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irfa.2024.103409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loan loss provisions of European banks – Does macroprudential tightening matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Małgorzata Olszak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe J. Godlewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylwia Roszkowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorota Skała</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in International Business and Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 73, pp.102642. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ribaf.2024.102642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language and Private Debt Renegotiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe J. Godlewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Finance &amp; Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ijfe.2907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Family firms and the cost of borrowing empirical evidence from East Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe J. Godlewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Nhung Le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in International Business and Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.101570. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ribaf.2021.101570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Loans Cheaper when Tomorrow seems Further ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Godlewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Weill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.econmod.2020.02.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How legal and institutional environments shape the private debt renegotiation process?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe J. Godlewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Corporate Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.101555. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcorpfin.2019.101555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debt Renegotiation and the Design of Financial Contracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe J. Godlewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Financial Services Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (2-3), pp.191-215. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10693-019-00311-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the type of debt matter? Stock market perception in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Fungáčová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe J. Godlewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Weill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Review of Economics and Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.qref.2019.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financial institutions network and the certification value of bank loans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe J. Godlewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulat Sanditov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Financial Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (2), pp.253 - 283. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fima.12197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do the type of sukuk and choice of shari’a scholar matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe J. Godlewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rima Turk-Ariss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Weill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 132, pp.63-76. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jebo.2016.04.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of bank debt renegotiation in Europe: A survival analysis approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe J. Godlewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49, pp.19-31. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.econmod.2015.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The certification value of private debt renegotiation and the design of financial contracts: Empirical evidence from Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe J. Godlewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of banking &amp; finance = Journal of banking and finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 53, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbankfin.2014.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The determinants of multiple bank loan renegotiations in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe J. Godlewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Financial Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34, pp.275-286. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irfa.2014.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bank loans and borrower value during the global financial crisis: Empirical evidence from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe J. Godlewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of International Financial Markets, Institutions and Money</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28, pp.100-130. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intfin.2013.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Do Large Firms Opt for Islamic Loans?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Weill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe J. Godlewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Economic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56 (1), pp.132-153. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/ces.2013.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bank Competition and Collateral: Theory and Evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa Hainz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Weill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe J. Godlewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Financial Services Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 44 (2), pp.131-148. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10693-012-0141-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sukuk vs. conventional bonds: A stock market perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe J. Godlewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rima Turk-Ariss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Weill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Comparative Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41 (3), pp.745-761. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jce.2013.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk management, soft information and bankers' incentives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Godbillon-Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe J. Godlewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 123 (5), pp.763. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/redp.235.0763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreign bank lending and information asymmetries in China: Empirical evidence from the syndicated loan market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pessarossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe J. Godlewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Weill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Asian Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (4), pp.423-433. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asieco.2012.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bank lending networks, experience, reputation, and borrowing costs : empirical evidence from the french syndicated lending market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Godlewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulat Sanditov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Burger-Helmchen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Finance and Accounting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (1-2), pp.113-140. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1468-5957.2011.02269.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stock Market Reaction to Debt Financing Arrangements in Russia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe J. Godlewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Fungáčová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Weill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Economic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 53 (4), pp.679-693. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/ces.2011.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How many banks does it take to lend ? Empirical evidence form Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ydriss Ziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Godlewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bankers Markets &amp; Investors : an academic &amp; professional review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric Information and Loan Spreads in Russia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Fungáčová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe J. Godlewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Weill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eastern European Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (1), pp.13-29. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2753/EEE0012-8775490102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Collateral Help Mitigate Adverse Selection? A Cross-Country Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe J. Godlewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Weill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Financial Services Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40 (1-2), pp.49-78. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10693-010-0099-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentration in bank lending, what do we learn from European comparisons ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ydriss Ziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Godlewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brussels Economic Review </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 53 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banking environment and loan syndicate structure: a cross-country analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe J. Godlewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Financial Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (8), pp.637-648. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09603100903459899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collateral and Adverse Selection in Transition Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Weill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe J. Godlewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eastern European Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 47 (1), pp.29-40. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2753/EEE0012-8775470102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndicated loans in emerging markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe J. Godlewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Weill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Markets Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (3), pp.206-219. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ememar.2008.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Ratings Consistent with Default Probabilities?: Empirical Evidence on Banks in Emerging Market Economies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe J. Godlewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Markets Finance and Trade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 43 (4), pp.5-23. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2753/REE1540-496X430401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulatory and Institutional Determinants of Credit Risk Taking and a Bank's Default in Emerging Market Economies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe J. Godlewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Emerging Market Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5 (2), pp.183-206. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/097265270600500204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bank capital and credit risk taking in emerging market economies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe J. Godlewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Banking Regulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6 (2), pp.128-145. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/palgrave.jbr.2340187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financial institution network and the certification value of bank loans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe J. Godlewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulat Sanditov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFMA 2015 : 2015 Annual Meeting of European Financial Management Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financial institution network and the certification value of bank loans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe J. Godlewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulat Sanditov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th INFINITI Conference on International Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financial institution network and the certification value of bank loans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe J. Godlewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulat Sanditov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFFI 2015 : 32nd International Conference of the French Finance Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId105"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -3791,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5B0DDC67"/>
+    <w:nsid w:val="DF5B8159"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4022,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-godlewski" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1391-1108" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095063900" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/D-1830-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05298459v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Olszak" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godlewski" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Kowalska" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Paciorek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10693-025-00449-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05392486v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe J Godlewski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intfin.2025.102223" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435944v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe J. Godlewski" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Nhung Le" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qref.2024.01.008" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642628v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulat Sanditov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irfa.2024.103409" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768461v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Roszkowska" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Ska&#322;a" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ribaf.2024.102642" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255335v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijfe.2907" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431834v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ribaf.2021.101570" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500459v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Weill" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2020.02.046" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047780v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcorpfin.2019.101555" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047778v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Fung&#225;&#269;ov&#225;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qref.2019.04.009" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047757v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10693-019-00311-x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858919v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fima.12197" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754792v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Turk-Ariss" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2016.04.020" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047777v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2015.03.017" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047779v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbankfin.2014.12.006" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047758v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irfa.2014.07.005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047776v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intfin.2013.10.009" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047774v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/ces.2013.26" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047769v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa Hainz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10693-012-0141-3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047768v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jce.2013.02.006" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9JLPRD2L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047759v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Godbillon-Camus" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.235.0763" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-D4QHNKZB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047767v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pessarossi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asieco.2012.03.006" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WD23DF52-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302897v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Burger-Helmchen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-5957.2011.02269.x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047770v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/ces.2011.19" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325515v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ydriss Ziane" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047766v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2753/EEE0012-8775490102" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047771v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10693-010-0099-y" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325553v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047764v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09603100903459899" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047773v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2753/EEE0012-8775470102" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047772v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ememar.2008.04.001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047775v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2753/REE1540-496X430401" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047763v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/097265270600500204" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/34D7A956ED0AB48DD33779747B076E8CAB86B9F2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047755v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/palgrave.jbr.2340187" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273250v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273237v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273226v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-godlewski" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1391-1108" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095063900" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=jrbjosoAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/D-1830-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05621409v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godlewski" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Weill" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irfa.2026.105100" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05298459v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Olszak" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Kowalska" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Paciorek" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10693-025-00449-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05392486v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe J Godlewski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intfin.2025.102223" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435944v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe J. Godlewski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Nhung Le" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qref.2024.01.008" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642628v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulat Sanditov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irfa.2024.103409" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768461v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Roszkowska" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Ska&#322;a" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ribaf.2024.102642" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255335v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijfe.2907" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431834v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ribaf.2021.101570" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500459v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2020.02.046" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047780v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcorpfin.2019.101555" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047757v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10693-019-00311-x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047778v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Fung&#225;&#269;ov&#225;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qref.2019.04.009" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858919v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fima.12197" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754792v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Turk-Ariss" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2016.04.020" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047777v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2015.03.017" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047779v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbankfin.2014.12.006" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047758v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irfa.2014.07.005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047776v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intfin.2013.10.009" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047774v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/ces.2013.26" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047769v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa Hainz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10693-012-0141-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047768v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jce.2013.02.006" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9JLPRD2L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047759v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Godbillon-Camus" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.235.0763" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-D4QHNKZB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047767v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pessarossi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asieco.2012.03.006" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WD23DF52-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302897v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Burger-Helmchen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-5957.2011.02269.x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047770v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/ces.2011.19" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325515v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ydriss Ziane" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047766v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2753/EEE0012-8775490102" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047771v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10693-010-0099-y" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325553v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047764v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09603100903459899" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047773v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2753/EEE0012-8775470102" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047772v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ememar.2008.04.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047775v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2753/REE1540-496X430401" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047763v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/097265270600500204" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/34D7A956ED0AB48DD33779747B076E8CAB86B9F2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047755v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/palgrave.jbr.2340187" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273250v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273237v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273226v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>