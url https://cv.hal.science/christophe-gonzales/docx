--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -901,304 +901,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01170027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance guarantees for a scheduling problem with common stepwise job payoffs</w:t>
+                <w:t xml:space="preserve">Minimax Regret Approaches for Preference Elicitation with Rank-Dependent Aggregators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmina Seddik</w:t>
+                <w:t xml:space="preserve">Nawal Benabbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+                <w:t xml:space="preserve">Patrice Perny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Viappiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2014.10.010⟩</w:t>
+              <w:t xml:space="preserve">EURO Journal on Decision Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (1-2), pp.29-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40070-015-0040-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01170028v1</w:t>
+                <w:t xml:space="preserve">hal-01170030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimax Regret Approaches for Preference Elicitation with Rank-Dependent Aggregators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nawal Benabbou</w:t>
+                <w:t xml:space="preserve">Performance guarantees for a scheduling problem with common stepwise job payoffs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Seddik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Viappiani</w:t>
+                <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO Journal on Decision Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 3 (1-2), pp.29-64. </w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 562, pp.377-394. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40070-015-0040-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2014.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01170030v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single machine scheduling with delivery dates and cumulative payoffs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Seddik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Scheduling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 16 (3), pp.313-329. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1671,51 +1671,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decision Making with Multiple Objectives using GAI networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Perny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Dubus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1775,51 +1775,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">{GAI}-Networks: Optimization, Ranking and Collective Choice in Combinatorial Domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Perny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Queiroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1870,51 +1870,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux {GAI} pour la prise de décision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Perny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Queiroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4902,273 +4902,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01215676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An absolute approximation algorithm for a scheduling problem with cumulative payoffs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">A polynomial time OPT-1 algorithm for a scheduling problem with two delivery dates and cumulative payoffs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Seddik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th European Conference on Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Rome, Italy</w:t>
+              <w:t xml:space="preserve">6th Multidisciplinary International Scheduling Conference: Theory and Applications, MISTA 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Gent, Belgium. pp.268-289</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01217571v1</w:t>
+                <w:t xml:space="preserve">hal-01217822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A polynomial time OPT-1 algorithm for a scheduling problem with two delivery dates and cumulative payoffs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">An absolute approximation algorithm for a scheduling problem with cumulative payoffs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Seddik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Multidisciplinary International Scheduling Conference: Theory and Applications, MISTA 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Gent, Belgium. pp.268-289</w:t>
+              <w:t xml:space="preserve">26th European Conference on Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01217822v1</w:t>
+                <w:t xml:space="preserve">hal-01217571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un algorithme avec garantie de performance pour un problème d'ordonnancement avec dates de livraison et gains cumulatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Seddik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congres de la Societe Francaise de Recherche Operationnelle et d'Aide a la Decision, ROADEF 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5309,64 +5309,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elicitation of Non-linear Utility Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Viappiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Perny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5502,213 +5502,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résolution exacte d'un problème d'ordonnancement de tâches avec dates de livraison et gains cumulatifs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yasmina Seddik</w:t>
+                <w:t xml:space="preserve">An Optimized {DBN}-Based Mode-Focussing Particle Filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Computer Vision and Pattern Recognition (CVPR'12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Providence, United States. pp.1934-1939, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CVPR.2012.6247894⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01272436v1</w:t>
+                <w:t xml:space="preserve">hal-01270034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Optimized {DBN}-Based Mode-Focussing Particle Filter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverine Dubuisson</w:t>
+                <w:t xml:space="preserve">Résolution exacte d'un problème d'ordonnancement de tâches avec dates de livraison et gains cumulatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Seddik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Vision and Pattern Recognition (CVPR'12)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Angers, France. pp.512-513</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CVPR.2012.6247894⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01270034v1</w:t>
+                <w:t xml:space="preserve">hal-01272436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de densités complexes par permutation de sous-échantillons</w:t>
               </w:r>
@@ -5867,77 +5867,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Branch and Bound method for a one-machine scheduling problem with cumulative payoffs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Seddik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Combinatorial optimisation (CO '12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Oxford, United Kingdom. pp.86-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6265,77 +6265,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving the one-machine scheduling problem with cumulative payoffs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Seddik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th workshop on Models and Algorithms for Planning and Scheduling Problems (MAPSP'11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Nymburk, Czech Republic. pp.245-247</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6354,294 +6354,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01282526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous Partitioned Sampling for articulated object tracking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Single machine scheduling with delivery dates and cumulative payoffs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Seddik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xuan Son Nguyen</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems (ACIVS'11)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th Multidisciplinary International Conference on Scheduling: Theory and Applications (MISTA'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Phoenix, Arizona, United States. pp.261-274</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01285664v1</w:t>
+                <w:t xml:space="preserve">hal-01285804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single machine scheduling with delivery dates and cumulative payoffs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simultaneous Partitioned Sampling for articulated object tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Dubuisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Multidisciplinary International Conference on Scheduling: Theory and Applications (MISTA'11)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems (ACIVS'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Ghent, Belgium. pp.150-161, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-23687-7_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01285804v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordonnancement de tâches avec contraintes de livraison et gains cumulatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Seddik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Saint-Etienne, France. pp.855-856</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6787,51 +6787,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Perny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algorithmic Decision Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Venice, Italy. pp.377-389, </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6871,217 +6871,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01295342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choix multiattribut à l'aide de réseaux {GAI} de forte densité</w:t>
+                <w:t xml:space="preserve">Fast Recommendations using {GAI} Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Perny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, Nancy, France. pp.25-39</w:t>
+              <w:t xml:space="preserve">IJCAI'09, International Joint Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Pasadena, California, United States. pp.1896-1901</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01295845v1</w:t>
+                <w:t xml:space="preserve">hal-01295846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Recommendations using {GAI} Models</w:t>
+                <w:t xml:space="preserve">Choix multiattribut à l'aide de réseaux {GAI} de forte densité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Perny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCAI'09, International Joint Conference on Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Pasadena, California, United States. pp.1896-1901</w:t>
+              <w:t xml:space="preserve">10ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Nancy, France. pp.25-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01295846v1</w:t>
+                <w:t xml:space="preserve">hal-01295845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiobjective Optimization using {GAI} Models</w:t>
               </w:r>
@@ -7093,51 +7093,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Perny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IJCAI'09 International Joint Conference on Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Pasadena, California, United States. pp.1902-1907</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7175,51 +7175,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preference Aggregation with Graphical Utility Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Perny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Queiroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7251,204 +7251,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01303904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective decision making in combinatorial domains using {GAI}-networks</w:t>
+                <w:t xml:space="preserve">Recherche globale de séparateurs efficaces dans un graphe non orienté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sergio Queiroz</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 65th Meeting of the European Working Group ``Multiple Criteria Decision Aiding''</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Poznan, Poland. pp.5-5</w:t>
+              <w:t xml:space="preserve">8ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01311633v1</w:t>
+                <w:t xml:space="preserve">hal-01311626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche globale de séparateurs efficaces dans un graphe non orienté</w:t>
+                <w:t xml:space="preserve">Collective decision making in combinatorial domains using {GAI}-networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Jouve</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Perny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Queiroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">The 65th Meeting of the European Working Group ``Multiple Criteria Decision Aiding''</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Poznan, Poland. pp.5-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01311626v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01311633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Directed and Undirected Propagation Algorithms for Bayesian Networks</w:t>
               </w:r>
@@ -7576,51 +7576,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Queiroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Perny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2007, Grenoble, France. pp.217-227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7658,51 +7658,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GAI networks: from axiomatization to applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Perny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th European Mathematical Psychology Group meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7846,247 +7846,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les réseaux bayésiens : un modèle probabiliste pour l'explication et la prédiction des coûts immobiliers</w:t>
+                <w:t xml:space="preserve">Exploration de différents espaces graphiques pour l'apprentissage de structure des réseaux bayésiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premières rencontres du logement de l'Institut d'économie publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Marseille, France</w:t>
+              <w:t xml:space="preserve">7ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2006, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01351251v1</w:t>
+                <w:t xml:space="preserve">hal-01351252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration de différents espaces graphiques pour l'apprentissage de structure des réseaux bayésiens</w:t>
+                <w:t xml:space="preserve">Les réseaux bayésiens : un modèle probabiliste pour l'explication et la prédiction des coûts immobiliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Jaffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2006, Lille, France</w:t>
+              <w:t xml:space="preserve">Premières rencontres du logement de l'Institut d'économie publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01351252v1</w:t>
+                <w:t xml:space="preserve">hal-01351251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preference aggregation in combinatorial domains using GAI-nets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Perny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Queiroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8137,51 +8137,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage de structure de réseaux bayésiens à partir de réseaux markoviens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème congrès francophone de reconnaissance des formes et intelligence artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2006, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8219,51 +8219,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GAI Networks for Decision Making under Certainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Perny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Joint Conference on Artificial Intelligence -- workshop on advances in preference handling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Edinburgh, United Kingdom. pp.100-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8301,51 +8301,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GAI Networks for Utility Elicitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Perny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">KR 2004 - 9th International Conference on the Principles of Knowledge Representation and Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Whistler, British Columbia, Canada. pp.224-234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8383,51 +8383,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphical Models for Utility Elicitation under Risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Perny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DIMACS-LAMSADE workshop on computer science and decision theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Paris, France. pp.157-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9162,51 +9162,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multicriteria Decision Making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Perny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marquis, Pierre; Papini, Odile; Prade, Henri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Guided Tour of Artificial Intelligence Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, I, Springer, pp.519-548, 2020, Knowledge Representation, Reasoning and Learning, 978-3-030-06164-7. </w:t>
@@ -9257,51 +9257,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decision Under Uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Perny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marquis, Pierre; Papini, Odile; Prade, Henri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Guided Tour of Artificial Intelligence Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, I, Springer, pp.549-586, 2020, Knowledge Representation, Reasoning and Learning</w:t>
@@ -9741,51 +9741,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02277550v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Maestre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghanim Mukhtar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gonzales" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Doncieux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2019.00056" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017210v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cory Butz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; dos Santos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhonatan Oliveira" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/coin.12130" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03228681v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hourbracq" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Wuillemin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baumard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.32.75-109" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864391v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Agli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02006596v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01626202v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Cortijo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2017.10.007" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01217152v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Dubuisson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-015-0713-y" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170027v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-014-0763-z" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170028v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Seddik" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Kedad-Sidhoum" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2014.10.010" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170030v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Benabbou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Perny" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Viappiani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40070-015-0040-6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170496v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-012-0302-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FEF1F546BC2B1809BCA4AD8160196A09B8D89839/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00820473v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Dubuisson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Son Nguyen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2013.03.002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170498v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Torti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2013.03.005" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146528v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.27.95-120" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F43B26E5461CCC73ABF0E2271A89D8B3F2A73E1C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170288v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-010-9219-2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/80C36BA696E34504FFC027B0220A3DBE1DF75175/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170287v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dubus" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2010.11.020" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170369v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Queiroz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170236v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.21.555-587" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/685723AE5E7F04F2B129C43E6812188FBC135F06/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170425v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ben Naceur" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.18.229-260" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A841E083A2FFC5FE892A7F99F878ECA0D72A8497/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185767v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-2496(03)00006-3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57G9324N-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194917v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmps.1998.1248" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RF61MRJ5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195570v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195567v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Jaffray" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1018963914548" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-31MCZMB8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942356v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir-Hosein Valizadeh" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942404v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Journe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mabrouk" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03613058v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32473/flairs.v34i1.128453" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135721v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Ducamp" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444883v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974983v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian de Sainte Marie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974967v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617793v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Doncieux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509651v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60045-1_20" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518559v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01345418v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40596-4_28" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01391019v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987422v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01345421v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42019-6_4" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01389562v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baumard," TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329583v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40596-4_29" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407820v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.28.1-10" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01406357v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cory J. Butz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; E. dos Santos" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhonatan S. Oliveira" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-34111-8_27" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211800v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina E. Manfredotti" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164789v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cully" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEVLRN.2015.7346098" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215671v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Jabet-Chevalier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chojnaki" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-419-0-567" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215679v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215676v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217571v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217822v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217579v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219699v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40261-6_38" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-30QQML22-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215259v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269933v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Berger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6467374" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272436v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270034v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2012.6247894" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656495v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273071v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33709-3_14" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282446v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00821797v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660477v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23963-2_20" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00821841v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23963-2_41" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282526v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285664v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23687-7_14" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WGC0ZKVF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285804v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285807v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627823v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295342v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04428-1_33" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-35RVFLDD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295845v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295846v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295848v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303904v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311633v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311626v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jouve" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311629v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Mellouli" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Mourali" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75256-1_53" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-8T4KGTVF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336478v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351257v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757940v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A. A. Ponter" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arnault" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Guelou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ponchon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351251v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351252v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119349v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351254v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492604v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501402v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501400v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574707v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617893v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622893v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135860v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Goareguer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Le Denn" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Renaude" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Maragna" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818588v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joly" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Valy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828946v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maury" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillaume" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Par&#232;s" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bressoud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860326v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-06164-7_16" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860485v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295291v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdellaoui" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338506v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649126v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-48773-6_6" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02277550v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Maestre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghanim Mukhtar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gonzales" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Doncieux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2019.00056" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017210v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cory Butz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; dos Santos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhonatan Oliveira" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/coin.12130" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03228681v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hourbracq" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Wuillemin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baumard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.32.75-109" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864391v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Agli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02006596v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01626202v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Cortijo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2017.10.007" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01217152v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Dubuisson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-015-0713-y" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170027v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-014-0763-z" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170030v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Benabbou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Perny" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Viappiani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40070-015-0040-6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170028v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Seddik" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Kedad-Sidhoum" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2014.10.010" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170496v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-012-0302-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FEF1F546BC2B1809BCA4AD8160196A09B8D89839/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00820473v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Dubuisson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Son Nguyen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2013.03.002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170498v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Torti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2013.03.005" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146528v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.27.95-120" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F43B26E5461CCC73ABF0E2271A89D8B3F2A73E1C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170288v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-010-9219-2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/80C36BA696E34504FFC027B0220A3DBE1DF75175/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170287v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dubus" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2010.11.020" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170369v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Queiroz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170236v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.21.555-587" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/685723AE5E7F04F2B129C43E6812188FBC135F06/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170425v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ben Naceur" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.18.229-260" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A841E083A2FFC5FE892A7F99F878ECA0D72A8497/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185767v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-2496(03)00006-3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57G9324N-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194917v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmps.1998.1248" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RF61MRJ5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195570v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195567v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Jaffray" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1018963914548" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-31MCZMB8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942356v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir-Hosein Valizadeh" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942404v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Journe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mabrouk" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03613058v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32473/flairs.v34i1.128453" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135721v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Ducamp" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444883v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974983v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian de Sainte Marie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974967v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617793v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Doncieux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509651v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60045-1_20" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518559v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01345418v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40596-4_28" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01391019v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987422v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01345421v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42019-6_4" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01389562v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baumard," TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329583v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40596-4_29" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407820v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.28.1-10" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01406357v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cory J. Butz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; E. dos Santos" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhonatan S. Oliveira" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-34111-8_27" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211800v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina E. Manfredotti" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164789v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cully" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEVLRN.2015.7346098" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215671v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Jabet-Chevalier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chojnaki" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-419-0-567" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215679v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215676v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217822v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217571v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217579v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219699v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40261-6_38" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-30QQML22-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215259v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269933v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Berger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6467374" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270034v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2012.6247894" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272436v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656495v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273071v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33709-3_14" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282446v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00821797v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660477v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23963-2_20" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00821841v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23963-2_41" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282526v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285804v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285664v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23687-7_14" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WGC0ZKVF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285807v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627823v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295342v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04428-1_33" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-35RVFLDD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295846v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295845v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295848v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303904v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311626v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jouve" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311633v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311629v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Mellouli" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Mourali" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75256-1_53" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-8T4KGTVF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336478v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351257v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757940v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A. A. Ponter" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arnault" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Guelou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ponchon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351252v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351251v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119349v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351254v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492604v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501402v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501400v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574707v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617893v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622893v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135860v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Goareguer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Le Denn" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Renaude" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Maragna" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818588v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joly" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Valy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828946v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maury" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillaume" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Par&#232;s" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bressoud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860326v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-06164-7_16" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860485v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295291v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdellaoui" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338506v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649126v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-48773-6_6" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>