--- v1 (2026-04-06)
+++ v2 (2026-05-07)
@@ -217,261 +217,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02277550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a simple method for testing independencies in Bayesian networks</w:t>
+                <w:t xml:space="preserve">Apprentissage et sélection de réseaux bayésiens dynamiques pour les processus online non stationnaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cory Butz</w:t>
+                <w:t xml:space="preserve">Matthieu Hourbracq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André dos Santos</w:t>
+                <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jhonatan Oliveira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gonzales</w:t>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 34 (3), pp.789-801. </w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Réseaux bayésiens et modèles probabilistes, 32 (1), pp. 75-109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/coin.12130⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/RIA.32.75-109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04017210v1</w:t>
+                <w:t xml:space="preserve">hal-03228681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage et sélection de réseaux bayésiens dynamiques pour les processus online non stationnaires</w:t>
+                <w:t xml:space="preserve">On a simple method for testing independencies in Bayesian networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Hourbracq</w:t>
+                <w:t xml:space="preserve">Cory Butz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
+                <w:t xml:space="preserve">André dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jhonatan Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Baumard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Réseaux bayésiens et modèles probabilistes, 32 (1), pp. 75-109. </w:t>
+              <w:t xml:space="preserve">Computational Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (3), pp.789-801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/RIA.32.75-109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/coin.12130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03228681v1</w:t>
+                <w:t xml:space="preserve">hal-04017210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inférence incrémentale pour les modèles probabilistes relationnels et application aux systèmes à base de règles orientés objet</w:t>
               </w:r>
@@ -496,51 +496,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Réseaux bayésiens et modèles probabilistes, 32 (1), pp.111-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -901,925 +901,925 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01170027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimax Regret Approaches for Preference Elicitation with Rank-Dependent Aggregators</w:t>
+                <w:t xml:space="preserve">Performance guarantees for a scheduling problem with common stepwise job payoffs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nawal Benabbou</w:t>
+                <w:t xml:space="preserve">Yasmina Seddik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Perny</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paolo Viappiani</w:t>
+                <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO Journal on Decision Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40070-015-0040-6⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 562, pp.377-394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2014.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01170030v1</w:t>
+                <w:t xml:space="preserve">hal-01170028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance guarantees for a scheduling problem with common stepwise job payoffs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Minimax Regret Approaches for Preference Elicitation with Rank-Dependent Aggregators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Benabbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gonzales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmina Seddik</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gonzales</w:t>
+                <w:t xml:space="preserve">Patrice Perny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+                <w:t xml:space="preserve">Paolo Viappiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 562, pp.377-394. </w:t>
+              <w:t xml:space="preserve">EURO Journal on Decision Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (1-2), pp.29-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2014.10.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40070-015-0040-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01170028v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single machine scheduling with delivery dates and cumulative payoffs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yasmina Seddik</w:t>
+                <w:t xml:space="preserve">Estimation de densités non paramétriques et multimodales par permutation de sous-particules. Application au suivi d'un ou de plusieurs objets synthétiques articulés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Scheduling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 16 (3), pp.313-329. </w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27 (1), pp.95-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10951-012-0302-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/ria.27.95-120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01170496v1</w:t>
+                <w:t xml:space="preserve">hal-01146528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-sample swapping for sequential Monte Carlo approximation of high-dimensional densities in the context of complex object tracking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Severine Dubuisson</w:t>
+                <w:t xml:space="preserve">Single machine scheduling with delivery dates and cumulative payoffs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Seddik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xuan Son Nguyen</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijar.2013.03.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Scheduling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16 (3), pp.313-329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10951-012-0302-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00820473v1</w:t>
+                <w:t xml:space="preserve">hal-01170496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speeding-up Structured Probabilistic Inference using Pattern Mining</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sub-sample swapping for sequential Monte Carlo approximation of high-dimensional densities in the context of complex object tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Dubuisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gonzales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Torti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
+                <w:t xml:space="preserve">Xuan Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 54 (7), pp.900-918. </w:t>
+              <w:t xml:space="preserve">, 2013, Special issue: Uncertainty in Artificial Intelligence and Databases, 54 (7), pp.934-953. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijar.2013.03.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijar.2013.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01170498v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00820473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de densités non paramétriques et multimodales par permutation de sous-particules. Application au suivi d'un ou de plusieurs objets synthétiques articulés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverine Dubuisson</w:t>
+                <w:t xml:space="preserve">Speeding-up Structured Probabilistic Inference using Pattern Mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Torti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/ria.27.95-120⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54 (7), pp.900-918. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijar.2013.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01146528v1</w:t>
+                <w:t xml:space="preserve">hal-01170498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">{PRM} inference using Jaffray and Faÿ's Local Conditioning</w:t>
+                <w:t xml:space="preserve">Decision Making with Multiple Objectives using GAI networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Perny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Dubus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theory and Decision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11238-010-9219-2⟩</w:t>
+              <w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 175 (7-8), pp.1153-1179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.artint.2010.11.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01170288v1</w:t>
+                <w:t xml:space="preserve">hal-01170287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision Making with Multiple Objectives using GAI networks</w:t>
+                <w:t xml:space="preserve">{PRM} inference using Jaffray and Faÿ's Local Conditioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Dubus</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theory and Decision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 71 (1), pp.33-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11238-010-9219-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.artint.2010.11.020⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01170287v1</w:t>
+                <w:t xml:space="preserve">hal-01170288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">{GAI}-Networks: Optimization, Ranking and Collective Choice in Combinatorial Domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Perny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Queiroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1870,51 +1870,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux {GAI} pour la prise de décision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Perny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Queiroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2250,212 +2250,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01194917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux Bayésiens en Modélisation Utilisateur</w:t>
+                <w:t xml:space="preserve">Imprecise Sampling and Direct Decision Making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Jaffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences et Techniques Educatives</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 80, pp.207-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1018963914548⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195570v1</w:t>
+                <w:t xml:space="preserve">hal-01195567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imprecise Sampling and Direct Decision Making</w:t>
+                <w:t xml:space="preserve">Réseaux Bayésiens en Modélisation Utilisateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Jaffray</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Operations Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sciences et Techniques Educatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 5 (2), pp.173-198</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01195567v1</w:t>
+                <w:t xml:space="preserve">hal-01195570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (63)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2780,51 +2780,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Ducamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Probabilistic Graphical Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Skørping, Denmark. pp.609-612</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2912,51 +2912,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02444883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Probabilistic Rules Compilation using PRM</w:t>
+                <w:t xml:space="preserve">Optimisation de la compilation de règles métier probabilistes à l'aide de PRM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Ducamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bonnard</w:t>
@@ -2970,114 +2970,114 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian de Sainte Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RuleML+RR Doctoral Consortium 2018 (2nd International Joint Conference on Rules and Reasoning )</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Esch-sur-Alzette, Luxembourg</w:t>
+              <w:t xml:space="preserve">9èmes Journées Francophones sur les Réseaux Bayésiens et les Modèles Graphiques Probabilistes (JFRB 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01974983v1</w:t>
+                <w:t xml:space="preserve">hal-01974967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de la compilation de règles métier probabilistes à l'aide de PRM</w:t>
+                <w:t xml:space="preserve">Improving Probabilistic Rules Compilation using PRM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Ducamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bonnard</w:t>
@@ -3091,371 +3091,371 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian de Sainte Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes Journées Francophones sur les Réseaux Bayésiens et les Modèles Graphiques Probabilistes (JFRB 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">RuleML+RR Doctoral Consortium 2018 (2nd International Joint Conference on Rules and Reasoning )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Esch-sur-Alzette, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01974967v1</w:t>
+                <w:t xml:space="preserve">hal-01974983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative affordance learning with adaptive action generation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">aGrUM: a Graphical Universal Model framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephane Doncieux</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Torti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Development and Learning (ICDL) and the International Conference on Epigenetic Robotics (EpiRob)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEA/AIE 2017 - 30th International Conference on Industrial Engineering and Other Applications of Applied Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Arras, France. pp.171-177, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-60045-1_20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01617793v1</w:t>
+                <w:t xml:space="preserve">hal-01509651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">aGrUM: a Graphical Universal Model framework</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Iterative affordance learning with adaptive action generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Maestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghanim Mukhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEA/AIE 2017 - 30th International Conference on Industrial Engineering and Other Applications of Applied Intelligent Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Development and Learning (ICDL) and the International Conference on Epigenetic Robotics (EpiRob)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Lisbon, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01509651v1</w:t>
+                <w:t xml:space="preserve">hal-01617793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning and selection of dynamic Bayesian Networks for non-stationary processes in real time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Hourbracq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Baumard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th International Florida AI Research Society Conference, FLAIRS-30</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Marco Island, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3474,745 +3474,745 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01518559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental Junction Tree Inference</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bonnard</w:t>
+                <w:t xml:space="preserve">Apprentissage et sélection de réseaux bayésiens dynamiques pour les processus online non-stationnaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Hourbracq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPMU16</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Francophones sur les Réseaux Bayésiens et les Modèles Graphiques Probabilistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01345418v1</w:t>
+                <w:t xml:space="preserve">hal-01389562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un algorithme d'arbre de jonction incrémental</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bonnard</w:t>
+                <w:t xml:space="preserve">Real time learning of non-stationary processes with dynamic Bayesian Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Hourbracq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes journées francophones de réseaux bayésiens (JFRB 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems, IPMU 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Eindhoven, Netherlands. pp.338-350, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-40596-4_29⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01391019v1</w:t>
+                <w:t xml:space="preserve">hal-01329583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bootstraping manipulation skills to learn affordances in open-ended environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlos Maestre</w:t>
+                <w:t xml:space="preserve">Business Rules Uncertainty Management with Probabilistic Relational Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Agli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Doncieux</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Autonomous Perception: Applying Sensorimotor Contingencies and Predictive Processing to Developmental Robotics (ICDL-Epirob)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RuleML16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Stony Brook, New York, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-42019-6_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02987422v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Business Rules Uncertainty Management with Probabilistic Relational Models</w:t>
+                <w:t xml:space="preserve">Incremental Junction Tree Inference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Agli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RuleML16</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-42019-6_4⟩</w:t>
+              <w:t xml:space="preserve">IPMU16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Eindhoven, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-40596-4_28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01345421v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage et sélection de réseaux bayésiens dynamiques pour les processus online non-stationnaires</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Un algorithme d'arbre de jonction incrémental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Agli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gonzales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Baumard,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones sur les Réseaux Bayésiens et les Modèles Graphiques Probabilistes</w:t>
+              <w:t xml:space="preserve">8èmes journées francophones de réseaux bayésiens (JFRB 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01389562v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01391019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real time learning of non-stationary processes with dynamic Bayesian Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
+                <w:t xml:space="preserve">Bootstraping manipulation skills to learn affordances in open-ended environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Maestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Baumard,</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems, IPMU 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop Autonomous Perception: Applying Sensorimotor Contingencies and Predictive Processing to Developmental Robotics (ICDL-Epirob)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Cergy-Pontoise, France. pp.1-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-40596-4_29⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01329583v1</w:t>
+                <w:t xml:space="preserve">hal-02987422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Librairie aGrUM : a Graphical Universal Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Torti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8èmes journées francophones de réseaux bayésiens (JFRB 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4497,51 +4497,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cully</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Development and Learning and on Epigenetic Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Providence, United States. pp.7-12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4569,51 +4569,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01164789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient Bayesian Network Structure Learning Algorithm in the Presence of Deterministic Relations</w:t>
+                <w:t xml:space="preserve">Un algorithme d'apprentissage de structure d'un réseau bayésien en présence de relations déterministes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
@@ -4631,106 +4631,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Jabet-Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chojnaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Artificial Intelligence - ECAI 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées francophones sur les réseaux bayésiens et les modèles graphiques probabilistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01215671v1</w:t>
+                <w:t xml:space="preserve">hal-01215679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un algorithme d'apprentissage de structure d'un réseau bayésien en présence de relations déterministes</w:t>
+                <w:t xml:space="preserve">An Efficient Bayesian Network Structure Learning Algorithm in the Presence of Deterministic Relations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
@@ -4748,73 +4739,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Jabet-Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chojnaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées francophones sur les réseaux bayésiens et les modèles graphiques probabilistes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Artificial Intelligence - ECAI 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Prague, Czech Republic. pp.567-572, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-419-0-567⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01215679v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertain Reasoning for Business Rules</w:t>
               </w:r>
@@ -4839,51 +4839,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RuleML doctoral consortium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4902,178 +4902,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01215676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A polynomial time OPT-1 algorithm for a scheduling problem with two delivery dates and cumulative payoffs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elicitation of Non-linear Utility Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Viappiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmina Seddik</w:t>
+                <w:t xml:space="preserve">Patrice Perny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Multidisciplinary International Scheduling Conference: Theory and Applications, MISTA 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Gent, Belgium. pp.268-289</w:t>
+              <w:t xml:space="preserve">European Conference on Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01217822v1</w:t>
+                <w:t xml:space="preserve">hal-01215259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An absolute approximation algorithm for a scheduling problem with cumulative payoffs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Seddik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th European Conference on Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5092,1345 +5092,1345 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un algorithme avec garantie de performance pour un problème d'ordonnancement avec dates de livraison et gains cumulatifs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">A polynomial time OPT-1 algorithm for a scheduling problem with two delivery dates and cumulative payoffs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Seddik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congres de la Societe Francaise de Recherche Operationnelle et d'Aide a la Decision, ROADEF 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Troyes, France</w:t>
+              <w:t xml:space="preserve">6th Multidisciplinary International Scheduling Conference: Theory and Applications, MISTA 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Gent, Belgium. pp.268-289</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01217579v1</w:t>
+                <w:t xml:space="preserve">hal-01217822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Annealed Particle Swarm Optimization for Articulated Object Tracking</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Séverine Dubuisson</w:t>
+                <w:t xml:space="preserve">Un algorithme avec garantie de performance pour un problème d'ordonnancement avec dates de livraison et gains cumulatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Seddik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Computer Analysis of Images and Patterns, CAIP 2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congres de la Societe Francaise de Recherche Operationnelle et d'Aide a la Decision, ROADEF 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Troyes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01219699v1</w:t>
+                <w:t xml:space="preserve">hal-01217579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elicitation of Non-linear Utility Models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Perny</w:t>
+                <w:t xml:space="preserve">Hierarchical Annealed Particle Swarm Optimization for Articulated Object Tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Son Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Operations Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th International Conference on Computer Analysis of Images and Patterns, CAIP 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, York, United Kingdom. pp.319-326, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-40261-6_38⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01215259v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01219699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast multiple histogram computation using Kruskal's algorithm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Séverine Dubuisson</w:t>
+                <w:t xml:space="preserve">Dbn-based combinatorial resampling for articulated object tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing (ICIP'12)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference on Uncertainty in Artificial Intelligence (UAI'12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Catalina Island, United States. pp.237-246</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01269933v1</w:t>
+                <w:t xml:space="preserve">hal-00821797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Optimized {DBN}-Based Mode-Focussing Particle Filter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverine Dubuisson</w:t>
+                <w:t xml:space="preserve">A Branch and Bound method for a one-machine scheduling problem with cumulative payoffs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Seddik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Vision and Pattern Recognition (CVPR'12)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Symposium on Combinatorial optimisation (CO '12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Oxford, United Kingdom. pp.86-87</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01270034v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résolution exacte d'un problème d'ordonnancement de tâches avec dates de livraison et gains cumulatifs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yasmina Seddik</w:t>
+                <w:t xml:space="preserve">An Optimized {DBN}-Based Mode-Focussing Particle Filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Computer Vision and Pattern Recognition (CVPR'12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Providence, United States. pp.1934-1939, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CVPR.2012.6247894⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01272436v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01270034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de densités complexes par permutation de sous-échantillons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverine Dubuisson</w:t>
+                <w:t xml:space="preserve">Résolution exacte d'un problème d'ordonnancement de tâches avec dates de livraison et gains cumulatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Seddik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">13ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Angers, France. pp.512-513</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00656495v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01272436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Min-Space Integral Histogram</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast multiple histogram computation using Kruskal's algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Computer Vision (ECCV'12)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-33709-3_14⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Image Processing (ICIP'12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Orlando, United States. pp.2373-2376, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2012.6467374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01273071v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Branch and Bound method for a one-machine scheduling problem with cumulative payoffs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yasmina Seddik</w:t>
+                <w:t xml:space="preserve">Estimation de densités complexes par permutation de sous-échantillons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Combinatorial optimisation (CO '12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Oxford, United Kingdom. pp.86-87</w:t>
+              <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282446v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dbn-based combinatorial resampling for articulated object tracking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Severine Dubuisson</w:t>
+                <w:t xml:space="preserve">Min-Space Integral Histogram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xuan Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Uncertainty in Artificial Intelligence (UAI'12)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Computer Vision (ECCV'12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Florence, Italy. pp.188-201, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-33709-3_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00821797v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01273071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns Discovery for Efficient Structured Probabilistic Inference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Torti</w:t>
+                <w:t xml:space="preserve">Solving the one-machine scheduling problem with cumulative payoffs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Seddik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SUM 2011 - 5th International Conference on Scalable Uncertainty Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th workshop on Models and Algorithms for Planning and Scheduling Problems (MAPSP'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Nymburk, Czech Republic. pp.245-247</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00660477v1</w:t>
+                <w:t xml:space="preserve">hal-01282526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swapping-Based Partitioned Sampling for better complex density estimation: application to articulated object tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Scalable Uncertainty Management (SUM'11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Dayton, OH, United States. pp.525-538, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-23963-2_41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00821841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving the one-machine scheduling problem with cumulative payoffs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yasmina Seddik</w:t>
+                <w:t xml:space="preserve">Patterns Discovery for Efficient Structured Probabilistic Inference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Torti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th workshop on Models and Algorithms for Planning and Scheduling Problems (MAPSP'11)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SUM 2011 - 5th International Conference on Scalable Uncertainty Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Dayton, OH, United States. pp.247-260, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-23963-2_20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282526v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00660477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single machine scheduling with delivery dates and cumulative payoffs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Seddik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Multidisciplinary International Conference on Scheduling: Theory and Applications (MISTA'11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Phoenix, Arizona, United States. pp.261-274</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6481,51 +6481,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems (ACIVS'11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Ghent, Belgium. pp.150-161, </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6571,77 +6571,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordonnancement de tâches avec contraintes de livraison et gains cumulatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Seddik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Saint-Etienne, France. pp.855-856</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6666,64 +6666,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinforcing the Object-Oriented Aspect of Probabilistic Relational Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Torti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6755,294 +6755,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00627823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choquet Optimization using {GAI} Networks for Multiagent/Multicriteria Decision-Making</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Multiobjective Optimization using {GAI} Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Perny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithmic Decision Theory</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IJCAI'09 International Joint Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Pasadena, California, United States. pp.1902-1907</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01295342v1</w:t>
+                <w:t xml:space="preserve">hal-01295848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Recommendations using {GAI} Models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Choquet Optimization using {GAI} Networks for Multiagent/Multicriteria Decision-Making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Perny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCAI'09, International Joint Conference on Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Algorithmic Decision Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Venice, Italy. pp.377-389, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-04428-1_33⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01295846v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01295342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choix multiattribut à l'aide de réseaux {GAI} de forte densité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Perny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2009, Nancy, France. pp.25-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7061,165 +7061,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01295845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiobjective Optimization using {GAI} Models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Fast Recommendations using {GAI} Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Perny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCAI'09 International Joint Conference on Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Pasadena, California, United States. pp.1902-1907</w:t>
+              <w:t xml:space="preserve">IJCAI'09, International Joint Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Pasadena, California, United States. pp.1896-1901</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01295848v1</w:t>
+                <w:t xml:space="preserve">hal-01295846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preference Aggregation with Graphical Utility Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Perny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Queiroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7251,320 +7251,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01303904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche globale de séparateurs efficaces dans un graphe non orienté</w:t>
+                <w:t xml:space="preserve">On Directed and Undirected Propagation Algorithms for Bayesian Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Jouve</w:t>
+                <w:t xml:space="preserve">Khaled Mellouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Mourali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2007)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Hammamet, Tunisia. pp.598-610, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-75256-1_53⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01311626v1</w:t>
+                <w:t xml:space="preserve">hal-01311629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective decision making in combinatorial domains using {GAI}-networks</w:t>
+                <w:t xml:space="preserve">Recherche globale de séparateurs efficaces dans un graphe non orienté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sergio Queiroz</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 65th Meeting of the European Working Group ``Multiple Criteria Decision Aiding''</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Poznan, Poland. pp.5-5</w:t>
+              <w:t xml:space="preserve">8ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01311633v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01311626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Directed and Undirected Propagation Algorithms for Bayesian Networks</w:t>
+                <w:t xml:space="preserve">Collective decision making in combinatorial domains using {GAI}-networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olfa Mourali</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Perny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Queiroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 65th Meeting of the European Working Group ``Multiple Criteria Decision Aiding''</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Poznan, Poland. pp.5-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01311629v1</w:t>
+                <w:t xml:space="preserve">hal-01311633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décision collective avec des réseaux {GAI}</w:t>
               </w:r>
@@ -7576,51 +7576,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Queiroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Perny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2007, Grenoble, France. pp.217-227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7639,277 +7639,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01336478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GAI networks: from axiomatization to applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effet de la nature des acides gras alimentaires (acide alpha-linolénique ou acide linoléique) sur le nombre et la qualité des ovocytes collectés par Ovum Pick-Up et sur la production d'embryons chez la génisse laitière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew A. A. Ponter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Arnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Guelou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ponchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th European Mathematical Psychology Group meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Brest, France</w:t>
+              <w:t xml:space="preserve">13. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01351257v1</w:t>
+                <w:t xml:space="preserve">hal-02757940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la nature des acides gras alimentaires (acide alpha-linolénique ou acide linoléique) sur le nombre et la qualité des ovocytes collectés par Ovum Pick-Up et sur la production d'embryons chez la génisse laitière</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les réseaux bayésiens : un modèle probabiliste pour l'explication et la prédiction des coûts immobiliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Jaffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">Premières rencontres du logement de l'Institut d'économie publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757940v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01351251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration de différents espaces graphiques pour l'apprentissage de structure des réseaux bayésiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2006, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7928,342 +7941,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01351252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les réseaux bayésiens : un modèle probabiliste pour l'explication et la prédiction des coûts immobiliers</w:t>
+                <w:t xml:space="preserve">GAI networks: from axiomatization to applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Jouve</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Perny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premières rencontres du logement de l'Institut d'économie publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Marseille, France</w:t>
+              <w:t xml:space="preserve">37th European Mathematical Psychology Group meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01351251v1</w:t>
+                <w:t xml:space="preserve">hal-01351257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preference aggregation in combinatorial domains using GAI-nets</w:t>
+                <w:t xml:space="preserve">Apprentissage de structure de réseaux bayésiens à partir de réseaux markoviens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sergio Queiroz</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DIMACS - LAMSADE Workshop on Voting Theory And Preference Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Paris, France. pp.165-179</w:t>
+              <w:t xml:space="preserve">15ème congrès francophone de reconnaissance des formes et intelligence artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00119349v1</w:t>
+                <w:t xml:space="preserve">hal-01351254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage de structure de réseaux bayésiens à partir de réseaux markoviens</w:t>
+                <w:t xml:space="preserve">Preference aggregation in combinatorial domains using GAI-nets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Jouve</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Perny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Queiroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème congrès francophone de reconnaissance des formes et intelligence artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2006, Tours, France</w:t>
+              <w:t xml:space="preserve">DIMACS - LAMSADE Workshop on Voting Theory And Preference Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Paris, France. pp.165-179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01351254v1</w:t>
+                <w:t xml:space="preserve">hal-00119349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GAI Networks for Decision Making under Certainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Perny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Joint Conference on Artificial Intelligence -- workshop on advances in preference handling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Edinburgh, United Kingdom. pp.100-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8282,191 +8282,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01492604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GAI Networks for Utility Elicitation</w:t>
+                <w:t xml:space="preserve">Graphical Models for Utility Elicitation under Risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Perny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KR 2004 - 9th International Conference on the Principles of Knowledge Representation and Reasoning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Whistler, British Columbia, Canada. pp.224-234</w:t>
+              <w:t xml:space="preserve">DIMACS-LAMSADE workshop on computer science and decision theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Paris, France. pp.157-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01501402v1</w:t>
+                <w:t xml:space="preserve">hal-01501400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphical Models for Utility Elicitation under Risk</w:t>
+                <w:t xml:space="preserve">GAI Networks for Utility Elicitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Perny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DIMACS-LAMSADE workshop on computer science and decision theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Paris, France. pp.157-178</w:t>
+              <w:t xml:space="preserve">KR 2004 - 9th International Conference on the Principles of Knowledge Representation and Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Whistler, British Columbia, Canada. pp.224-234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01501400v1</w:t>
+                <w:t xml:space="preserve">hal-01501402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur l'amélioration des méthodes stochastiques dans les réseaux bayésiens</w:t>
               </w:r>
@@ -8521,51 +8521,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implémentation efficace d'algorithmes de propagation dans les réseaux probabilistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8603,51 +8603,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation optimale dans les réseaux bayésiens sans cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8769,51 +8769,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Renaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Maragna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur l'Energie Solaire - JNES 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
@@ -8842,90 +8842,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the source of dietary fat (a-linolenic acid or linoleic acid) on the number and the quality of oocytes collected by Ovum Pick-Up and on in vitro embryo production by dairy heifers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew A. A. Ponter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew A. A. Ponter</w:t>
+                <w:t xml:space="preserve">J. Arnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Guelou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Valy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9162,51 +9162,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multicriteria Decision Making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Perny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marquis, Pierre; Papini, Odile; Prade, Henri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Guided Tour of Artificial Intelligence Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, I, Springer, pp.519-548, 2020, Knowledge Representation, Reasoning and Learning, 978-3-030-06164-7. </w:t>
@@ -9257,51 +9257,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decision Under Uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Perny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marquis, Pierre; Papini, Odile; Prade, Henri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Guided Tour of Artificial Intelligence Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, I, Springer, pp.549-586, 2020, Knowledge Representation, Reasoning and Learning</w:t>
@@ -9741,51 +9741,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02277550v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Maestre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghanim Mukhtar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gonzales" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Doncieux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2019.00056" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017210v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cory Butz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; dos Santos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhonatan Oliveira" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/coin.12130" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03228681v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hourbracq" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Wuillemin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baumard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.32.75-109" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864391v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Agli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02006596v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01626202v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Cortijo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2017.10.007" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01217152v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Dubuisson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-015-0713-y" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170027v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-014-0763-z" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170030v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Benabbou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Perny" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Viappiani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40070-015-0040-6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170028v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Seddik" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Kedad-Sidhoum" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2014.10.010" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170496v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-012-0302-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FEF1F546BC2B1809BCA4AD8160196A09B8D89839/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00820473v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Dubuisson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Son Nguyen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2013.03.002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170498v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Torti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2013.03.005" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146528v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.27.95-120" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F43B26E5461CCC73ABF0E2271A89D8B3F2A73E1C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170288v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-010-9219-2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/80C36BA696E34504FFC027B0220A3DBE1DF75175/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170287v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dubus" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2010.11.020" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170369v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Queiroz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170236v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.21.555-587" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/685723AE5E7F04F2B129C43E6812188FBC135F06/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170425v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ben Naceur" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.18.229-260" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A841E083A2FFC5FE892A7F99F878ECA0D72A8497/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185767v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-2496(03)00006-3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57G9324N-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194917v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmps.1998.1248" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RF61MRJ5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195570v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195567v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Jaffray" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1018963914548" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-31MCZMB8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942356v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir-Hosein Valizadeh" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942404v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Journe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mabrouk" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03613058v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32473/flairs.v34i1.128453" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135721v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Ducamp" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444883v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974983v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian de Sainte Marie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974967v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617793v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Doncieux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509651v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60045-1_20" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518559v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01345418v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40596-4_28" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01391019v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987422v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01345421v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42019-6_4" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01389562v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baumard," TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329583v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40596-4_29" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407820v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.28.1-10" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01406357v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cory J. Butz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; E. dos Santos" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhonatan S. Oliveira" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-34111-8_27" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211800v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina E. Manfredotti" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164789v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cully" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEVLRN.2015.7346098" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215671v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Jabet-Chevalier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chojnaki" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-419-0-567" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215679v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215676v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217822v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217571v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217579v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219699v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40261-6_38" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-30QQML22-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215259v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269933v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Berger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6467374" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270034v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2012.6247894" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272436v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656495v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273071v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33709-3_14" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282446v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00821797v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660477v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23963-2_20" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00821841v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23963-2_41" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282526v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285804v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285664v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23687-7_14" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WGC0ZKVF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285807v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627823v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295342v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04428-1_33" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-35RVFLDD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295846v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295845v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295848v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303904v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311626v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jouve" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311633v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311629v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Mellouli" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Mourali" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75256-1_53" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-8T4KGTVF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336478v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351257v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757940v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A. A. Ponter" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arnault" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Guelou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ponchon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351252v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351251v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119349v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351254v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492604v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501402v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501400v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574707v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617893v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622893v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135860v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Goareguer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Le Denn" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Renaude" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Maragna" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818588v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joly" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Valy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828946v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maury" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillaume" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Par&#232;s" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bressoud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860326v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-06164-7_16" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860485v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295291v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdellaoui" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338506v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649126v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-48773-6_6" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02277550v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Maestre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghanim Mukhtar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gonzales" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Doncieux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2019.00056" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03228681v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hourbracq" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Wuillemin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baumard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.32.75-109" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017210v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cory Butz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; dos Santos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhonatan Oliveira" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/coin.12130" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864391v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Agli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02006596v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01626202v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Cortijo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2017.10.007" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01217152v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Dubuisson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-015-0713-y" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170027v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-014-0763-z" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170028v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Seddik" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Kedad-Sidhoum" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2014.10.010" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170030v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Benabbou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Perny" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Viappiani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40070-015-0040-6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146528v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.27.95-120" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F43B26E5461CCC73ABF0E2271A89D8B3F2A73E1C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170496v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-012-0302-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FEF1F546BC2B1809BCA4AD8160196A09B8D89839/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00820473v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Dubuisson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Son Nguyen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2013.03.002" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170498v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Torti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2013.03.005" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170287v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dubus" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2010.11.020" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170288v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-010-9219-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/80C36BA696E34504FFC027B0220A3DBE1DF75175/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170369v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Queiroz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170236v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.21.555-587" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/685723AE5E7F04F2B129C43E6812188FBC135F06/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170425v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ben Naceur" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.18.229-260" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A841E083A2FFC5FE892A7F99F878ECA0D72A8497/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185767v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-2496(03)00006-3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57G9324N-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194917v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmps.1998.1248" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RF61MRJ5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195567v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Jaffray" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1018963914548" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-31MCZMB8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195570v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942356v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir-Hosein Valizadeh" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942404v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Journe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mabrouk" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03613058v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32473/flairs.v34i1.128453" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135721v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Ducamp" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444883v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974967v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian de Sainte Marie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974983v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509651v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60045-1_20" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617793v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Doncieux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518559v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01389562v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baumard," TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329583v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40596-4_29" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01345421v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42019-6_4" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01345418v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40596-4_28" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01391019v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987422v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407820v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.28.1-10" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01406357v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cory J. Butz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; E. dos Santos" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhonatan S. Oliveira" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-34111-8_27" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211800v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina E. Manfredotti" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164789v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cully" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEVLRN.2015.7346098" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215679v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Jabet-Chevalier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chojnaki" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215671v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-419-0-567" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215676v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215259v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217571v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217822v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217579v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219699v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40261-6_38" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-30QQML22-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00821797v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282446v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270034v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2012.6247894" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272436v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269933v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Berger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6467374" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656495v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273071v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33709-3_14" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282526v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00821841v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23963-2_41" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660477v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23963-2_20" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285804v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285664v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23687-7_14" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WGC0ZKVF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285807v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627823v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295848v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295342v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04428-1_33" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-35RVFLDD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295845v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295846v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303904v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311629v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Mellouli" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Mourali" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75256-1_53" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-8T4KGTVF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311626v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jouve" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311633v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336478v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757940v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A. A. Ponter" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arnault" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Guelou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ponchon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351251v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351252v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351257v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351254v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119349v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492604v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501400v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501402v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574707v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617893v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622893v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135860v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Goareguer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Le Denn" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Renaude" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Maragna" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818588v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joly" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Valy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828946v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maury" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillaume" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Par&#232;s" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bressoud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860326v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-06164-7_16" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860485v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295291v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdellaoui" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338506v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649126v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-48773-6_6" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>