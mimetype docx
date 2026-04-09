--- v0 (2026-03-06)
+++ v1 (2026-04-09)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:120.37617554859px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Griggo </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences Université Grenoble Alpes- rattaché au laboratoire EDYTEM</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christophe-griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2040-9546</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">187404674</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéozoologue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">– Archéozoologie– Activités de subsistance, modes de fonctionnement des sites– Taphonomie osseuse– Associations fauniques et paléoenvironnements– Paléobiogéographie– Squeletto-chronologie et saisonnalitésPériodes chronologiques et domaines géographiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Périodes chronologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">– Paléolithique et Mésolithique– France : Poitou-Charente ; Alpes ; Jura– Moyen-Orient : Syrie– Chine– Brésil– Cambodge</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Déserts – Creux de l’Aurochs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Déserts – Creux de l’Aurochs, fouille programmée 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Last Glacial Maximum in the Tropics: Human Responses to Global Change, 30–10 ka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Leplongeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eslem Ben Arous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isis Mesfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of World Prehistory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 38 (2), pp.7. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10963-025-09197-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Christophe-sur-Guiers – Grotte à Winnie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les séquences sédimentaires de la région Chambérienne (Savoie, France) de l’Interglaciaire à l’impact des événements gravitaires historiques majeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hobléa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Vassallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Astrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35 (4), pp.177-203. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13p3j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrative study of new environmental and cultural data from the Hoabinhian of Laang Spean Cave (Cambodia) including modern human remains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pérez Balarezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Sophady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuduan Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Puaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Environments and Humans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (5), pp.100020. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.qeh.2024.100020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary history of the extinct wolf population from France in the context of global phylogeographic changes throughout the Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karolina Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annik Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Preston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (16), pp.4627-4647. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.17054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary history of the extinct wolf population from France in the context of global phylogeographic changes throughout the Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karolina Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annik Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Preston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (16), pp.4627-4647. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.17054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 36,200-year-old carving from Grotte des Gorges, Amange, Jura, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco D’errico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Meister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Dutkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.12895. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-39897-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04179194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zooarchaeological investigation of the Hoabinhian exploitation of reptiles and amphibians in Thailand and Cambodia with a focus on the Yellow-headed Tortoise (Indotestudo elongata (Blyth, 1854))</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bochaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirikanya Chantasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melada Maneechote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, pp.e94. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zooarchaeological investigation of the Hoabinhian exploitation of reptiles and amphibians in Thailand and Cambodia with a focus on the Yellow-Headed tortoise ( Indotestudo elongata (Blyth, 1854))</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bochaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirikanya Chantasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melada Maneechote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioRxiv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2023.04.27.538552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paléontologie quaternaire et milieu karstique, une longue histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hoblea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 79, pp.79-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-François-de-Sales -Trou des Artios Fouille programmée (2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrençon-en-Vercors -Balme de l'Escargot Fouille programmée (2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des avens‐pièges à Artiodactyles dans le massif des Bauges : Trois exemples sur le plateau du Revard (Savoie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hoblea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Nant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia Mémoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Proceeding of the 18th Congress. Karstic sediment, Palaeontology &amp; Archaeology. S03 - Cave deposits. S08 -Archaeology and palaeontology in caves, 5 (25), pp.383-386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeology and Palaeontology in Caves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia Mémoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18th Internation al Congress of Speleology, 25 (Vol. 5. Karst sediment, Palaeontology and Archaeology), pp.189-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation Processes of the Late Pleistocene Site Toca da Janela da Barra do Antonião – Piauí (Brazil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ximena Villagran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gelvam Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mareike Stahlschmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Gluchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PaleoAmerica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20555563.2021.1931744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">24.0 kyr cal BP stone artefact from Vale da Pedra Furada, Piauí, Brazil: Techno-functional analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (3), pp.e0247965. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0247965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entremont-le-Vieux -La Grotte Tempiette Aide à la préparation de publication (2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, ADLFI-Archéologie de la France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrevista : Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellus D’almeida de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio Arqueológica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (3), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51359/2448-2331.2021.253313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spéléologie et paléontologie : le Programme OURSALP. Exemples du gouffre de la Nisotte (L’Hôpital-du-Grosbois, Doubs) et du Scialet de la Décroissance (Corrençon-en-Vercors, Isère).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barnabé Fourgous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Juif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spelunca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Actes du premier colloque francophone « Histoires de désob’ », Actes du premier colloque francophone "Histoires de désob'" Azé 2019 (38), pp.139-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spéléologie et paléontologie : le Programme OURSALP. Exemples du gouffre de la Nisotte (L’Hôpital-du-Grosbois, Doubs) et du Scialet de la Décroissance (Corrençon-en-Vercors, Isère) Actes du premier colloque francophone « Histoires de désob' » Grottes d'Azé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barnabé Fourgous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Juif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spelunca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38, pp.139-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de ALP 2 de l’Aulp du Seuil, (Saint-Bernard-du-Touvet, Chartreuse, Isère) : Un campement de chasse d’altitude du Mésolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Robbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection EDYTEM. Cahiers de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.223-237. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/edyte.2018.1422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The upper Pleistocene - Early holocene fauna of toca da Pena (Piaui, Brazil) - Paleontological Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iderlan de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fontugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (3), pp.205-216. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.10082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cerutti Mastodon Site: Archaeological or Paleontological?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PaleoAmerica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (3), pp.193 - 195. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20555563.2017.1338006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary taphonomic analyses on the mammalian remains from Wulanmulun Paleolithic site, Nei Mongol, China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li-Min Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ya-Mei Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuang-Quan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 400, pp. 158 - 165. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2015.10.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte Tempiette (Entremonts le Vieux) : un piège naturel à bouquetins et chamois, dantant du Mésolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dossiers du musée savoisien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long livestock farming history and human landscape shaping revealed by lake sediment DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Pansu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jérôme Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, 7p. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms4211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00944038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données stratigraphiques, archéologiques et insertion chronologique de la séquence de Longgupo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamei Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wampo Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115 (1), pp.40-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00585507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche interdisciplinaire et réflexions méthodologiques sur la question des haltes de chasse au Moustérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Meignen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P@lethnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3, pp.61-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00936678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climats et premiers peuplements des Alpes du Nord françaises : des derniers chasseurs aux premiers paysans (15 000 à 5 000 ans av. JC.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Primatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3, pp. 61-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00936686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte d'un site chasséen à Champ-Chalatras (Les Martres d'Artière, Puy-de-Dôme, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pasty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cabanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112- (4-5), pp.598-640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00409212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêts d'une séquence originale à la structuration des premiers temps du Magdalénien, t. 104, n°4 : 743-758.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un éclat de silex moustérien coincé dans un bassin d'autruche (Struthio camelus) à Umm el Tlel (Syrie centrale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bonilauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heba Al-Sakhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sultan Muhesen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 33 (2), pp.39-46. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/paleo.2007.5219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00409326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Magdalénien inférieur à microlamelles à dos de la grotte du Taillis des Coteaux à Antigny (Vienne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 104 (1), pp.5-30. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2007.13645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peuplement mésolithique en montagne alpine : lʼexemple de lʼabri sous roche de Canaple (St-Pierre de Chartreuse, Isère, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Paléobiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peuplement mésolithique en montagne alpine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bressy-Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Thiébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Paléobiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 10, pp.51-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00110593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mousterian fauna from Dederiyeh Cave and comparisons with fauna from Umm el Tlel and Douara Cave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 30 (1), pp.149-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00409327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gisement épipaléolithique de Champ Chalatras (Les Martres d'Artière, Puy-de-Dôme) : données préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pasty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Ballut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Murat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 99 (1), pp.138-140. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2002.12613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00268774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gisement Épipaléolithique à pointes de Malaurie de Champ Chalatras (Les Martres d¹Artière, Puy-de-Dôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pasty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Ballut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Murat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 14, pp.101-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00268775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riparo Gaban: the Mesolithic layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Karol S.K. Koslowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giampaolo Dalmeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preistoria Alpina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différents modes d'occupation du site d'Umm el Tlel au cours du Paléolithique moyen (El Kowm, Syrie centrale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 27, pp.13 - 28. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/paleo.2001.4729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cementochronology of Pyrenean Ibex (Capra Hircus Pyrenaica) teeth from Les Eglises Cave (Ussat, Ariège)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 11, pp.177 - 185. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pal.1999.1179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cémento-chronologie de quelques dents de bouquetin des Pyrénées (Capra Hircus Pyrenaica) provenant de la Grotte des Eglises (Ussat, Ariège)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 11, pp.177 - 185. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pal.1999.1179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Levallois point embedded in the vertebra of a wild ass (&amp;quot;Equus Africanus&amp;quot;): hafting, projectiles and mousterian hunting weapons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Geneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sultan Muhesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s0003598x00088335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les occupations moustériennes du complexe VI3' d'Umm El Tlel (Syrie) – Taphonomie en milieu steppique aride.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropozoologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 29, pp.3-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etablissement de courbes climatiques quantifiées à partir des communautés animales pléistocènes suivi d'une application aux gisements de l'abri Suard (Charente) et la grotte de Bois-Ragot (Vienne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 8, pp.81 - 97. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pal.1996.907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de la grotte d'Unikoté (Iholdy, Pyrénées-Atlantiques). Topographie, Anthropologie, Palynologie, Paléontologie (Équidés, Hyénidés et Ursidés).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Guadelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie des Pyrénées Occidentales et des Landes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 15, pp.13-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00135979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude paléontologique du Locus III de la Grotte de l'Eglise (Dordogne). Gisement ante Würmien à Bouquetin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 4, pp.35 - 48. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pal.1992.1192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bouquetin de Malarnaud (Ariège) ; Implications paléobiogéographiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 2, pp.76 - 82. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/quate.1991.1955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Chourum de l’Ours (Le Dévoluy, Hautes-Alpes), un site paléontologique de référence pour Ursus arctos et Cuon alpinus europaeus (Mammalia, Canidae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bertochio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cregut-Bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second colloque Francophone, Histoire de Désob' "Recherches et Découvertes du milieu souterrain"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Signes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avens-pièges dans les massifs préalpins de SavoieCortèges fauniques et évolution climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des collections en sciences de la Terre - 2ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSUG et Muséum de Grenoble, Oct 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trap-caves for Aurochs in the Massif des Bauges : Three (four ?) sites on the Plateau du Revard - Savoie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hobléa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Nant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th UIS Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yves Contet, Christophe Gauchon, Stéphane Jaillet, Jul 2022, Le Bourget du Lac, France. pp.383-386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence du Magdalénien : rythme des changements techniques au cours du 18ème millénaire BP au Taillis des Coteaux (Antigny, Vienne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primault Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Catteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Gaussein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIe Congrès Mondial de l’UISPP (Union des Sciences Préhistoriques et Protohistoriques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence du Magdalénien. Rythme des changements techniques au cours du 18ème millénaire BP au Taillis des Coteaux (Antigny, Vienne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Primault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Catteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Gaussein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrélations chrono-stratigraphiques et interactions culturelles au cours du Magdalénien entre l'Espagne cantabrique et le Sud-Ouest de la France.. et au-delà.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the occurrences of Monitor Lizards (Varanus sp.) from Late Pleistocene to Holocene in continental South-East Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bochaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hanot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prasit Auetrakulvit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Hen Sophady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th International Palaeontological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A trap-cave with significant bone accumulation of ibex and chamois serving as taphonomic referential : the Tempiette cave (Entremont-le-Vieux, Savoie, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Fabbro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hoblea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Working Group Taphonomy meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de Alp 2 (St Bernard-du-Touvet, Chartreuse, Isère) : un campement de chasse d’altitude du Premier Mésolithique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Robbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'homme dans les Alpes, de la pierre au métal, 50 de recherches archéologiques alpines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Villard de lans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte Tempiette (Entremont-le-Vieux) : Un aven piège à bouquetin et chamois. Saisonnalité de fonctionnement du site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">: Journée de Restitution du GDR 3591 «Taphonomie, Environnement &amp; Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Aix En Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paléosols, paléoclimats, ressources naturelles et occupations humaines au cœur du désert syrien : 100 000 ans d’histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bonilauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEMSOL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MEMSOL, Académie d’Agriculture de France, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toca da Pena, Piaui, Brésil : un site archéologique datant de la transition Pléistocène-Holocène avec des indices d'activité de boucherie sur des ossements de mégafaune.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I de Souza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIe Congrès Mondial de l’UISPP (Union des Sciences Préhistoriques et Protohistoriques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Burgos, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêts des restes subfossiles en milieu karstique : chronotaphonomie dans le Gouffre de la Nisotte (L’Hôpital-du-Grosbois, Doubs, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International AFEQ - CNF INQUA Q9 : Le Quaternaire : marqueurs, traçeurs et chronomètres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un site inédit à l’interface de territoires symboliques du Paléolithique supérieur ancien : la grotte des Gorges (Jura), in M. Otte (dir.), Modes de déplacements et de contacts dans le Paléolithique eurasiatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco d'Erricoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Bereiziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A venir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Liège, Belgique. pp. 537-567</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêts des vestiges subfossiles en système karstique : exemple de chronotaphonomie, le Gouffre de la Nisotte (L’Hôpital-du-Grosbois, Doubs).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de spéléologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, l'Isle-sur-le-Doubs, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La séquence Pléistocène du site d’Umm El Tlel, Syrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Al Sackel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bonilauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIe Congrès Mondial de l’UISPP (Union des Sciences Préhistoriques et Protohistoriques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Burgos, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La couche cII2 du site de Longgupo – Chine : un niveau d’occupation anthropique datant du Pléistocène ancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIe Congrès Mondial de l’UISPP (Union des Sciences Préhistoriques et Protohistoriques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Burgos, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte Tempiette (Entremonts le Vieux) : un piège naturel à bouquetins et chamois, dantant du Mésolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Nationales de l'Archéologie du musée Savoisien. Actualité de la Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00939956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les peuplements mammaliens au Pléistocène moyen et supérieur en Quercy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beauval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Coumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modalités d’occupation et exploitation des milieux au Paléolithique dans le Sud-Ouest de la France : l’exemple du Quercy. Actes de la session C67, XVème Congrès de l’UISPP, Lisbonne, septembre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Lisbonne, France. pp.145-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Populations de marmotte, fluctuations climatiques et activités cynégétiques au Tardiglaciaires dans le Vercors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Monin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Rencontres du patrimoine naturel en Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Grenoble, France. p.110-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00745308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bouquetin fossile en Chartreuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Rencontres du patrimoine naturel en Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Grenoble, France. p.125-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00745314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple moustérien de haltes de chasse au dromadaire : la couche VI1a0 d'Umm el Tlel (El Kowm - Syrie centrale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bonilauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heba Al Sakhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Emery-Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haltes de chasse en Préhistoire. Quelles réalités archéologiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Toulouse, France. pp; 103-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00936673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation d'un écosystème alpin au Tardiglaciaire : les chasseurs de marmottes (Marmota marmota) du Vercors : données environnementales, culturelles, et économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Monin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Oberlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde internationale "Archéologie de la montagne européenne"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Gap, France. pp.171-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00588281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Müller (1865-1933)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Monin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Congrès préhistorique de France "Congrès du Centenaire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Avignon, France. pp.139-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00223015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Umm El Tlel sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnes Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Emery-Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII INQUA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Cairns, Australia. pp.82-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00173655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d'exploitation d'un écosystème alpin au Tardiglaciaire. Les chasseurs de marmottes du Vercors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Monin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Tomé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement et peuplement de la moyenne montagne, du Tardiglaciaire a nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yannick Miras; Frédéric Surmely, Jun 2003, Pierrefort, France. pp.29-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00112558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleoenvironmental and paleoclimate variations in northeastern Brazil during the last deglaciation: an organic isotope geochemistry approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiano Chiessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climat et Impact 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Gif-sur Yvette, France. Climat et Impacts 2024 - book of abstracts, 1 (-), pp.244, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte d’un nouvel aven-piège à aurochs sur le Plateau du Revard (Savoie) : Le Creux de l’Aurochs and roll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hobléa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Nant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Badin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre archéologiques de Savoie 2024 - 12ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte des Gorges, approche interdisciplinaire pour la contextualisation des évolutions paléoenvironnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Jeannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01897884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêts des vestiges subfossiles en système karstique : exemple de chronotaphonomie, le Gouffre de la Nisotte (L’Hôpital-du-Grosbois, Doubs).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de spéléologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, l'Isle-sur-le-Doubs, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grottes François Ier à Aiguebelette (Savoie) - Un exemple de grotte bergerie médiévale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jérôme Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lempereur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions APDCA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fumier, bouses et guano : ordures ou or brun ? Statut, usage et gestion des déjections animales depuis la Préhistoire : potentiel archéologique et paléoenvironnemental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Balme de l’Escargot, une nouvelle grotte à ours des cavernes dans le Vercors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Picavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires de désob' - Recherches et découvertes du milieu souterrain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.98-106, 2024, 978-2-9592262-0-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Chourum de l'Ours (Le Dévoluy, Hautes-Alpes), un site palé-ontologique de référence pour Ursus arctos et Cuon alpinus europaeus (Mammalia, Canidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bertochio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cregut‑bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cl. Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de désob' - Recherches et découvertes du milieu souterrain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.70-80, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Hoabinhien ou le paradigme égaré de la modernité européenne en Extrême-Orient : l’exemple de la Préhistoire du Cambodge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Sophady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collectif. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, session Le poids de l’histoire des sciences et l’hégémonie européenne en préhistoire (H. Forestier et V. Zeitoun dir.), </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société préhistorique française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29e Congrès préhistorique de France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partie V - Archéozoologie des grands Mammifères. Étude Archéozoologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émergence et développement d'une culture du Paléolithique supérieur : le Magdalénien - La grotte du Taillis des Coteaux (Antigny, Vienne, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.525 - 544, 2023, ArchéoLogiques 9, 978-2-11-172469-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partie V - Archéozoologie des grands Mammifères. Étude taphonomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émergence et développement d'une culture du Paléolithique supérieur : le Magdalénien - La grotte du Taillis des Coteaux (Antigny, Vienne, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.517-524, 2023, ArchéoLogiques 9, 978-2-11-172469-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">30 ans de collaborations archéozoologiques aux quatre coins du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la Préhistoire à l’Anthropologie philosophique. Recueil de textes offert à Eric Boëda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, L’Harmattan, pp.137-158, 2023, Cahiers d’anthropologie des techniques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partie V - Archéozoologie des grands Mammifères. Étude paléontologique et cadre paléoenvironnemental.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émergence et développement d'une culture du Paléolithique supérieur : le Magdalénien - La grotte du Taillis des Coteaux (Antigny, Vienne, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.495-516, 2023, ArchéoLogiques 9, 978-2-11-172469-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la préhistoire aux temps modernes dans les alpages d’Anterne et Pormenaz. Une approche de l’occupation de la moyenne montagne entre les Fiz et les Aiguilles Rouges. Résultats du programme de sondages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jérôme Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jehanne Affolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Batigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delhon Claire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie en milieu de montagne dans la région Auvergne-Rhône-Alpes. Sous la direction de SURMELY (F.), Actes de la table ronde de Clermont-Ferrand (6 décembre 2019). Presses universitaires Blaise-Pascal. Coll. Terra Mater, p. 55-93.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03923394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte Tempiette (Entremont-le-Vieux, Savoie), un piège naturel à bouquetins et chamois : un exemple de collaboration entre spéléologues et paléontologues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dodelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du premier colloque francophone "Histoires de désob' "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 38, pp.251-264, 2019, Spelunca Mémoires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tempiette Cave (Entremont-le-Vieux, Savoie, France) : paleoecology, seasonality and taphonomy of an ibex and chamois trap-cave.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dodelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gourichon; L.; Daujeard; C.; Brugal; J.P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et Caprinés. De la montagne à la steppe, de la chasse à l'élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-61, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un aven piège naturel à bouquetin et chamois servant de référentiel taphonomique : la grotte Tempiette à Entemont-le-Vieux (Savoie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dodelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme dans les Alpes : de la pierre au métal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'homme dans les Alpes : de la pierre au métal (20), pp.51-72, 2018, Collection EDYTEM, 1762-4304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécificité des pratiques funéraires de la vallée de l’Ubaye et du Guillestrois durant l’âge du Fer. Réflexion sur le genre et les parures dans le domaine funéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Bintz; Chr. Griggo; L. Martin; R. Picavert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Homme dans les Alpes, de la pierre au métal. Actes de la Table-Ronde de Villard-de-Lans, 13-5 octobre 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, Éditions de l'Université Savoie Mont Blanc, pp.343-376, 2018, Collection EDYTEM, 9782919732876</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte de Prélétang (Presles, Isère) : un camp de chasse moustérien de moyenne montagne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard-Guelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'homme dans les Alpes : de la pierre au métal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, pp.179-194, 2018, Collection EDYTEM, 1762-4304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan du programme OURSALP : exemple de l'ours fossile du Scialet de la Décroissance à Corrençon en Vercors (Isère, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Ersmark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Savoie Mont-Blanc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme dans les Alpes, de la pierre au métal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, pp.31-49, 2018, Collection EDYTEM, 1762-4304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte des Gorges ( Jura) : un site inédit à l'interface des territoires symboliques du Paléolithique supérieur ancien.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco D’errico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pigeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Bereizat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marcel Otte &amp; Foni Le Brun Ricalens. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modes de contacts et de déplacements au Paléolithique eurasiatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La faune magdalénienne de l'abri Gandil - Bruniquel (Tarn-et-Garonne) -Etudes paléontologique, taphonomique et archéozoologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'abri Gandil à Bruniquel (Tarn et Garonne) : un campement magdalénien du temps de Lascaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9 (13), pp.279-294, 2014, Préhistoire du Sud-Ouest, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pal.1997.1237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les activités de fouilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bintz, P ; Millet, J-J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vercors, terre de préhistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Glénat, p. 13, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00976817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animaux chassés, animaux domestiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bintz, P ; Millet, J-J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vercors, terre de préhistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Glénat, pp. 48-49, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00976819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte du Taillis-des-Coteaux à Antigny (Vienne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primault Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthet Anne-Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Delfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabilleau Joël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Buisson-Catil &amp; Jérôme Primault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire entre Vienne et Charente : hommes et sociétés du Paléolithique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des publications chauvinoises, Chauvigny, pp.271-293, 2010, Mémoire / Association des publications chauvinoises ; 38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00590045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grands mammifères de la grotte du Bois-Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Chollet &amp; Véronique Dujardin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grotte du Bois-Ragot à Gouex (Vienne) : Magdalénien et Azilien : essais sur les hommes et leurs environnements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société préhistorique française, pp.289-317, 2005, Mémoires de la Société préhistorique française ; 38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00409193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers peuplements d'Amérique du Sud : les sites préhistoriques de la Serra da Capivara (Brésil) : polémiques et valorisations touristiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualités scientifiques/recension d'ouvrage : AVERBOUH A., FERUGLIO V., PLASSARD F. & SAUVET G. (dirs) 2021. — Bouquetins et Pyrénées. I, De la préhistoire à nos jours. Offert à Jean Clottes, Conservateur général du Patrimoine honoraire. Presses universitaires de Provence (Préhistoires de la Méditer¬ranée), Aix-en-Provence, 413 p. Anthropozoologica.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.84 - 88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages d'avant les paysages : métamorphose des paysages végétal et animal à la fin des Temps glaciaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte de Prélétang (Presles, Isère) : un campement de chasse moustérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Tillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard-Guelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Jeannet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de l’Alp 2 (St Bernard-du-Touvet, Isère) : un campement de chasse d’altitude du Premier Mésolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Robbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte Tempiette (Entremont-le-Vieux – Savoie) : un piège naturel à bouquetins et chamois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Fabbro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hoblea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ours fossile du scialet de la Décroissance (Correçon-en-Vercors) et biloan du programme Oursalp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barnabé Fourgous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Picavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes archéozoologiques et cémento-chronologiques - la faune de la Grotte des Gorges, Amange, Jura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00939935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude taphonomique de l'ours de la Grotte de la décroissance, Corrençon-en-Vercors, Isère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00939937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fouille de la grotte Tempiette, Entremont le Vieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude taphonomique et archéozoologique - le site de Wulanmulun, Ordos, Mongolie intérieure, Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00939940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grotte Tempiette - Entremont-le-Vieux, Bilan Scientifique de la région Rhône-Alpes 2012, tome 1.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude cémento-chronologique - le Taillis des coteaux, Antigny, Vienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00939936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fouille et étude archéozoologique de Toca da Pena, province du Piau, Brésil. Rapport d'opération et d'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00939934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bouquetin fossile en Chartreuse et nouvelles perspectives de recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00939958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La préhistoire à Saint Aquilin et dans la région</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00939959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fouille de la grotte Tempiette, Entremont-le-Vieux. Rapport d'opération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00939942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude archéozoologique - la faune de la Grotte des Gorges, Amange, Jura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00939943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude archéozoologique - le Taillis des coteaux, Antigny, Vienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00939948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grande faune de la grotte des Gorges, Amanges, Jura.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00965721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude archéozoologique - la faune de la Grotte des Gorges, Amange, Jura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00939952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude archéozoologique - le Taillis des coteaux, Antigny, Vienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00939953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes paléontologiques et archéozoologiques - Umm el Tlel, El Kowm, Syrie centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00939951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La faune de Laang Spean – Mission détude 2022. in : Forestier Hubert et Sophady Heng, Site préhistorique de Laang Spean – Mission préhistorique franco-cambodgienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Europe et des Affaires Etrangères. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses paléontologiques, taphonomiques et archéozoologiques des sites pléistocènes de la serra da Capivara. in : Boëda Eric, Les premiers peuplements préhistoriques en Amérique du Sud, Rapport scientifique 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Europe et des Affaires Etrangères. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude archéozoologique. in : Primault Jérôme, La grotte du Taillis des Coteaux, Antigny (Vienne). Rapport intermédiaire 1/3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service régional de l'Archéologie Nouvelle-Aquitaine. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franchir la crête : archéologie et ethnohistoire des passages d’altitude en Savoie. Prospection thématique, année 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Batigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mafalda Roscio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 5138 - Archéologie et Archéométrie. 2023, pp.205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04828271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creux de l'Aurochs and roll, Les Déserts, Savoie. Rapport de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hobléa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service régional de l'Archéologie Auvergne Rhône-Alpes. 2023, pp.102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franchir la crête : archéologie et ethnohistoire des passages d’altitude en Savoie. Prospection thématique, année 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Régagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Tavernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 5138 - Archéologie et Archéométrie. 2022, pp.163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04828272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte du Taillis des Coteaux, Antigny (Vienne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Primault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Cormarèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Damery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Gaussein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC Nouvelle-Aquitaine, Service Régional de l’Archéologie. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Grands Mammifères de la grotte du Taillis des Coteaux : les nappes de vestiges EG-VIA et EG-VIB. In : J. Primault, L. Brou, E. Cormarèche, M. Damery, P. Gaussein, C. Griggo, C. Houmard, M. Lejay, G. Martin Et C. Peschaux - La grotte du Taillis des Coteaux Antigny (Vienne). Rapport final (3/3) de la fouille programmée 2020-2022.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional d'Archéologie Poitou-Charentes. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Cambodge 2022 - Etude de la faune du site Hoabinhien de la grotte de Laang Spean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ambassade de France au Cambodge. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franchir la crête : archéologie et ethnohistoire des passages d’altitude à Bessans (Savoie) – 3000-3400 m. Prospection thématique 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Lafont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 5138 - Archéologie et Archéométrie. 2021, pp.108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04828274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Balme de l'Escargot à Corrençon-en-Vercors - Isère. Rapport de Recherche archéologique. Service Régional de l'Archéologie Auvergne Rhône-Alpes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Picavet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie Auvergne Rhône-Alpes. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03495426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La faune de Laang Spean – Bilan et perspectives. in : Forestier Hubert et Sophady Heng, Site préhistorique de Laang Spean – Mission préhistorique franco-cambodgienne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Europe et des affaires étrangères. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03495460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des vestiges osseux recueillis au niveau des cols de Bessans. in: Thirault Eric, Prospection thématique – glaciers de Bessans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie Auvergne Rhône-Alpes. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03495504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte du Taillis des Coteaux Antigny (Vienne), Rapport intermédiaire 2/3 de la fouille programmée 2020/2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Primault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Gaussein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Cormarèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Damery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC / SRA Nouvelle Aquitaine. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Trou des Artios à Saint-François-de-Sales - Savoie. Rapport d'opération archéologique 2021. Rapport de recherche. Service Régional d'Archéologie Auvergne Rhône Alpes. 108 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hobléa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service Régional d'Archéologie Auvergne Rhône Alpes. 2021, 108 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport quadriennal de mission 2016/2019 et demande de renouvellement 2020/2023. Une nouvelle paléo-histoire de l'Homme en Amérique du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Gluchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibeli Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Paulo Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pérez Balarezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l’Europe et des Affaires Etrangères. 2019, pp.95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte du Taillis des Coteaux, Antigny (Vienne), Rapport final de la fouille programmée annuelle - 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Primault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Gaussein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Houmard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC / SRA Nouvelle Aquitaine. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premiers peuplements préhistoriques en Amérique du Sud. Rapport d'activité : 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibeli Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Rocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kerner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Gluchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l’Europe et des Affaires Etrangères. 2018, pp.97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte du Taillis des Coteaux, Antigny (Vienne), Rapport final de la fouille programmée 2015/2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Primault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Astier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Beauval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC / SRA Nouvelle Aquitaine. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte Tempiette : Entremont-le-Vieux - Savoie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 2015/1149, Ministère de la Culture et de la Communication, Préfecture de la région Rhônes-Alpes, Direction régionale des affaires culturelles; Service régional de l'archéologie. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le siaret de l’ours, cirque d’Archiane – Laval d’Aix, Bilan Scientifique de la région Rhône-Alpes 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 2015/1149, Ministère de la Culture et de la Communication, Préfecture de la région Rhônes-Alpes, Direction régionale des affaires culturelles; Service régional de l'archéologie. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId367"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:120.37617554859px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Griggo </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences Université Grenoble Alpes- rattaché au laboratoire EDYTEM</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christophe-griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2040-9546</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">187404674</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéozoologue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">– Archéozoologie– Activités de subsistance, modes de fonctionnement des sites– Taphonomie osseuse– Associations fauniques et paléoenvironnements– Paléobiogéographie– Squeletto-chronologie et saisonnalitésPériodes chronologiques et domaines géographiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Périodes chronologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">– Paléolithique et Mésolithique– France : Poitou-Charente ; Alpes ; Jura– Moyen-Orient : Syrie– Chine– Brésil– Cambodge</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Déserts – Creux de l’Aurochs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Déserts – Creux de l’Aurochs, fouille programmée 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Christophe-sur-Guiers – Grotte à Winnie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Last Glacial Maximum in the Tropics: Human Responses to Global Change, 30–10 ka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Leplongeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eslem Ben Arous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isis Mesfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of World Prehistory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 38 (2), pp.7. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10963-025-09197-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les séquences sédimentaires de la région Chambérienne (Savoie, France) de l’Interglaciaire à l’impact des événements gravitaires historiques majeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hobléa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Vassallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Astrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35 (4), pp.177-203. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13p3j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrative study of new environmental and cultural data from the Hoabinhian of Laang Spean Cave (Cambodia) including modern human remains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pérez Balarezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Sophady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuduan Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Puaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Environments and Humans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (5), pp.100020. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.qeh.2024.100020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary history of the extinct wolf population from France in the context of global phylogeographic changes throughout the Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karolina Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annik Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Preston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (16), pp.4627-4647. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.17054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary history of the extinct wolf population from France in the context of global phylogeographic changes throughout the Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karolina Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annik Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Preston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (16), pp.4627-4647. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.17054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 36,200-year-old carving from Grotte des Gorges, Amange, Jura, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco D’errico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Meister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Dutkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.12895. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-39897-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04179194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zooarchaeological investigation of the Hoabinhian exploitation of reptiles and amphibians in Thailand and Cambodia with a focus on the Yellow-headed Tortoise (Indotestudo elongata (Blyth, 1854))</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bochaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirikanya Chantasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melada Maneechote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, pp.e94. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zooarchaeological investigation of the Hoabinhian exploitation of reptiles and amphibians in Thailand and Cambodia with a focus on the Yellow-Headed tortoise ( Indotestudo elongata (Blyth, 1854))</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bochaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirikanya Chantasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melada Maneechote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioRxiv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2023.04.27.538552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeology and Palaeontology in Caves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia Mémoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18th Internation al Congress of Speleology, 25 (Vol. 5. Karst sediment, Palaeontology and Archaeology), pp.189-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paléontologie quaternaire et milieu karstique, une longue histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hoblea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 79, pp.79-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrençon-en-Vercors -Balme de l'Escargot Fouille programmée (2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-François-de-Sales -Trou des Artios Fouille programmée (2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des avens‐pièges à Artiodactyles dans le massif des Bauges : Trois exemples sur le plateau du Revard (Savoie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hoblea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Nant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia Mémoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Proceeding of the 18th Congress. Karstic sediment, Palaeontology &amp; Archaeology. S03 - Cave deposits. S08 -Archaeology and palaeontology in caves, 5 (25), pp.383-386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entremont-le-Vieux -La Grotte Tempiette Aide à la préparation de publication (2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, ADLFI-Archéologie de la France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrevista : Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellus D’almeida de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio Arqueológica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (3), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51359/2448-2331.2021.253313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation Processes of the Late Pleistocene Site Toca da Janela da Barra do Antonião – Piauí (Brazil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ximena Villagran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gelvam Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mareike Stahlschmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Gluchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PaleoAmerica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20555563.2021.1931744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">24.0 kyr cal BP stone artefact from Vale da Pedra Furada, Piauí, Brazil: Techno-functional analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (3), pp.e0247965. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0247965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spéléologie et paléontologie : le Programme OURSALP. Exemples du gouffre de la Nisotte (L’Hôpital-du-Grosbois, Doubs) et du Scialet de la Décroissance (Corrençon-en-Vercors, Isère) Actes du premier colloque francophone « Histoires de désob' » Grottes d'Azé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barnabé Fourgous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Juif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spelunca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38, pp.139-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spéléologie et paléontologie : le Programme OURSALP. Exemples du gouffre de la Nisotte (L’Hôpital-du-Grosbois, Doubs) et du Scialet de la Décroissance (Corrençon-en-Vercors, Isère).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barnabé Fourgous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Juif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spelunca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Actes du premier colloque francophone « Histoires de désob’ », Actes du premier colloque francophone "Histoires de désob'" Azé 2019 (38), pp.139-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de ALP 2 de l’Aulp du Seuil, (Saint-Bernard-du-Touvet, Chartreuse, Isère) : Un campement de chasse d’altitude du Mésolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Robbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection EDYTEM. Cahiers de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.223-237. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/edyte.2018.1422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The upper Pleistocene - Early holocene fauna of toca da Pena (Piaui, Brazil) - Paleontological Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iderlan de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fontugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (3), pp.205-216. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.10082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cerutti Mastodon Site: Archaeological or Paleontological?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PaleoAmerica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (3), pp.193 - 195. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20555563.2017.1338006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary taphonomic analyses on the mammalian remains from Wulanmulun Paleolithic site, Nei Mongol, China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li-Min Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ya-Mei Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuang-Quan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 400, pp. 158 - 165. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2015.10.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte Tempiette (Entremonts le Vieux) : un piège naturel à bouquetins et chamois, dantant du Mésolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dossiers du musée savoisien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long livestock farming history and human landscape shaping revealed by lake sediment DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Pansu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jérôme Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, 7p. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms4211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00944038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données stratigraphiques, archéologiques et insertion chronologique de la séquence de Longgupo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamei Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wampo Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115 (1), pp.40-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00585507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche interdisciplinaire et réflexions méthodologiques sur la question des haltes de chasse au Moustérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Meignen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P@lethnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3, pp.61-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00936678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climats et premiers peuplements des Alpes du Nord françaises : des derniers chasseurs aux premiers paysans (15 000 à 5 000 ans av. JC.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Primatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3, pp. 61-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00936686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte d'un site chasséen à Champ-Chalatras (Les Martres d'Artière, Puy-de-Dôme, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pasty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cabanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112- (4-5), pp.598-640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00409212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un éclat de silex moustérien coincé dans un bassin d'autruche (Struthio camelus) à Umm el Tlel (Syrie centrale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bonilauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heba Al-Sakhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sultan Muhesen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 33 (2), pp.39-46. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/paleo.2007.5219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00409326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Magdalénien inférieur à microlamelles à dos de la grotte du Taillis des Coteaux à Antigny (Vienne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 104 (1), pp.5-30. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2007.13645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêts d'une séquence originale à la structuration des premiers temps du Magdalénien, t. 104, n°4 : 743-758.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peuplement mésolithique en montagne alpine : lʼexemple de lʼabri sous roche de Canaple (St-Pierre de Chartreuse, Isère, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Paléobiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peuplement mésolithique en montagne alpine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bressy-Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Thiébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Paléobiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 10, pp.51-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00110593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mousterian fauna from Dederiyeh Cave and comparisons with fauna from Umm el Tlel and Douara Cave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 30 (1), pp.149-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00409327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gisement Épipaléolithique à pointes de Malaurie de Champ Chalatras (Les Martres d¹Artière, Puy-de-Dôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pasty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Ballut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Murat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 14, pp.101-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00268775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gisement épipaléolithique de Champ Chalatras (Les Martres d'Artière, Puy-de-Dôme) : données préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pasty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Ballut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Murat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 99 (1), pp.138-140. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2002.12613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00268774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différents modes d'occupation du site d'Umm el Tlel au cours du Paléolithique moyen (El Kowm, Syrie centrale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 27, pp.13 - 28. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/paleo.2001.4729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riparo Gaban: the Mesolithic layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Karol S.K. Koslowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giampaolo Dalmeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preistoria Alpina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cémento-chronologie de quelques dents de bouquetin des Pyrénées (Capra Hircus Pyrenaica) provenant de la Grotte des Eglises (Ussat, Ariège)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 11, pp.177 - 185. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pal.1999.1179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cementochronology of Pyrenean Ibex (Capra Hircus Pyrenaica) teeth from Les Eglises Cave (Ussat, Ariège)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 11, pp.177 - 185. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pal.1999.1179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Levallois point embedded in the vertebra of a wild ass (&amp;quot;Equus Africanus&amp;quot;): hafting, projectiles and mousterian hunting weapons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Geneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sultan Muhesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s0003598x00088335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les occupations moustériennes du complexe VI3' d'Umm El Tlel (Syrie) – Taphonomie en milieu steppique aride.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropozoologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 29, pp.3-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etablissement de courbes climatiques quantifiées à partir des communautés animales pléistocènes suivi d'une application aux gisements de l'abri Suard (Charente) et la grotte de Bois-Ragot (Vienne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 8, pp.81 - 97. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pal.1996.907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de la grotte d'Unikoté (Iholdy, Pyrénées-Atlantiques). Topographie, Anthropologie, Palynologie, Paléontologie (Équidés, Hyénidés et Ursidés).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Guadelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie des Pyrénées Occidentales et des Landes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 15, pp.13-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00135979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude paléontologique du Locus III de la Grotte de l'Eglise (Dordogne). Gisement ante Würmien à Bouquetin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 4, pp.35 - 48. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pal.1992.1192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bouquetin de Malarnaud (Ariège) ; Implications paléobiogéographiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 2, pp.76 - 82. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/quate.1991.1955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Chourum de l’Ours (Le Dévoluy, Hautes-Alpes), un site paléontologique de référence pour Ursus arctos et Cuon alpinus europaeus (Mammalia, Canidae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bertochio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cregut-Bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second colloque Francophone, Histoire de Désob' "Recherches et Découvertes du milieu souterrain"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Signes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avens-pièges dans les massifs préalpins de SavoieCortèges fauniques et évolution climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des collections en sciences de la Terre - 2ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSUG et Muséum de Grenoble, Oct 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trap-caves for Aurochs in the Massif des Bauges : Three (four ?) sites on the Plateau du Revard - Savoie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hobléa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Nant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th UIS Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yves Contet, Christophe Gauchon, Stéphane Jaillet, Jul 2022, Le Bourget du Lac, France. pp.383-386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence du Magdalénien : rythme des changements techniques au cours du 18ème millénaire BP au Taillis des Coteaux (Antigny, Vienne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primault Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Catteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Gaussein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIe Congrès Mondial de l’UISPP (Union des Sciences Préhistoriques et Protohistoriques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence du Magdalénien. Rythme des changements techniques au cours du 18ème millénaire BP au Taillis des Coteaux (Antigny, Vienne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Primault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Catteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Gaussein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrélations chrono-stratigraphiques et interactions culturelles au cours du Magdalénien entre l'Espagne cantabrique et le Sud-Ouest de la France.. et au-delà.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the occurrences of Monitor Lizards (Varanus sp.) from Late Pleistocene to Holocene in continental South-East Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bochaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hanot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prasit Auetrakulvit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Hen Sophady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th International Palaeontological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A trap-cave with significant bone accumulation of ibex and chamois serving as taphonomic referential : the Tempiette cave (Entremont-le-Vieux, Savoie, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Fabbro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hoblea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Working Group Taphonomy meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de Alp 2 (St Bernard-du-Touvet, Chartreuse, Isère) : un campement de chasse d’altitude du Premier Mésolithique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Robbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'homme dans les Alpes, de la pierre au métal, 50 de recherches archéologiques alpines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Villard de lans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte Tempiette (Entremont-le-Vieux) : Un aven piège à bouquetin et chamois. Saisonnalité de fonctionnement du site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">: Journée de Restitution du GDR 3591 «Taphonomie, Environnement &amp; Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Aix En Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paléosols, paléoclimats, ressources naturelles et occupations humaines au cœur du désert syrien : 100 000 ans d’histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bonilauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEMSOL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MEMSOL, Académie d’Agriculture de France, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêts des restes subfossiles en milieu karstique : chronotaphonomie dans le Gouffre de la Nisotte (L’Hôpital-du-Grosbois, Doubs, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International AFEQ - CNF INQUA Q9 : Le Quaternaire : marqueurs, traçeurs et chronomètres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un site inédit à l’interface de territoires symboliques du Paléolithique supérieur ancien : la grotte des Gorges (Jura), in M. Otte (dir.), Modes de déplacements et de contacts dans le Paléolithique eurasiatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco d'Erricoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Bereiziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A venir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Liège, Belgique. pp. 537-567</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêts des vestiges subfossiles en système karstique : exemple de chronotaphonomie, le Gouffre de la Nisotte (L’Hôpital-du-Grosbois, Doubs).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de spéléologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, l'Isle-sur-le-Doubs, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toca da Pena, Piaui, Brésil : un site archéologique datant de la transition Pléistocène-Holocène avec des indices d'activité de boucherie sur des ossements de mégafaune.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I de Souza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIe Congrès Mondial de l’UISPP (Union des Sciences Préhistoriques et Protohistoriques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Burgos, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La couche cII2 du site de Longgupo – Chine : un niveau d’occupation anthropique datant du Pléistocène ancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIe Congrès Mondial de l’UISPP (Union des Sciences Préhistoriques et Protohistoriques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Burgos, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La séquence Pléistocène du site d’Umm El Tlel, Syrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Al Sackel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bonilauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIe Congrès Mondial de l’UISPP (Union des Sciences Préhistoriques et Protohistoriques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Burgos, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte Tempiette (Entremonts le Vieux) : un piège naturel à bouquetins et chamois, dantant du Mésolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Nationales de l'Archéologie du musée Savoisien. Actualité de la Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00939956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les peuplements mammaliens au Pléistocène moyen et supérieur en Quercy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beauval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Coumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modalités d’occupation et exploitation des milieux au Paléolithique dans le Sud-Ouest de la France : l’exemple du Quercy. Actes de la session C67, XVème Congrès de l’UISPP, Lisbonne, septembre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Lisbonne, France. pp.145-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Populations de marmotte, fluctuations climatiques et activités cynégétiques au Tardiglaciaires dans le Vercors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Monin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Rencontres du patrimoine naturel en Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Grenoble, France. p.110-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00745308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bouquetin fossile en Chartreuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Rencontres du patrimoine naturel en Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Grenoble, France. p.125-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00745314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple moustérien de haltes de chasse au dromadaire : la couche VI1a0 d'Umm el Tlel (El Kowm - Syrie centrale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bonilauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heba Al Sakhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Emery-Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haltes de chasse en Préhistoire. Quelles réalités archéologiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Toulouse, France. pp; 103-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00936673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation d'un écosystème alpin au Tardiglaciaire : les chasseurs de marmottes (Marmota marmota) du Vercors : données environnementales, culturelles, et économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Monin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Oberlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde internationale "Archéologie de la montagne européenne"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Gap, France. pp.171-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00588281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Müller (1865-1933)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Monin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Congrès préhistorique de France "Congrès du Centenaire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Avignon, France. pp.139-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00223015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Umm El Tlel sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnes Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Emery-Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII INQUA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Cairns, Australia. pp.82-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00173655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d'exploitation d'un écosystème alpin au Tardiglaciaire. Les chasseurs de marmottes du Vercors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Monin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Tomé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement et peuplement de la moyenne montagne, du Tardiglaciaire a nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yannick Miras; Frédéric Surmely, Jun 2003, Pierrefort, France. pp.29-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00112558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleoenvironmental and paleoclimate variations in northeastern Brazil during the last deglaciation: an organic isotope geochemistry approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiano Chiessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climat et Impact 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Gif-sur Yvette, France. Climat et Impacts 2024 - book of abstracts, 1 (-), pp.244, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte d’un nouvel aven-piège à aurochs sur le Plateau du Revard (Savoie) : Le Creux de l’Aurochs and roll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hobléa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Nant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Badin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre archéologiques de Savoie 2024 - 12ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte des Gorges, approche interdisciplinaire pour la contextualisation des évolutions paléoenvironnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Jeannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01897884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêts des vestiges subfossiles en système karstique : exemple de chronotaphonomie, le Gouffre de la Nisotte (L’Hôpital-du-Grosbois, Doubs).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de spéléologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, l'Isle-sur-le-Doubs, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grottes François Ier à Aiguebelette (Savoie) - Un exemple de grotte bergerie médiévale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jérôme Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lempereur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions APDCA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fumier, bouses et guano : ordures ou or brun ? Statut, usage et gestion des déjections animales depuis la Préhistoire : potentiel archéologique et paléoenvironnemental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Balme de l’Escargot, une nouvelle grotte à ours des cavernes dans le Vercors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Picavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires de désob' - Recherches et découvertes du milieu souterrain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.98-106, 2024, 978-2-9592262-0-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Chourum de l'Ours (Le Dévoluy, Hautes-Alpes), un site palé-ontologique de référence pour Ursus arctos et Cuon alpinus europaeus (Mammalia, Canidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bertochio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cregut‑bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cl. Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de désob' - Recherches et découvertes du milieu souterrain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.70-80, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Hoabinhien ou le paradigme égaré de la modernité européenne en Extrême-Orient : l’exemple de la Préhistoire du Cambodge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Sophady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collectif. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, session Le poids de l’histoire des sciences et l’hégémonie européenne en préhistoire (H. Forestier et V. Zeitoun dir.), </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société préhistorique française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29e Congrès préhistorique de France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partie V - Archéozoologie des grands Mammifères. Étude Archéozoologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émergence et développement d'une culture du Paléolithique supérieur : le Magdalénien - La grotte du Taillis des Coteaux (Antigny, Vienne, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.525 - 544, 2023, ArchéoLogiques 9, 978-2-11-172469-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partie V - Archéozoologie des grands Mammifères. Étude taphonomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émergence et développement d'une culture du Paléolithique supérieur : le Magdalénien - La grotte du Taillis des Coteaux (Antigny, Vienne, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.517-524, 2023, ArchéoLogiques 9, 978-2-11-172469-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">30 ans de collaborations archéozoologiques aux quatre coins du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la Préhistoire à l’Anthropologie philosophique. Recueil de textes offert à Eric Boëda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, L’Harmattan, pp.137-158, 2023, Cahiers d’anthropologie des techniques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partie V - Archéozoologie des grands Mammifères. Étude paléontologique et cadre paléoenvironnemental.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émergence et développement d'une culture du Paléolithique supérieur : le Magdalénien - La grotte du Taillis des Coteaux (Antigny, Vienne, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.495-516, 2023, ArchéoLogiques 9, 978-2-11-172469-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la préhistoire aux temps modernes dans les alpages d’Anterne et Pormenaz. Une approche de l’occupation de la moyenne montagne entre les Fiz et les Aiguilles Rouges. Résultats du programme de sondages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jérôme Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jehanne Affolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Batigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delhon Claire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie en milieu de montagne dans la région Auvergne-Rhône-Alpes. Sous la direction de SURMELY (F.), Actes de la table ronde de Clermont-Ferrand (6 décembre 2019). Presses universitaires Blaise-Pascal. Coll. Terra Mater, p. 55-93.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03923394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte Tempiette (Entremont-le-Vieux, Savoie), un piège naturel à bouquetins et chamois : un exemple de collaboration entre spéléologues et paléontologues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dodelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du premier colloque francophone "Histoires de désob' "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 38, pp.251-264, 2019, Spelunca Mémoires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tempiette Cave (Entremont-le-Vieux, Savoie, France) : paleoecology, seasonality and taphonomy of an ibex and chamois trap-cave.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dodelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gourichon; L.; Daujeard; C.; Brugal; J.P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et Caprinés. De la montagne à la steppe, de la chasse à l'élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-61, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan du programme OURSALP : exemple de l'ours fossile du Scialet de la Décroissance à Corrençon en Vercors (Isère, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Ersmark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Savoie Mont-Blanc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme dans les Alpes, de la pierre au métal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, pp.31-49, 2018, Collection EDYTEM, 1762-4304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un aven piège naturel à bouquetin et chamois servant de référentiel taphonomique : la grotte Tempiette à Entemont-le-Vieux (Savoie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dodelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme dans les Alpes : de la pierre au métal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'homme dans les Alpes : de la pierre au métal (20), pp.51-72, 2018, Collection EDYTEM, 1762-4304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécificité des pratiques funéraires de la vallée de l’Ubaye et du Guillestrois durant l’âge du Fer. Réflexion sur le genre et les parures dans le domaine funéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Bintz; Chr. Griggo; L. Martin; R. Picavert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Homme dans les Alpes, de la pierre au métal. Actes de la Table-Ronde de Villard-de-Lans, 13-5 octobre 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, Éditions de l'Université Savoie Mont Blanc, pp.343-376, 2018, Collection EDYTEM, 9782919732876</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte de Prélétang (Presles, Isère) : un camp de chasse moustérien de moyenne montagne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard-Guelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'homme dans les Alpes : de la pierre au métal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, pp.179-194, 2018, Collection EDYTEM, 1762-4304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte des Gorges ( Jura) : un site inédit à l'interface des territoires symboliques du Paléolithique supérieur ancien.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco D’errico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pigeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Bereizat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marcel Otte &amp; Foni Le Brun Ricalens. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modes de contacts et de déplacements au Paléolithique eurasiatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La faune magdalénienne de l'abri Gandil - Bruniquel (Tarn-et-Garonne) -Etudes paléontologique, taphonomique et archéozoologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'abri Gandil à Bruniquel (Tarn et Garonne) : un campement magdalénien du temps de Lascaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9 (13), pp.279-294, 2014, Préhistoire du Sud-Ouest, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pal.1997.1237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animaux chassés, animaux domestiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bintz, P ; Millet, J-J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vercors, terre de préhistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Glénat, pp. 48-49, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00976819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les activités de fouilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bintz, P ; Millet, J-J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vercors, terre de préhistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Glénat, p. 13, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00976817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte du Taillis-des-Coteaux à Antigny (Vienne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primault Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthet Anne-Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Delfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabilleau Joël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Buisson-Catil &amp; Jérôme Primault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire entre Vienne et Charente : hommes et sociétés du Paléolithique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des publications chauvinoises, Chauvigny, pp.271-293, 2010, Mémoire / Association des publications chauvinoises ; 38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00590045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grands mammifères de la grotte du Bois-Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Chollet &amp; Véronique Dujardin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grotte du Bois-Ragot à Gouex (Vienne) : Magdalénien et Azilien : essais sur les hommes et leurs environnements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société préhistorique française, pp.289-317, 2005, Mémoires de la Société préhistorique française ; 38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00409193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers peuplements d'Amérique du Sud : les sites préhistoriques de la Serra da Capivara (Brésil) : polémiques et valorisations touristiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualités scientifiques/recension d'ouvrage : AVERBOUH A., FERUGLIO V., PLASSARD F. & SAUVET G. (dirs) 2021. — Bouquetins et Pyrénées. I, De la préhistoire à nos jours. Offert à Jean Clottes, Conservateur général du Patrimoine honoraire. Presses universitaires de Provence (Préhistoires de la Méditer¬ranée), Aix-en-Provence, 413 p. Anthropozoologica.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.84 - 88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages d'avant les paysages : métamorphose des paysages végétal et animal à la fin des Temps glaciaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte de Prélétang (Presles, Isère) : un campement de chasse moustérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Tillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard-Guelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Jeannet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de l’Alp 2 (St Bernard-du-Touvet, Isère) : un campement de chasse d’altitude du Premier Mésolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Robbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte Tempiette (Entremont-le-Vieux – Savoie) : un piège naturel à bouquetins et chamois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Fabbro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hoblea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ours fossile du scialet de la Décroissance (Correçon-en-Vercors) et biloan du programme Oursalp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barnabé Fourgous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Picavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fouille et étude archéozoologique de Toca da Pena, province du Piau, Brésil. Rapport d'opération et d'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00939934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude cémento-chronologique - le Taillis des coteaux, Antigny, Vienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00939936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes archéozoologiques et cémento-chronologiques - la faune de la Grotte des Gorges, Amange, Jura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00939935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude taphonomique de l'ours de la Grotte de la décroissance, Corrençon-en-Vercors, Isère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00939937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fouille de la grotte Tempiette, Entremont le Vieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude taphonomique et archéozoologique - le site de Wulanmulun, Ordos, Mongolie intérieure, Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00939940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grotte Tempiette - Entremont-le-Vieux, Bilan Scientifique de la région Rhône-Alpes 2012, tome 1.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bouquetin fossile en Chartreuse et nouvelles perspectives de recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00939958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La préhistoire à Saint Aquilin et dans la région</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00939959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fouille de la grotte Tempiette, Entremont-le-Vieux. Rapport d'opération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00939942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude archéozoologique - la faune de la Grotte des Gorges, Amange, Jura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00939943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude archéozoologique - le Taillis des coteaux, Antigny, Vienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00939948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes paléontologiques et archéozoologiques - Umm el Tlel, El Kowm, Syrie centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00939951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude archéozoologique - la faune de la Grotte des Gorges, Amange, Jura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00939952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude archéozoologique - le Taillis des coteaux, Antigny, Vienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00939953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grande faune de la grotte des Gorges, Amanges, Jura.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00965721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creux de l'Aurochs and roll, Les Déserts, Savoie. Rapport de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hobléa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service régional de l'Archéologie Auvergne Rhône-Alpes. 2023, pp.102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude archéozoologique. in : Primault Jérôme, La grotte du Taillis des Coteaux, Antigny (Vienne). Rapport intermédiaire 1/3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service régional de l'Archéologie Nouvelle-Aquitaine. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La faune de Laang Spean – Mission détude 2022. in : Forestier Hubert et Sophady Heng, Site préhistorique de Laang Spean – Mission préhistorique franco-cambodgienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Europe et des Affaires Etrangères. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses paléontologiques, taphonomiques et archéozoologiques des sites pléistocènes de la serra da Capivara. in : Boëda Eric, Les premiers peuplements préhistoriques en Amérique du Sud, Rapport scientifique 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Europe et des Affaires Etrangères. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franchir la crête : archéologie et ethnohistoire des passages d’altitude en Savoie. Prospection thématique, année 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Batigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mafalda Roscio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 5138 - Archéologie et Archéométrie. 2023, pp.205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04828271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Cambodge 2022 - Etude de la faune du site Hoabinhien de la grotte de Laang Spean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ambassade de France au Cambodge. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Grands Mammifères de la grotte du Taillis des Coteaux : les nappes de vestiges EG-VIA et EG-VIB. In : J. Primault, L. Brou, E. Cormarèche, M. Damery, P. Gaussein, C. Griggo, C. Houmard, M. Lejay, G. Martin Et C. Peschaux - La grotte du Taillis des Coteaux Antigny (Vienne). Rapport final (3/3) de la fouille programmée 2020-2022.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional d'Archéologie Poitou-Charentes. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franchir la crête : archéologie et ethnohistoire des passages d’altitude en Savoie. Prospection thématique, année 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Régagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Tavernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 5138 - Archéologie et Archéométrie. 2022, pp.163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04828272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte du Taillis des Coteaux, Antigny (Vienne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Primault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Cormarèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Damery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Gaussein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC Nouvelle-Aquitaine, Service Régional de l’Archéologie. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franchir la crête : archéologie et ethnohistoire des passages d’altitude à Bessans (Savoie) – 3000-3400 m. Prospection thématique 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Lafont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 5138 - Archéologie et Archéométrie. 2021, pp.108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04828274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La faune de Laang Spean – Bilan et perspectives. in : Forestier Hubert et Sophady Heng, Site préhistorique de Laang Spean – Mission préhistorique franco-cambodgienne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Europe et des affaires étrangères. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03495460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Balme de l'Escargot à Corrençon-en-Vercors - Isère. Rapport de Recherche archéologique. Service Régional de l'Archéologie Auvergne Rhône-Alpes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Picavet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie Auvergne Rhône-Alpes. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03495426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des vestiges osseux recueillis au niveau des cols de Bessans. in: Thirault Eric, Prospection thématique – glaciers de Bessans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie Auvergne Rhône-Alpes. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03495504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte du Taillis des Coteaux Antigny (Vienne), Rapport intermédiaire 2/3 de la fouille programmée 2020/2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Primault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Gaussein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Cormarèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Damery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC / SRA Nouvelle Aquitaine. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Trou des Artios à Saint-François-de-Sales - Savoie. Rapport d'opération archéologique 2021. Rapport de recherche. Service Régional d'Archéologie Auvergne Rhône Alpes. 108 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hobléa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service Régional d'Archéologie Auvergne Rhône Alpes. 2021, 108 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport quadriennal de mission 2016/2019 et demande de renouvellement 2020/2023. Une nouvelle paléo-histoire de l'Homme en Amérique du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Gluchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibeli Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Paulo Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pérez Balarezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l’Europe et des Affaires Etrangères. 2019, pp.95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte du Taillis des Coteaux, Antigny (Vienne), Rapport final de la fouille programmée annuelle - 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Primault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Gaussein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Houmard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC / SRA Nouvelle Aquitaine. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premiers peuplements préhistoriques en Amérique du Sud. Rapport d'activité : 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibeli Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Rocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kerner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Gluchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l’Europe et des Affaires Etrangères. 2018, pp.97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte du Taillis des Coteaux, Antigny (Vienne), Rapport final de la fouille programmée 2015/2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Primault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Astier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Beauval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC / SRA Nouvelle Aquitaine. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte Tempiette : Entremont-le-Vieux - Savoie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 2015/1149, Ministère de la Culture et de la Communication, Préfecture de la région Rhônes-Alpes, Direction régionale des affaires culturelles; Service régional de l'archéologie. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le siaret de l’ours, cirque d’Archiane – Laval d’Aix, Bilan Scientifique de la région Rhône-Alpes 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 2015/1149, Ministère de la Culture et de la Communication, Préfecture de la région Rhônes-Alpes, Direction régionale des affaires culturelles; Service régional de l'archéologie. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId367"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8A2A60AF"/>
+    <w:nsid w:val="2D18E0FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-griggo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2040-9546" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187404674" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324861v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324857v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304282v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Leplongeon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eslem Ben Arous" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Mesfin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Forestier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gallet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10963-025-09197-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324849v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393120v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hobl&#233;a" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Vassallo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13p3j" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699099v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Zeitoun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio P&#233;rez Balarezo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Sophady" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuduan Zhou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Puaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qeh.2024.100020" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157537v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Doan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annik Schnitzler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Preston" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17054" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873087v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04179194v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco D&#8217;errico" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge David" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coqueugniot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Meister" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Dutkiewicz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-39897-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228197v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bochaton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirikanya Chantasri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melada Maneechote" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claude" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.328" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145045v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.04.27.538552" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781871v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Gay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Argant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hoblea" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873084v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873081v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781897v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Philippe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chaix" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Nant" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816402v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257013v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximena Villagran" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gelvam Hartmann" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareike Stahlschmidt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Heinrich" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Gluchy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20555563.2021.1931744" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165878v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bo&#235;da" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Ramos" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio P&#233;rez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lahaye" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0247965" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873069v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585196v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellus D&#8217;almeida de Almeida" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51359/2448-2331.2021.253313" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099356v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnab&#233; Fourgous" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Juif" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547011v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02100550v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Robbe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bintz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2018.1422" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007200v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iderlan de Souza" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.10082" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897670v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20555563.2017.1338006" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897680v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Min Zhang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Dong" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Mei Hou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang-Quan Zhang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.10.024" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDRHZ5SL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897685v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00944038v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Pansu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-J&#233;r&#244;me Rey" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms4211" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585507v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamei Hou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wampo Huang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rasse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936678v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rendu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bourguignon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Meignen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Soulier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936686v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409212v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pasty" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jallet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alix" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163894v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409326v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonilauri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heba Al-Sakhel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sultan Muhesen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/paleo.2007.5219" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163884v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2007.13645" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163874v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110593v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pelletier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thi&#233;bault" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409327v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268774v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Ballut" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Murat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2002.12613" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268775v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163829v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Karol S.K. Koslowski" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampaolo Dalmeri" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163798v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/paleo.2001.4729" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163778v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pal.1999.1179" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329461v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pubert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962081v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Geneste" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mercier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0003598x00088335" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EDE035EC422CA89CC8DFF9795D9083E688A002A4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163767v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163673v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pal.1996.907" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135979v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Michel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Armand" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Couture" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guadelli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163669v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pal.1992.1192" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163659v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quate.1991.1955" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744316v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bertochio" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cregut-Bonnoure" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian B&#233;rard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Cohen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739380v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781909v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897851v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primault J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bouch&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Catteau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Gaussein" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430031v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Primault" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897839v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hanot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasit Auetrakulvit" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Hen Sophady" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897869v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Gay" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Fabbro" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02022485v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897876v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01897875v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Courty" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barbier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897893v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I de Souza" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897895v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313509v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Erricoa" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Bereiziat" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897898v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897888v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Al Sackel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897891v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Hou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Huang" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00939956v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834417v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beauval" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Coumont" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00745308v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Monin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00745314v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936673v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heba Al Sakhel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Emery-Barbier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588281v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Fournier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00223015v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173655v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agnes Courty" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112558v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Tom&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490126v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Dejean" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gauthier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiano Chiessi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Govin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625604v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Badin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897884v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jeannet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Georges Naton" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897899v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324988v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lempereur" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Messager" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521135v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marchand" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Picavet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568529v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertochio" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Cregut&#8209;bonnoure" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl. B&#233;rard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cohen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017023v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575082v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575053v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029044v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575036v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03923394v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delhon Claire" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548158v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dodelin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415987v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099321v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957537v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Isoardi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099300v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bernard-Guelle" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tillet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780173v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Ersmark" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897703v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S David" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pigeaud" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bereizat" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Robert" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897706v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pal.1997.1237" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00976817v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00976819v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00590045v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthet Anne-Laure" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Delfour" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabilleau Jo&#235;l" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409193v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394883v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165189v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897845v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897862v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Tillet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Argant" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897860v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Robbe" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897857v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897861v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Philippe" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Picavet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00939935v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00939937v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936771v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00939940v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981548v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00939936v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00939934v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00939958v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00939959v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00939942v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00939943v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00939948v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00965721v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00939952v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00939953v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00939951v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388827v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388897v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388862v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828271v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thirault" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafalda Roscio" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388804v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828272v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lafont" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle R&#233;gagnon" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Tavernier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934038v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Cormar&#232;che" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Damery" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932152v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932176v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828274v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495426v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495460v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495504v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861895v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Cormar&#232;che" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494865v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913210v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gluchy" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibeli Viana" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Paulo Ramos" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861867v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Houmard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913163v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Rocca" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Kerner" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861916v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Astier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01814226v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01897709v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-griggo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2040-9546" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187404674" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324861v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324857v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324849v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304282v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Leplongeon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eslem Ben Arous" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Mesfin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Forestier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gallet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10963-025-09197-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393120v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hobl&#233;a" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Vassallo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13p3j" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699099v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Zeitoun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio P&#233;rez Balarezo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Sophady" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuduan Zhou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Puaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qeh.2024.100020" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157537v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Doan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annik Schnitzler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Preston" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17054" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873087v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04179194v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco D&#8217;errico" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge David" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coqueugniot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Meister" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Dutkiewicz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-39897-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228197v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bochaton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirikanya Chantasri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melada Maneechote" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claude" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.328" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145045v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.04.27.538552" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816402v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781871v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Gay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Argant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hoblea" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873081v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873084v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781897v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Philippe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chaix" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Nant" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873069v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585196v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellus D&#8217;almeida de Almeida" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51359/2448-2331.2021.253313" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257013v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximena Villagran" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gelvam Hartmann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareike Stahlschmidt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Heinrich" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Gluchy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20555563.2021.1931744" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165878v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bo&#235;da" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Ramos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio P&#233;rez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lahaye" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0247965" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547011v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnab&#233; Fourgous" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Juif" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099356v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02100550v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Robbe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bintz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2018.1422" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007200v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iderlan de Souza" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.10082" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897670v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20555563.2017.1338006" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897680v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Min Zhang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Dong" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Mei Hou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang-Quan Zhang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.10.024" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDRHZ5SL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897685v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00944038v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Pansu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-J&#233;r&#244;me Rey" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms4211" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585507v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamei Hou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wampo Huang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rasse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936678v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rendu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bourguignon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Meignen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Soulier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936686v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409212v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pasty" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jallet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alix" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409326v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonilauri" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heba Al-Sakhel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sultan Muhesen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/paleo.2007.5219" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163884v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2007.13645" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163894v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163874v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110593v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pelletier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thi&#233;bault" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409327v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268775v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Ballut" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Murat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268774v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2002.12613" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163798v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/paleo.2001.4729" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163829v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Karol S.K. Koslowski" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampaolo Dalmeri" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329461v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pubert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pal.1999.1179" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163778v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962081v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Geneste" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mercier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0003598x00088335" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EDE035EC422CA89CC8DFF9795D9083E688A002A4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163767v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163673v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pal.1996.907" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135979v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Michel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Armand" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Couture" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guadelli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163669v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pal.1992.1192" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163659v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quate.1991.1955" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744316v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bertochio" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cregut-Bonnoure" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian B&#233;rard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Cohen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739380v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781909v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897851v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primault J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bouch&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Catteau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Gaussein" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430031v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Primault" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897839v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hanot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasit Auetrakulvit" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Hen Sophady" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897869v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Gay" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Fabbro" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02022485v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897876v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01897875v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Courty" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barbier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897895v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313509v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Erricoa" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Bereiziat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897898v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897893v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I de Souza" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897891v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Hou" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Huang" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897888v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Al Sackel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00939956v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834417v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beauval" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Coumont" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00745308v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Monin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00745314v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936673v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heba Al Sakhel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Emery-Barbier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588281v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Fournier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00223015v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173655v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agnes Courty" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112558v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Tom&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490126v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Dejean" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gauthier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiano Chiessi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Govin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625604v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Badin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897884v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jeannet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Georges Naton" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897899v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324988v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lempereur" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Messager" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521135v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marchand" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Picavet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568529v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertochio" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Cregut&#8209;bonnoure" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl. B&#233;rard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cohen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017023v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575082v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575053v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029044v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575036v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03923394v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delhon Claire" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548158v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dodelin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415987v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780173v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Ersmark" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099321v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957537v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Isoardi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099300v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bernard-Guelle" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tillet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897703v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S David" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pigeaud" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bereizat" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Robert" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897706v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pal.1997.1237" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00976819v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00976817v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00590045v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthet Anne-Laure" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Delfour" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabilleau Jo&#235;l" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409193v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394883v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165189v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897845v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897862v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Tillet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Argant" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897860v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Robbe" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897857v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897861v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Philippe" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Picavet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00939934v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00939936v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00939935v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00939937v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936771v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00939940v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981548v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00939958v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00939959v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00939942v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00939943v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00939948v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00939951v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00939952v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00939953v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00965721v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388804v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388862v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388827v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388897v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828271v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thirault" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafalda Roscio" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932176v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932152v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828272v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lafont" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle R&#233;gagnon" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Tavernier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934038v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Cormar&#232;che" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Damery" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828274v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495460v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495426v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495504v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861895v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Cormar&#232;che" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494865v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913210v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gluchy" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibeli Viana" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Paulo Ramos" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861867v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Houmard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913163v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Rocca" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Kerner" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861916v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Astier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01814226v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01897709v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>