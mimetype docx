--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:120.37617554859px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Griggo </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences Université Grenoble Alpes- rattaché au laboratoire EDYTEM</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christophe-griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2040-9546</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">187404674</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéozoologue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">– Archéozoologie– Activités de subsistance, modes de fonctionnement des sites– Taphonomie osseuse– Associations fauniques et paléoenvironnements– Paléobiogéographie– Squeletto-chronologie et saisonnalitésPériodes chronologiques et domaines géographiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Périodes chronologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">– Paléolithique et Mésolithique– France : Poitou-Charente ; Alpes ; Jura– Moyen-Orient : Syrie– Chine– Brésil– Cambodge</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Déserts – Creux de l’Aurochs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Déserts – Creux de l’Aurochs, fouille programmée 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Christophe-sur-Guiers – Grotte à Winnie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Last Glacial Maximum in the Tropics: Human Responses to Global Change, 30–10 ka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Leplongeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eslem Ben Arous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isis Mesfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of World Prehistory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 38 (2), pp.7. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10963-025-09197-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les séquences sédimentaires de la région Chambérienne (Savoie, France) de l’Interglaciaire à l’impact des événements gravitaires historiques majeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hobléa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Vassallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Astrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35 (4), pp.177-203. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13p3j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrative study of new environmental and cultural data from the Hoabinhian of Laang Spean Cave (Cambodia) including modern human remains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pérez Balarezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Sophady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuduan Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Puaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Environments and Humans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (5), pp.100020. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.qeh.2024.100020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary history of the extinct wolf population from France in the context of global phylogeographic changes throughout the Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karolina Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annik Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Preston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (16), pp.4627-4647. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.17054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary history of the extinct wolf population from France in the context of global phylogeographic changes throughout the Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karolina Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annik Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Preston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (16), pp.4627-4647. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.17054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 36,200-year-old carving from Grotte des Gorges, Amange, Jura, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco D’errico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Meister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Dutkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.12895. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-39897-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04179194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zooarchaeological investigation of the Hoabinhian exploitation of reptiles and amphibians in Thailand and Cambodia with a focus on the Yellow-headed Tortoise (Indotestudo elongata (Blyth, 1854))</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bochaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirikanya Chantasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melada Maneechote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, pp.e94. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zooarchaeological investigation of the Hoabinhian exploitation of reptiles and amphibians in Thailand and Cambodia with a focus on the Yellow-Headed tortoise ( Indotestudo elongata (Blyth, 1854))</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bochaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirikanya Chantasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melada Maneechote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioRxiv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2023.04.27.538552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeology and Palaeontology in Caves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia Mémoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18th Internation al Congress of Speleology, 25 (Vol. 5. Karst sediment, Palaeontology and Archaeology), pp.189-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paléontologie quaternaire et milieu karstique, une longue histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hoblea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 79, pp.79-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrençon-en-Vercors -Balme de l'Escargot Fouille programmée (2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-François-de-Sales -Trou des Artios Fouille programmée (2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des avens‐pièges à Artiodactyles dans le massif des Bauges : Trois exemples sur le plateau du Revard (Savoie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hoblea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Nant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia Mémoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Proceeding of the 18th Congress. Karstic sediment, Palaeontology &amp; Archaeology. S03 - Cave deposits. S08 -Archaeology and palaeontology in caves, 5 (25), pp.383-386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entremont-le-Vieux -La Grotte Tempiette Aide à la préparation de publication (2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, ADLFI-Archéologie de la France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrevista : Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellus D’almeida de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio Arqueológica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (3), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51359/2448-2331.2021.253313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation Processes of the Late Pleistocene Site Toca da Janela da Barra do Antonião – Piauí (Brazil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ximena Villagran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gelvam Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mareike Stahlschmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Gluchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PaleoAmerica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20555563.2021.1931744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">24.0 kyr cal BP stone artefact from Vale da Pedra Furada, Piauí, Brazil: Techno-functional analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (3), pp.e0247965. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0247965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spéléologie et paléontologie : le Programme OURSALP. Exemples du gouffre de la Nisotte (L’Hôpital-du-Grosbois, Doubs) et du Scialet de la Décroissance (Corrençon-en-Vercors, Isère) Actes du premier colloque francophone « Histoires de désob' » Grottes d'Azé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barnabé Fourgous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Juif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spelunca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38, pp.139-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spéléologie et paléontologie : le Programme OURSALP. Exemples du gouffre de la Nisotte (L’Hôpital-du-Grosbois, Doubs) et du Scialet de la Décroissance (Corrençon-en-Vercors, Isère).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barnabé Fourgous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Juif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spelunca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Actes du premier colloque francophone « Histoires de désob’ », Actes du premier colloque francophone "Histoires de désob'" Azé 2019 (38), pp.139-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de ALP 2 de l’Aulp du Seuil, (Saint-Bernard-du-Touvet, Chartreuse, Isère) : Un campement de chasse d’altitude du Mésolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Robbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection EDYTEM. Cahiers de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.223-237. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/edyte.2018.1422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The upper Pleistocene - Early holocene fauna of toca da Pena (Piaui, Brazil) - Paleontological Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iderlan de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fontugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (3), pp.205-216. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.10082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cerutti Mastodon Site: Archaeological or Paleontological?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PaleoAmerica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (3), pp.193 - 195. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20555563.2017.1338006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary taphonomic analyses on the mammalian remains from Wulanmulun Paleolithic site, Nei Mongol, China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li-Min Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ya-Mei Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuang-Quan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 400, pp. 158 - 165. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2015.10.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte Tempiette (Entremonts le Vieux) : un piège naturel à bouquetins et chamois, dantant du Mésolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dossiers du musée savoisien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long livestock farming history and human landscape shaping revealed by lake sediment DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Pansu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jérôme Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, 7p. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms4211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00944038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données stratigraphiques, archéologiques et insertion chronologique de la séquence de Longgupo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamei Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wampo Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115 (1), pp.40-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00585507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche interdisciplinaire et réflexions méthodologiques sur la question des haltes de chasse au Moustérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Meignen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P@lethnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3, pp.61-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00936678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climats et premiers peuplements des Alpes du Nord françaises : des derniers chasseurs aux premiers paysans (15 000 à 5 000 ans av. JC.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Primatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3, pp. 61-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00936686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte d'un site chasséen à Champ-Chalatras (Les Martres d'Artière, Puy-de-Dôme, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pasty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cabanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112- (4-5), pp.598-640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00409212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un éclat de silex moustérien coincé dans un bassin d'autruche (Struthio camelus) à Umm el Tlel (Syrie centrale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bonilauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heba Al-Sakhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sultan Muhesen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 33 (2), pp.39-46. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/paleo.2007.5219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00409326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Magdalénien inférieur à microlamelles à dos de la grotte du Taillis des Coteaux à Antigny (Vienne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 104 (1), pp.5-30. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2007.13645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêts d'une séquence originale à la structuration des premiers temps du Magdalénien, t. 104, n°4 : 743-758.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peuplement mésolithique en montagne alpine : lʼexemple de lʼabri sous roche de Canaple (St-Pierre de Chartreuse, Isère, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Paléobiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peuplement mésolithique en montagne alpine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bressy-Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Thiébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Paléobiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 10, pp.51-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00110593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mousterian fauna from Dederiyeh Cave and comparisons with fauna from Umm el Tlel and Douara Cave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 30 (1), pp.149-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00409327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gisement Épipaléolithique à pointes de Malaurie de Champ Chalatras (Les Martres d¹Artière, Puy-de-Dôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pasty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Ballut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Murat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 14, pp.101-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00268775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gisement épipaléolithique de Champ Chalatras (Les Martres d'Artière, Puy-de-Dôme) : données préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pasty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Ballut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Murat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 99 (1), pp.138-140. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2002.12613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00268774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différents modes d'occupation du site d'Umm el Tlel au cours du Paléolithique moyen (El Kowm, Syrie centrale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 27, pp.13 - 28. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/paleo.2001.4729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riparo Gaban: the Mesolithic layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Karol S.K. Koslowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giampaolo Dalmeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preistoria Alpina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cémento-chronologie de quelques dents de bouquetin des Pyrénées (Capra Hircus Pyrenaica) provenant de la Grotte des Eglises (Ussat, Ariège)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 11, pp.177 - 185. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pal.1999.1179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cementochronology of Pyrenean Ibex (Capra Hircus Pyrenaica) teeth from Les Eglises Cave (Ussat, Ariège)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 11, pp.177 - 185. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pal.1999.1179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Levallois point embedded in the vertebra of a wild ass (&amp;quot;Equus Africanus&amp;quot;): hafting, projectiles and mousterian hunting weapons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Geneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sultan Muhesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s0003598x00088335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les occupations moustériennes du complexe VI3' d'Umm El Tlel (Syrie) – Taphonomie en milieu steppique aride.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropozoologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 29, pp.3-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etablissement de courbes climatiques quantifiées à partir des communautés animales pléistocènes suivi d'une application aux gisements de l'abri Suard (Charente) et la grotte de Bois-Ragot (Vienne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 8, pp.81 - 97. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pal.1996.907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de la grotte d'Unikoté (Iholdy, Pyrénées-Atlantiques). Topographie, Anthropologie, Palynologie, Paléontologie (Équidés, Hyénidés et Ursidés).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Guadelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie des Pyrénées Occidentales et des Landes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 15, pp.13-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00135979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude paléontologique du Locus III de la Grotte de l'Eglise (Dordogne). Gisement ante Würmien à Bouquetin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 4, pp.35 - 48. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pal.1992.1192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bouquetin de Malarnaud (Ariège) ; Implications paléobiogéographiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 2, pp.76 - 82. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/quate.1991.1955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Chourum de l’Ours (Le Dévoluy, Hautes-Alpes), un site paléontologique de référence pour Ursus arctos et Cuon alpinus europaeus (Mammalia, Canidae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bertochio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cregut-Bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second colloque Francophone, Histoire de Désob' "Recherches et Découvertes du milieu souterrain"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Signes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avens-pièges dans les massifs préalpins de SavoieCortèges fauniques et évolution climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des collections en sciences de la Terre - 2ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSUG et Muséum de Grenoble, Oct 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trap-caves for Aurochs in the Massif des Bauges : Three (four ?) sites on the Plateau du Revard - Savoie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hobléa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Nant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th UIS Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yves Contet, Christophe Gauchon, Stéphane Jaillet, Jul 2022, Le Bourget du Lac, France. pp.383-386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence du Magdalénien : rythme des changements techniques au cours du 18ème millénaire BP au Taillis des Coteaux (Antigny, Vienne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primault Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Catteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Gaussein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIe Congrès Mondial de l’UISPP (Union des Sciences Préhistoriques et Protohistoriques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence du Magdalénien. Rythme des changements techniques au cours du 18ème millénaire BP au Taillis des Coteaux (Antigny, Vienne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Primault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Catteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Gaussein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrélations chrono-stratigraphiques et interactions culturelles au cours du Magdalénien entre l'Espagne cantabrique et le Sud-Ouest de la France.. et au-delà.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the occurrences of Monitor Lizards (Varanus sp.) from Late Pleistocene to Holocene in continental South-East Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bochaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hanot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prasit Auetrakulvit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Hen Sophady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th International Palaeontological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A trap-cave with significant bone accumulation of ibex and chamois serving as taphonomic referential : the Tempiette cave (Entremont-le-Vieux, Savoie, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Fabbro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hoblea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Working Group Taphonomy meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de Alp 2 (St Bernard-du-Touvet, Chartreuse, Isère) : un campement de chasse d’altitude du Premier Mésolithique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Robbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'homme dans les Alpes, de la pierre au métal, 50 de recherches archéologiques alpines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Villard de lans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte Tempiette (Entremont-le-Vieux) : Un aven piège à bouquetin et chamois. Saisonnalité de fonctionnement du site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">: Journée de Restitution du GDR 3591 «Taphonomie, Environnement &amp; Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Aix En Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paléosols, paléoclimats, ressources naturelles et occupations humaines au cœur du désert syrien : 100 000 ans d’histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bonilauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEMSOL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MEMSOL, Académie d’Agriculture de France, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêts des restes subfossiles en milieu karstique : chronotaphonomie dans le Gouffre de la Nisotte (L’Hôpital-du-Grosbois, Doubs, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International AFEQ - CNF INQUA Q9 : Le Quaternaire : marqueurs, traçeurs et chronomètres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un site inédit à l’interface de territoires symboliques du Paléolithique supérieur ancien : la grotte des Gorges (Jura), in M. Otte (dir.), Modes de déplacements et de contacts dans le Paléolithique eurasiatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco d'Erricoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Bereiziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A venir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Liège, Belgique. pp. 537-567</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêts des vestiges subfossiles en système karstique : exemple de chronotaphonomie, le Gouffre de la Nisotte (L’Hôpital-du-Grosbois, Doubs).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de spéléologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, l'Isle-sur-le-Doubs, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toca da Pena, Piaui, Brésil : un site archéologique datant de la transition Pléistocène-Holocène avec des indices d'activité de boucherie sur des ossements de mégafaune.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I de Souza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIe Congrès Mondial de l’UISPP (Union des Sciences Préhistoriques et Protohistoriques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Burgos, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La couche cII2 du site de Longgupo – Chine : un niveau d’occupation anthropique datant du Pléistocène ancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIe Congrès Mondial de l’UISPP (Union des Sciences Préhistoriques et Protohistoriques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Burgos, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La séquence Pléistocène du site d’Umm El Tlel, Syrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Al Sackel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bonilauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIe Congrès Mondial de l’UISPP (Union des Sciences Préhistoriques et Protohistoriques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Burgos, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte Tempiette (Entremonts le Vieux) : un piège naturel à bouquetins et chamois, dantant du Mésolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Nationales de l'Archéologie du musée Savoisien. Actualité de la Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00939956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les peuplements mammaliens au Pléistocène moyen et supérieur en Quercy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beauval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Coumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modalités d’occupation et exploitation des milieux au Paléolithique dans le Sud-Ouest de la France : l’exemple du Quercy. Actes de la session C67, XVème Congrès de l’UISPP, Lisbonne, septembre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Lisbonne, France. pp.145-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Populations de marmotte, fluctuations climatiques et activités cynégétiques au Tardiglaciaires dans le Vercors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Monin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Rencontres du patrimoine naturel en Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Grenoble, France. p.110-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00745308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bouquetin fossile en Chartreuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Rencontres du patrimoine naturel en Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Grenoble, France. p.125-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00745314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple moustérien de haltes de chasse au dromadaire : la couche VI1a0 d'Umm el Tlel (El Kowm - Syrie centrale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bonilauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heba Al Sakhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Emery-Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haltes de chasse en Préhistoire. Quelles réalités archéologiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Toulouse, France. pp; 103-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00936673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation d'un écosystème alpin au Tardiglaciaire : les chasseurs de marmottes (Marmota marmota) du Vercors : données environnementales, culturelles, et économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Monin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Oberlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde internationale "Archéologie de la montagne européenne"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Gap, France. pp.171-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00588281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Müller (1865-1933)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Monin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Congrès préhistorique de France "Congrès du Centenaire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Avignon, France. pp.139-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00223015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Umm El Tlel sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnes Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Emery-Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII INQUA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Cairns, Australia. pp.82-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00173655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d'exploitation d'un écosystème alpin au Tardiglaciaire. Les chasseurs de marmottes du Vercors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Monin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Tomé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement et peuplement de la moyenne montagne, du Tardiglaciaire a nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yannick Miras; Frédéric Surmely, Jun 2003, Pierrefort, France. pp.29-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00112558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleoenvironmental and paleoclimate variations in northeastern Brazil during the last deglaciation: an organic isotope geochemistry approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiano Chiessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climat et Impact 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Gif-sur Yvette, France. Climat et Impacts 2024 - book of abstracts, 1 (-), pp.244, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte d’un nouvel aven-piège à aurochs sur le Plateau du Revard (Savoie) : Le Creux de l’Aurochs and roll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hobléa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Nant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Badin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre archéologiques de Savoie 2024 - 12ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte des Gorges, approche interdisciplinaire pour la contextualisation des évolutions paléoenvironnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Jeannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01897884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêts des vestiges subfossiles en système karstique : exemple de chronotaphonomie, le Gouffre de la Nisotte (L’Hôpital-du-Grosbois, Doubs).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de spéléologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, l'Isle-sur-le-Doubs, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grottes François Ier à Aiguebelette (Savoie) - Un exemple de grotte bergerie médiévale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jérôme Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lempereur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions APDCA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fumier, bouses et guano : ordures ou or brun ? Statut, usage et gestion des déjections animales depuis la Préhistoire : potentiel archéologique et paléoenvironnemental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Balme de l’Escargot, une nouvelle grotte à ours des cavernes dans le Vercors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Picavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires de désob' - Recherches et découvertes du milieu souterrain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.98-106, 2024, 978-2-9592262-0-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Chourum de l'Ours (Le Dévoluy, Hautes-Alpes), un site palé-ontologique de référence pour Ursus arctos et Cuon alpinus europaeus (Mammalia, Canidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bertochio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cregut‑bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cl. Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de désob' - Recherches et découvertes du milieu souterrain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.70-80, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Hoabinhien ou le paradigme égaré de la modernité européenne en Extrême-Orient : l’exemple de la Préhistoire du Cambodge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Sophady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collectif. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, session Le poids de l’histoire des sciences et l’hégémonie européenne en préhistoire (H. Forestier et V. Zeitoun dir.), </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société préhistorique française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29e Congrès préhistorique de France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partie V - Archéozoologie des grands Mammifères. Étude Archéozoologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émergence et développement d'une culture du Paléolithique supérieur : le Magdalénien - La grotte du Taillis des Coteaux (Antigny, Vienne, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.525 - 544, 2023, ArchéoLogiques 9, 978-2-11-172469-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partie V - Archéozoologie des grands Mammifères. Étude taphonomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émergence et développement d'une culture du Paléolithique supérieur : le Magdalénien - La grotte du Taillis des Coteaux (Antigny, Vienne, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.517-524, 2023, ArchéoLogiques 9, 978-2-11-172469-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">30 ans de collaborations archéozoologiques aux quatre coins du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la Préhistoire à l’Anthropologie philosophique. Recueil de textes offert à Eric Boëda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, L’Harmattan, pp.137-158, 2023, Cahiers d’anthropologie des techniques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partie V - Archéozoologie des grands Mammifères. Étude paléontologique et cadre paléoenvironnemental.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émergence et développement d'une culture du Paléolithique supérieur : le Magdalénien - La grotte du Taillis des Coteaux (Antigny, Vienne, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.495-516, 2023, ArchéoLogiques 9, 978-2-11-172469-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la préhistoire aux temps modernes dans les alpages d’Anterne et Pormenaz. Une approche de l’occupation de la moyenne montagne entre les Fiz et les Aiguilles Rouges. Résultats du programme de sondages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jérôme Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jehanne Affolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Batigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delhon Claire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie en milieu de montagne dans la région Auvergne-Rhône-Alpes. Sous la direction de SURMELY (F.), Actes de la table ronde de Clermont-Ferrand (6 décembre 2019). Presses universitaires Blaise-Pascal. Coll. Terra Mater, p. 55-93.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03923394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte Tempiette (Entremont-le-Vieux, Savoie), un piège naturel à bouquetins et chamois : un exemple de collaboration entre spéléologues et paléontologues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dodelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du premier colloque francophone "Histoires de désob' "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 38, pp.251-264, 2019, Spelunca Mémoires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tempiette Cave (Entremont-le-Vieux, Savoie, France) : paleoecology, seasonality and taphonomy of an ibex and chamois trap-cave.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dodelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gourichon; L.; Daujeard; C.; Brugal; J.P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et Caprinés. De la montagne à la steppe, de la chasse à l'élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-61, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan du programme OURSALP : exemple de l'ours fossile du Scialet de la Décroissance à Corrençon en Vercors (Isère, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Ersmark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Savoie Mont-Blanc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme dans les Alpes, de la pierre au métal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, pp.31-49, 2018, Collection EDYTEM, 1762-4304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un aven piège naturel à bouquetin et chamois servant de référentiel taphonomique : la grotte Tempiette à Entemont-le-Vieux (Savoie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dodelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme dans les Alpes : de la pierre au métal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'homme dans les Alpes : de la pierre au métal (20), pp.51-72, 2018, Collection EDYTEM, 1762-4304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécificité des pratiques funéraires de la vallée de l’Ubaye et du Guillestrois durant l’âge du Fer. Réflexion sur le genre et les parures dans le domaine funéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Bintz; Chr. Griggo; L. Martin; R. Picavert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Homme dans les Alpes, de la pierre au métal. Actes de la Table-Ronde de Villard-de-Lans, 13-5 octobre 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, Éditions de l'Université Savoie Mont Blanc, pp.343-376, 2018, Collection EDYTEM, 9782919732876</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte de Prélétang (Presles, Isère) : un camp de chasse moustérien de moyenne montagne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard-Guelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'homme dans les Alpes : de la pierre au métal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, pp.179-194, 2018, Collection EDYTEM, 1762-4304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte des Gorges ( Jura) : un site inédit à l'interface des territoires symboliques du Paléolithique supérieur ancien.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco D’errico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pigeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Bereizat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marcel Otte &amp; Foni Le Brun Ricalens. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modes de contacts et de déplacements au Paléolithique eurasiatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La faune magdalénienne de l'abri Gandil - Bruniquel (Tarn-et-Garonne) -Etudes paléontologique, taphonomique et archéozoologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'abri Gandil à Bruniquel (Tarn et Garonne) : un campement magdalénien du temps de Lascaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9 (13), pp.279-294, 2014, Préhistoire du Sud-Ouest, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pal.1997.1237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animaux chassés, animaux domestiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bintz, P ; Millet, J-J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vercors, terre de préhistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Glénat, pp. 48-49, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00976819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les activités de fouilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bintz, P ; Millet, J-J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vercors, terre de préhistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Glénat, p. 13, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00976817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte du Taillis-des-Coteaux à Antigny (Vienne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primault Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthet Anne-Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Delfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabilleau Joël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Buisson-Catil &amp; Jérôme Primault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire entre Vienne et Charente : hommes et sociétés du Paléolithique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des publications chauvinoises, Chauvigny, pp.271-293, 2010, Mémoire / Association des publications chauvinoises ; 38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00590045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grands mammifères de la grotte du Bois-Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Chollet &amp; Véronique Dujardin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grotte du Bois-Ragot à Gouex (Vienne) : Magdalénien et Azilien : essais sur les hommes et leurs environnements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société préhistorique française, pp.289-317, 2005, Mémoires de la Société préhistorique française ; 38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00409193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers peuplements d'Amérique du Sud : les sites préhistoriques de la Serra da Capivara (Brésil) : polémiques et valorisations touristiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualités scientifiques/recension d'ouvrage : AVERBOUH A., FERUGLIO V., PLASSARD F. & SAUVET G. (dirs) 2021. — Bouquetins et Pyrénées. I, De la préhistoire à nos jours. Offert à Jean Clottes, Conservateur général du Patrimoine honoraire. Presses universitaires de Provence (Préhistoires de la Méditer¬ranée), Aix-en-Provence, 413 p. Anthropozoologica.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.84 - 88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages d'avant les paysages : métamorphose des paysages végétal et animal à la fin des Temps glaciaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte de Prélétang (Presles, Isère) : un campement de chasse moustérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Tillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard-Guelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Jeannet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de l’Alp 2 (St Bernard-du-Touvet, Isère) : un campement de chasse d’altitude du Premier Mésolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Robbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte Tempiette (Entremont-le-Vieux – Savoie) : un piège naturel à bouquetins et chamois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Fabbro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hoblea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ours fossile du scialet de la Décroissance (Correçon-en-Vercors) et biloan du programme Oursalp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barnabé Fourgous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Picavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fouille et étude archéozoologique de Toca da Pena, province du Piau, Brésil. Rapport d'opération et d'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00939934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude cémento-chronologique - le Taillis des coteaux, Antigny, Vienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00939936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes archéozoologiques et cémento-chronologiques - la faune de la Grotte des Gorges, Amange, Jura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00939935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude taphonomique de l'ours de la Grotte de la décroissance, Corrençon-en-Vercors, Isère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00939937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fouille de la grotte Tempiette, Entremont le Vieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude taphonomique et archéozoologique - le site de Wulanmulun, Ordos, Mongolie intérieure, Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00939940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grotte Tempiette - Entremont-le-Vieux, Bilan Scientifique de la région Rhône-Alpes 2012, tome 1.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bouquetin fossile en Chartreuse et nouvelles perspectives de recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00939958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La préhistoire à Saint Aquilin et dans la région</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00939959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fouille de la grotte Tempiette, Entremont-le-Vieux. Rapport d'opération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00939942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude archéozoologique - la faune de la Grotte des Gorges, Amange, Jura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00939943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude archéozoologique - le Taillis des coteaux, Antigny, Vienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00939948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes paléontologiques et archéozoologiques - Umm el Tlel, El Kowm, Syrie centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00939951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude archéozoologique - la faune de la Grotte des Gorges, Amange, Jura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00939952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude archéozoologique - le Taillis des coteaux, Antigny, Vienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00939953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grande faune de la grotte des Gorges, Amanges, Jura.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00965721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creux de l'Aurochs and roll, Les Déserts, Savoie. Rapport de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hobléa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service régional de l'Archéologie Auvergne Rhône-Alpes. 2023, pp.102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude archéozoologique. in : Primault Jérôme, La grotte du Taillis des Coteaux, Antigny (Vienne). Rapport intermédiaire 1/3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service régional de l'Archéologie Nouvelle-Aquitaine. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La faune de Laang Spean – Mission détude 2022. in : Forestier Hubert et Sophady Heng, Site préhistorique de Laang Spean – Mission préhistorique franco-cambodgienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Europe et des Affaires Etrangères. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses paléontologiques, taphonomiques et archéozoologiques des sites pléistocènes de la serra da Capivara. in : Boëda Eric, Les premiers peuplements préhistoriques en Amérique du Sud, Rapport scientifique 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Europe et des Affaires Etrangères. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franchir la crête : archéologie et ethnohistoire des passages d’altitude en Savoie. Prospection thématique, année 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Batigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mafalda Roscio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 5138 - Archéologie et Archéométrie. 2023, pp.205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04828271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Cambodge 2022 - Etude de la faune du site Hoabinhien de la grotte de Laang Spean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ambassade de France au Cambodge. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Grands Mammifères de la grotte du Taillis des Coteaux : les nappes de vestiges EG-VIA et EG-VIB. In : J. Primault, L. Brou, E. Cormarèche, M. Damery, P. Gaussein, C. Griggo, C. Houmard, M. Lejay, G. Martin Et C. Peschaux - La grotte du Taillis des Coteaux Antigny (Vienne). Rapport final (3/3) de la fouille programmée 2020-2022.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional d'Archéologie Poitou-Charentes. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franchir la crête : archéologie et ethnohistoire des passages d’altitude en Savoie. Prospection thématique, année 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Régagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Tavernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 5138 - Archéologie et Archéométrie. 2022, pp.163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04828272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte du Taillis des Coteaux, Antigny (Vienne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Primault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Cormarèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Damery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Gaussein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC Nouvelle-Aquitaine, Service Régional de l’Archéologie. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franchir la crête : archéologie et ethnohistoire des passages d’altitude à Bessans (Savoie) – 3000-3400 m. Prospection thématique 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Lafont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 5138 - Archéologie et Archéométrie. 2021, pp.108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04828274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La faune de Laang Spean – Bilan et perspectives. in : Forestier Hubert et Sophady Heng, Site préhistorique de Laang Spean – Mission préhistorique franco-cambodgienne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Europe et des affaires étrangères. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03495460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Balme de l'Escargot à Corrençon-en-Vercors - Isère. Rapport de Recherche archéologique. Service Régional de l'Archéologie Auvergne Rhône-Alpes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Picavet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie Auvergne Rhône-Alpes. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03495426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des vestiges osseux recueillis au niveau des cols de Bessans. in: Thirault Eric, Prospection thématique – glaciers de Bessans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie Auvergne Rhône-Alpes. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03495504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte du Taillis des Coteaux Antigny (Vienne), Rapport intermédiaire 2/3 de la fouille programmée 2020/2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Primault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Gaussein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Cormarèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Damery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC / SRA Nouvelle Aquitaine. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Trou des Artios à Saint-François-de-Sales - Savoie. Rapport d'opération archéologique 2021. Rapport de recherche. Service Régional d'Archéologie Auvergne Rhône Alpes. 108 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hobléa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service Régional d'Archéologie Auvergne Rhône Alpes. 2021, 108 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport quadriennal de mission 2016/2019 et demande de renouvellement 2020/2023. Une nouvelle paléo-histoire de l'Homme en Amérique du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Gluchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibeli Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Paulo Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pérez Balarezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l’Europe et des Affaires Etrangères. 2019, pp.95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte du Taillis des Coteaux, Antigny (Vienne), Rapport final de la fouille programmée annuelle - 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Primault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Gaussein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Houmard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC / SRA Nouvelle Aquitaine. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premiers peuplements préhistoriques en Amérique du Sud. Rapport d'activité : 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibeli Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Rocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kerner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Gluchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l’Europe et des Affaires Etrangères. 2018, pp.97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte du Taillis des Coteaux, Antigny (Vienne), Rapport final de la fouille programmée 2015/2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Primault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Astier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Beauval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC / SRA Nouvelle Aquitaine. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte Tempiette : Entremont-le-Vieux - Savoie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 2015/1149, Ministère de la Culture et de la Communication, Préfecture de la région Rhônes-Alpes, Direction régionale des affaires culturelles; Service régional de l'archéologie. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le siaret de l’ours, cirque d’Archiane – Laval d’Aix, Bilan Scientifique de la région Rhône-Alpes 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 2015/1149, Ministère de la Culture et de la Communication, Préfecture de la région Rhônes-Alpes, Direction régionale des affaires culturelles; Service régional de l'archéologie. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId367"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:120.37617554859px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Griggo </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences Université Grenoble Alpes- rattaché au laboratoire EDYTEM</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christophe-griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2040-9546</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">187404674</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéozoologue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">– Archéozoologie– Activités de subsistance, modes de fonctionnement des sites– Taphonomie osseuse– Associations fauniques et paléoenvironnements– Paléobiogéographie– Squeletto-chronologie et saisonnalitésPériodes chronologiques et domaines géographiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Périodes chronologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">– Paléolithique et Mésolithique– France : Poitou-Charente ; Alpes ; Jura– Moyen-Orient : Syrie– Chine– Brésil– Cambodge</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Déserts – Creux de l’Aurochs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Déserts – Creux de l’Aurochs, fouille programmée 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Christophe-sur-Guiers – Grotte à Winnie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Last Glacial Maximum in the Tropics: Human Responses to Global Change, 30–10 ka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Leplongeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eslem Ben Arous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isis Mesfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of World Prehistory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 38 (2), pp.7. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10963-025-09197-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrative study of new environmental and cultural data from the Hoabinhian of Laang Spean Cave (Cambodia) including modern human remains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pérez Balarezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Sophady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuduan Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Puaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Environments and Humans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (5), pp.100020. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.qeh.2024.100020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les séquences sédimentaires de la région Chambérienne (Savoie, France) de l’Interglaciaire à l’impact des événements gravitaires historiques majeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hobléa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Vassallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Astrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35 (4), pp.177-203. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13p3j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary history of the extinct wolf population from France in the context of global phylogeographic changes throughout the Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karolina Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annik Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Preston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (16), pp.4627-4647. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.17054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 36,200-year-old carving from Grotte des Gorges, Amange, Jura, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco D’errico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Meister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Dutkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.12895. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-39897-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04179194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary history of the extinct wolf population from France in the context of global phylogeographic changes throughout the Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karolina Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annik Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Preston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (16), pp.4627-4647. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.17054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zooarchaeological investigation of the Hoabinhian exploitation of reptiles and amphibians in Thailand and Cambodia with a focus on the Yellow-headed Tortoise (Indotestudo elongata (Blyth, 1854))</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bochaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirikanya Chantasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melada Maneechote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, pp.e94. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zooarchaeological investigation of the Hoabinhian exploitation of reptiles and amphibians in Thailand and Cambodia with a focus on the Yellow-Headed tortoise ( Indotestudo elongata (Blyth, 1854))</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bochaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirikanya Chantasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melada Maneechote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioRxiv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2023.04.27.538552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeology and Palaeontology in Caves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia Mémoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18th Internation al Congress of Speleology, 25 (Vol. 5. Karst sediment, Palaeontology and Archaeology), pp.189-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-François-de-Sales -Trou des Artios Fouille programmée (2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrençon-en-Vercors -Balme de l'Escargot Fouille programmée (2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paléontologie quaternaire et milieu karstique, une longue histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hoblea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 79, pp.79-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des avens‐pièges à Artiodactyles dans le massif des Bauges : Trois exemples sur le plateau du Revard (Savoie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hoblea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Nant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia Mémoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Proceeding of the 18th Congress. Karstic sediment, Palaeontology &amp; Archaeology. S03 - Cave deposits. S08 -Archaeology and palaeontology in caves, 5 (25), pp.383-386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entremont-le-Vieux -La Grotte Tempiette Aide à la préparation de publication (2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, ADLFI-Archéologie de la France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrevista : Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellus D’almeida de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio Arqueológica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (3), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51359/2448-2331.2021.253313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation Processes of the Late Pleistocene Site Toca da Janela da Barra do Antonião – Piauí (Brazil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ximena Villagran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gelvam Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mareike Stahlschmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Gluchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PaleoAmerica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20555563.2021.1931744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">24.0 kyr cal BP stone artefact from Vale da Pedra Furada, Piauí, Brazil: Techno-functional analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (3), pp.e0247965. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0247965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spéléologie et paléontologie : le Programme OURSALP. Exemples du gouffre de la Nisotte (L’Hôpital-du-Grosbois, Doubs) et du Scialet de la Décroissance (Corrençon-en-Vercors, Isère) Actes du premier colloque francophone « Histoires de désob' » Grottes d'Azé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barnabé Fourgous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Juif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spelunca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38, pp.139-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spéléologie et paléontologie : le Programme OURSALP. Exemples du gouffre de la Nisotte (L’Hôpital-du-Grosbois, Doubs) et du Scialet de la Décroissance (Corrençon-en-Vercors, Isère).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barnabé Fourgous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Juif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spelunca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Actes du premier colloque francophone « Histoires de désob’ », Actes du premier colloque francophone "Histoires de désob'" Azé 2019 (38), pp.139-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de ALP 2 de l’Aulp du Seuil, (Saint-Bernard-du-Touvet, Chartreuse, Isère) : Un campement de chasse d’altitude du Mésolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Robbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection EDYTEM. Cahiers de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.223-237. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/edyte.2018.1422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The upper Pleistocene - Early holocene fauna of toca da Pena (Piaui, Brazil) - Paleontological Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iderlan de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fontugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (3), pp.205-216. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.10082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cerutti Mastodon Site: Archaeological or Paleontological?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PaleoAmerica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (3), pp.193 - 195. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20555563.2017.1338006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary taphonomic analyses on the mammalian remains from Wulanmulun Paleolithic site, Nei Mongol, China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li-Min Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ya-Mei Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuang-Quan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 400, pp. 158 - 165. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2015.10.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte Tempiette (Entremonts le Vieux) : un piège naturel à bouquetins et chamois, dantant du Mésolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dossiers du musée savoisien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long livestock farming history and human landscape shaping revealed by lake sediment DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Pansu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jérôme Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, 7p. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms4211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00944038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données stratigraphiques, archéologiques et insertion chronologique de la séquence de Longgupo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamei Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wampo Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115 (1), pp.40-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00585507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche interdisciplinaire et réflexions méthodologiques sur la question des haltes de chasse au Moustérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Meignen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P@lethnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3, pp.61-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00936678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climats et premiers peuplements des Alpes du Nord françaises : des derniers chasseurs aux premiers paysans (15 000 à 5 000 ans av. JC.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Primatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3, pp. 61-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00936686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte d'un site chasséen à Champ-Chalatras (Les Martres d'Artière, Puy-de-Dôme, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pasty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cabanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112- (4-5), pp.598-640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00409212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêts d'une séquence originale à la structuration des premiers temps du Magdalénien, t. 104, n°4 : 743-758.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Magdalénien inférieur à microlamelles à dos de la grotte du Taillis des Coteaux à Antigny (Vienne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 104 (1), pp.5-30. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2007.13645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un éclat de silex moustérien coincé dans un bassin d'autruche (Struthio camelus) à Umm el Tlel (Syrie centrale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bonilauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heba Al-Sakhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sultan Muhesen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 33 (2), pp.39-46. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/paleo.2007.5219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00409326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peuplement mésolithique en montagne alpine : lʼexemple de lʼabri sous roche de Canaple (St-Pierre de Chartreuse, Isère, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Paléobiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peuplement mésolithique en montagne alpine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bressy-Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Thiébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Paléobiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 10, pp.51-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00110593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mousterian fauna from Dederiyeh Cave and comparisons with fauna from Umm el Tlel and Douara Cave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 30 (1), pp.149-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00409327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gisement épipaléolithique de Champ Chalatras (Les Martres d'Artière, Puy-de-Dôme) : données préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pasty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Ballut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Murat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 99 (1), pp.138-140. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2002.12613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00268774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gisement Épipaléolithique à pointes de Malaurie de Champ Chalatras (Les Martres d¹Artière, Puy-de-Dôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pasty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Ballut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Murat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 14, pp.101-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00268775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riparo Gaban: the Mesolithic layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Karol S.K. Koslowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giampaolo Dalmeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preistoria Alpina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différents modes d'occupation du site d'Umm el Tlel au cours du Paléolithique moyen (El Kowm, Syrie centrale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 27, pp.13 - 28. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/paleo.2001.4729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cementochronology of Pyrenean Ibex (Capra Hircus Pyrenaica) teeth from Les Eglises Cave (Ussat, Ariège)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 11, pp.177 - 185. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pal.1999.1179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cémento-chronologie de quelques dents de bouquetin des Pyrénées (Capra Hircus Pyrenaica) provenant de la Grotte des Eglises (Ussat, Ariège)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 11, pp.177 - 185. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pal.1999.1179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Levallois point embedded in the vertebra of a wild ass (&amp;quot;Equus Africanus&amp;quot;): hafting, projectiles and mousterian hunting weapons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Geneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sultan Muhesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s0003598x00088335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les occupations moustériennes du complexe VI3' d'Umm El Tlel (Syrie) – Taphonomie en milieu steppique aride.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropozoologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 29, pp.3-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etablissement de courbes climatiques quantifiées à partir des communautés animales pléistocènes suivi d'une application aux gisements de l'abri Suard (Charente) et la grotte de Bois-Ragot (Vienne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 8, pp.81 - 97. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pal.1996.907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de la grotte d'Unikoté (Iholdy, Pyrénées-Atlantiques). Topographie, Anthropologie, Palynologie, Paléontologie (Équidés, Hyénidés et Ursidés).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Guadelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie des Pyrénées Occidentales et des Landes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 15, pp.13-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00135979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude paléontologique du Locus III de la Grotte de l'Eglise (Dordogne). Gisement ante Würmien à Bouquetin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 4, pp.35 - 48. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pal.1992.1192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bouquetin de Malarnaud (Ariège) ; Implications paléobiogéographiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 2, pp.76 - 82. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/quate.1991.1955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Chourum de l’Ours (Le Dévoluy, Hautes-Alpes), un site paléontologique de référence pour Ursus arctos et Cuon alpinus europaeus (Mammalia, Canidae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bertochio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cregut-Bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second colloque Francophone, Histoire de Désob' "Recherches et Découvertes du milieu souterrain"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Signes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avens-pièges dans les massifs préalpins de SavoieCortèges fauniques et évolution climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des collections en sciences de la Terre - 2ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSUG et Muséum de Grenoble, Oct 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trap-caves for Aurochs in the Massif des Bauges : Three (four ?) sites on the Plateau du Revard - Savoie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hobléa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Nant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th UIS Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yves Contet, Christophe Gauchon, Stéphane Jaillet, Jul 2022, Le Bourget du Lac, France. pp.383-386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence du Magdalénien : rythme des changements techniques au cours du 18ème millénaire BP au Taillis des Coteaux (Antigny, Vienne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primault Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Catteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Gaussein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIe Congrès Mondial de l’UISPP (Union des Sciences Préhistoriques et Protohistoriques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence du Magdalénien. Rythme des changements techniques au cours du 18ème millénaire BP au Taillis des Coteaux (Antigny, Vienne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Primault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Catteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Gaussein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrélations chrono-stratigraphiques et interactions culturelles au cours du Magdalénien entre l'Espagne cantabrique et le Sud-Ouest de la France.. et au-delà.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the occurrences of Monitor Lizards (Varanus sp.) from Late Pleistocene to Holocene in continental South-East Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bochaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hanot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prasit Auetrakulvit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Hen Sophady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th International Palaeontological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A trap-cave with significant bone accumulation of ibex and chamois serving as taphonomic referential : the Tempiette cave (Entremont-le-Vieux, Savoie, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Fabbro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hoblea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Working Group Taphonomy meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de Alp 2 (St Bernard-du-Touvet, Chartreuse, Isère) : un campement de chasse d’altitude du Premier Mésolithique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Robbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'homme dans les Alpes, de la pierre au métal, 50 de recherches archéologiques alpines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Villard de lans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte Tempiette (Entremont-le-Vieux) : Un aven piège à bouquetin et chamois. Saisonnalité de fonctionnement du site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">: Journée de Restitution du GDR 3591 «Taphonomie, Environnement &amp; Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Aix En Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paléosols, paléoclimats, ressources naturelles et occupations humaines au cœur du désert syrien : 100 000 ans d’histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bonilauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEMSOL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MEMSOL, Académie d’Agriculture de France, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toca da Pena, Piaui, Brésil : un site archéologique datant de la transition Pléistocène-Holocène avec des indices d'activité de boucherie sur des ossements de mégafaune.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I de Souza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIe Congrès Mondial de l’UISPP (Union des Sciences Préhistoriques et Protohistoriques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Burgos, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un site inédit à l’interface de territoires symboliques du Paléolithique supérieur ancien : la grotte des Gorges (Jura), in M. Otte (dir.), Modes de déplacements et de contacts dans le Paléolithique eurasiatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco d'Erricoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Bereiziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A venir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Liège, Belgique. pp. 537-567</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêts des vestiges subfossiles en système karstique : exemple de chronotaphonomie, le Gouffre de la Nisotte (L’Hôpital-du-Grosbois, Doubs).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de spéléologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, l'Isle-sur-le-Doubs, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêts des restes subfossiles en milieu karstique : chronotaphonomie dans le Gouffre de la Nisotte (L’Hôpital-du-Grosbois, Doubs, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International AFEQ - CNF INQUA Q9 : Le Quaternaire : marqueurs, traçeurs et chronomètres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La couche cII2 du site de Longgupo – Chine : un niveau d’occupation anthropique datant du Pléistocène ancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIe Congrès Mondial de l’UISPP (Union des Sciences Préhistoriques et Protohistoriques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Burgos, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La séquence Pléistocène du site d’Umm El Tlel, Syrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Al Sackel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bonilauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIe Congrès Mondial de l’UISPP (Union des Sciences Préhistoriques et Protohistoriques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Burgos, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte Tempiette (Entremonts le Vieux) : un piège naturel à bouquetins et chamois, dantant du Mésolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Nationales de l'Archéologie du musée Savoisien. Actualité de la Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00939956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les peuplements mammaliens au Pléistocène moyen et supérieur en Quercy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beauval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Coumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modalités d’occupation et exploitation des milieux au Paléolithique dans le Sud-Ouest de la France : l’exemple du Quercy. Actes de la session C67, XVème Congrès de l’UISPP, Lisbonne, septembre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Lisbonne, France. pp.145-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Populations de marmotte, fluctuations climatiques et activités cynégétiques au Tardiglaciaires dans le Vercors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Monin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Rencontres du patrimoine naturel en Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Grenoble, France. p.110-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00745308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bouquetin fossile en Chartreuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Rencontres du patrimoine naturel en Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Grenoble, France. p.125-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00745314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple moustérien de haltes de chasse au dromadaire : la couche VI1a0 d'Umm el Tlel (El Kowm - Syrie centrale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bonilauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heba Al Sakhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Emery-Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haltes de chasse en Préhistoire. Quelles réalités archéologiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Toulouse, France. pp; 103-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00936673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation d'un écosystème alpin au Tardiglaciaire : les chasseurs de marmottes (Marmota marmota) du Vercors : données environnementales, culturelles, et économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Monin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Oberlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde internationale "Archéologie de la montagne européenne"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Gap, France. pp.171-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00588281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Müller (1865-1933)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Monin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Congrès préhistorique de France "Congrès du Centenaire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Avignon, France. pp.139-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00223015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Umm El Tlel sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnes Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Emery-Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII INQUA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Cairns, Australia. pp.82-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00173655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d'exploitation d'un écosystème alpin au Tardiglaciaire. Les chasseurs de marmottes du Vercors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Monin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Tomé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement et peuplement de la moyenne montagne, du Tardiglaciaire a nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yannick Miras; Frédéric Surmely, Jun 2003, Pierrefort, France. pp.29-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00112558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleoenvironmental and paleoclimate variations in northeastern Brazil during the last deglaciation: an organic isotope geochemistry approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiano Chiessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climat et Impact 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Gif-sur Yvette, France. Climat et Impacts 2024 - book of abstracts, 1 (-), pp.244, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte d’un nouvel aven-piège à aurochs sur le Plateau du Revard (Savoie) : Le Creux de l’Aurochs and roll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hobléa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Nant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Badin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre archéologiques de Savoie 2024 - 12ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte des Gorges, approche interdisciplinaire pour la contextualisation des évolutions paléoenvironnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Jeannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01897884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêts des vestiges subfossiles en système karstique : exemple de chronotaphonomie, le Gouffre de la Nisotte (L’Hôpital-du-Grosbois, Doubs).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de spéléologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, l'Isle-sur-le-Doubs, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grottes François Ier à Aiguebelette (Savoie) - Un exemple de grotte bergerie médiévale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jérôme Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lempereur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions APDCA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fumier, bouses et guano : ordures ou or brun ? Statut, usage et gestion des déjections animales depuis la Préhistoire : potentiel archéologique et paléoenvironnemental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Balme de l’Escargot, une nouvelle grotte à ours des cavernes dans le Vercors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Picavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires de désob' - Recherches et découvertes du milieu souterrain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.98-106, 2024, 978-2-9592262-0-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Chourum de l'Ours (Le Dévoluy, Hautes-Alpes), un site palé-ontologique de référence pour Ursus arctos et Cuon alpinus europaeus (Mammalia, Canidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bertochio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cregut‑bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cl. Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de désob' - Recherches et découvertes du milieu souterrain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.70-80, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partie V - Archéozoologie des grands Mammifères. Étude Archéozoologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émergence et développement d'une culture du Paléolithique supérieur : le Magdalénien - La grotte du Taillis des Coteaux (Antigny, Vienne, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.525 - 544, 2023, ArchéoLogiques 9, 978-2-11-172469-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partie V - Archéozoologie des grands Mammifères. Étude taphonomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émergence et développement d'une culture du Paléolithique supérieur : le Magdalénien - La grotte du Taillis des Coteaux (Antigny, Vienne, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.517-524, 2023, ArchéoLogiques 9, 978-2-11-172469-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Hoabinhien ou le paradigme égaré de la modernité européenne en Extrême-Orient : l’exemple de la Préhistoire du Cambodge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Sophady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collectif. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, session Le poids de l’histoire des sciences et l’hégémonie européenne en préhistoire (H. Forestier et V. Zeitoun dir.), </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société préhistorique française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29e Congrès préhistorique de France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">30 ans de collaborations archéozoologiques aux quatre coins du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la Préhistoire à l’Anthropologie philosophique. Recueil de textes offert à Eric Boëda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, L’Harmattan, pp.137-158, 2023, Cahiers d’anthropologie des techniques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partie V - Archéozoologie des grands Mammifères. Étude paléontologique et cadre paléoenvironnemental.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émergence et développement d'une culture du Paléolithique supérieur : le Magdalénien - La grotte du Taillis des Coteaux (Antigny, Vienne, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.495-516, 2023, ArchéoLogiques 9, 978-2-11-172469-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la préhistoire aux temps modernes dans les alpages d’Anterne et Pormenaz. Une approche de l’occupation de la moyenne montagne entre les Fiz et les Aiguilles Rouges. Résultats du programme de sondages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jérôme Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jehanne Affolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Batigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delhon Claire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie en milieu de montagne dans la région Auvergne-Rhône-Alpes. Sous la direction de SURMELY (F.), Actes de la table ronde de Clermont-Ferrand (6 décembre 2019). Presses universitaires Blaise-Pascal. Coll. Terra Mater, p. 55-93.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03923394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tempiette Cave (Entremont-le-Vieux, Savoie, France) : paleoecology, seasonality and taphonomy of an ibex and chamois trap-cave.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dodelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gourichon; L.; Daujeard; C.; Brugal; J.P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et Caprinés. De la montagne à la steppe, de la chasse à l'élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-61, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte Tempiette (Entremont-le-Vieux, Savoie), un piège naturel à bouquetins et chamois : un exemple de collaboration entre spéléologues et paléontologues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dodelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du premier colloque francophone "Histoires de désob' "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 38, pp.251-264, 2019, Spelunca Mémoires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan du programme OURSALP : exemple de l'ours fossile du Scialet de la Décroissance à Corrençon en Vercors (Isère, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Ersmark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Savoie Mont-Blanc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme dans les Alpes, de la pierre au métal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, pp.31-49, 2018, Collection EDYTEM, 1762-4304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un aven piège naturel à bouquetin et chamois servant de référentiel taphonomique : la grotte Tempiette à Entemont-le-Vieux (Savoie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dodelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme dans les Alpes : de la pierre au métal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'homme dans les Alpes : de la pierre au métal (20), pp.51-72, 2018, Collection EDYTEM, 1762-4304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécificité des pratiques funéraires de la vallée de l’Ubaye et du Guillestrois durant l’âge du Fer. Réflexion sur le genre et les parures dans le domaine funéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Bintz; Chr. Griggo; L. Martin; R. Picavert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Homme dans les Alpes, de la pierre au métal. Actes de la Table-Ronde de Villard-de-Lans, 13-5 octobre 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, Éditions de l'Université Savoie Mont Blanc, pp.343-376, 2018, Collection EDYTEM, 9782919732876</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte de Prélétang (Presles, Isère) : un camp de chasse moustérien de moyenne montagne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard-Guelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'homme dans les Alpes : de la pierre au métal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, pp.179-194, 2018, Collection EDYTEM, 1762-4304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte des Gorges ( Jura) : un site inédit à l'interface des territoires symboliques du Paléolithique supérieur ancien.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco D’errico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pigeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Bereizat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marcel Otte &amp; Foni Le Brun Ricalens. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modes de contacts et de déplacements au Paléolithique eurasiatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La faune magdalénienne de l'abri Gandil - Bruniquel (Tarn-et-Garonne) -Etudes paléontologique, taphonomique et archéozoologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'abri Gandil à Bruniquel (Tarn et Garonne) : un campement magdalénien du temps de Lascaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9 (13), pp.279-294, 2014, Préhistoire du Sud-Ouest, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pal.1997.1237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animaux chassés, animaux domestiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bintz, P ; Millet, J-J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vercors, terre de préhistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Glénat, pp. 48-49, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00976819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les activités de fouilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bintz, P ; Millet, J-J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vercors, terre de préhistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Glénat, p. 13, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00976817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte du Taillis-des-Coteaux à Antigny (Vienne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primault Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthet Anne-Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Delfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabilleau Joël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Buisson-Catil &amp; Jérôme Primault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire entre Vienne et Charente : hommes et sociétés du Paléolithique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des publications chauvinoises, Chauvigny, pp.271-293, 2010, Mémoire / Association des publications chauvinoises ; 38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00590045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grands mammifères de la grotte du Bois-Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Chollet &amp; Véronique Dujardin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grotte du Bois-Ragot à Gouex (Vienne) : Magdalénien et Azilien : essais sur les hommes et leurs environnements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société préhistorique française, pp.289-317, 2005, Mémoires de la Société préhistorique française ; 38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00409193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers peuplements d'Amérique du Sud : les sites préhistoriques de la Serra da Capivara (Brésil) : polémiques et valorisations touristiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualités scientifiques/recension d'ouvrage : AVERBOUH A., FERUGLIO V., PLASSARD F. & SAUVET G. (dirs) 2021. — Bouquetins et Pyrénées. I, De la préhistoire à nos jours. Offert à Jean Clottes, Conservateur général du Patrimoine honoraire. Presses universitaires de Provence (Préhistoires de la Méditer¬ranée), Aix-en-Provence, 413 p. Anthropozoologica.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.84 - 88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages d'avant les paysages : métamorphose des paysages végétal et animal à la fin des Temps glaciaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte de Prélétang (Presles, Isère) : un campement de chasse moustérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Tillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard-Guelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Jeannet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de l’Alp 2 (St Bernard-du-Touvet, Isère) : un campement de chasse d’altitude du Premier Mésolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Robbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte Tempiette (Entremont-le-Vieux – Savoie) : un piège naturel à bouquetins et chamois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Fabbro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hoblea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ours fossile du scialet de la Décroissance (Correçon-en-Vercors) et biloan du programme Oursalp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barnabé Fourgous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Picavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fouille et étude archéozoologique de Toca da Pena, province du Piau, Brésil. Rapport d'opération et d'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00939934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude cémento-chronologique - le Taillis des coteaux, Antigny, Vienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00939936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes archéozoologiques et cémento-chronologiques - la faune de la Grotte des Gorges, Amange, Jura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00939935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fouille de la grotte Tempiette, Entremont le Vieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude taphonomique de l'ours de la Grotte de la décroissance, Corrençon-en-Vercors, Isère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00939937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude taphonomique et archéozoologique - le site de Wulanmulun, Ordos, Mongolie intérieure, Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00939940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grotte Tempiette - Entremont-le-Vieux, Bilan Scientifique de la région Rhône-Alpes 2012, tome 1.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bouquetin fossile en Chartreuse et nouvelles perspectives de recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00939958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La préhistoire à Saint Aquilin et dans la région</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00939959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fouille de la grotte Tempiette, Entremont-le-Vieux. Rapport d'opération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00939942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude archéozoologique - la faune de la Grotte des Gorges, Amange, Jura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00939943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude archéozoologique - le Taillis des coteaux, Antigny, Vienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00939948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes paléontologiques et archéozoologiques - Umm el Tlel, El Kowm, Syrie centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00939951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grande faune de la grotte des Gorges, Amanges, Jura.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00965721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude archéozoologique - la faune de la Grotte des Gorges, Amange, Jura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00939952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude archéozoologique - le Taillis des coteaux, Antigny, Vienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00939953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creux de l'Aurochs and roll, Les Déserts, Savoie. Rapport de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hobléa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service régional de l'Archéologie Auvergne Rhône-Alpes. 2023, pp.102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La faune de Laang Spean – Mission détude 2022. in : Forestier Hubert et Sophady Heng, Site préhistorique de Laang Spean – Mission préhistorique franco-cambodgienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Europe et des Affaires Etrangères. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses paléontologiques, taphonomiques et archéozoologiques des sites pléistocènes de la serra da Capivara. in : Boëda Eric, Les premiers peuplements préhistoriques en Amérique du Sud, Rapport scientifique 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Europe et des Affaires Etrangères. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude archéozoologique. in : Primault Jérôme, La grotte du Taillis des Coteaux, Antigny (Vienne). Rapport intermédiaire 1/3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service régional de l'Archéologie Nouvelle-Aquitaine. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franchir la crête : archéologie et ethnohistoire des passages d’altitude en Savoie. Prospection thématique, année 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Batigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mafalda Roscio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 5138 - Archéologie et Archéométrie. 2023, pp.205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04828271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Cambodge 2022 - Etude de la faune du site Hoabinhien de la grotte de Laang Spean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ambassade de France au Cambodge. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franchir la crête : archéologie et ethnohistoire des passages d’altitude en Savoie. Prospection thématique, année 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Régagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Tavernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 5138 - Archéologie et Archéométrie. 2022, pp.163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04828272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte du Taillis des Coteaux, Antigny (Vienne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Primault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Cormarèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Damery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Gaussein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC Nouvelle-Aquitaine, Service Régional de l’Archéologie. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Grands Mammifères de la grotte du Taillis des Coteaux : les nappes de vestiges EG-VIA et EG-VIB. In : J. Primault, L. Brou, E. Cormarèche, M. Damery, P. Gaussein, C. Griggo, C. Houmard, M. Lejay, G. Martin Et C. Peschaux - La grotte du Taillis des Coteaux Antigny (Vienne). Rapport final (3/3) de la fouille programmée 2020-2022.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional d'Archéologie Poitou-Charentes. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franchir la crête : archéologie et ethnohistoire des passages d’altitude à Bessans (Savoie) – 3000-3400 m. Prospection thématique 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Lafont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 5138 - Archéologie et Archéométrie. 2021, pp.108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04828274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La faune de Laang Spean – Bilan et perspectives. in : Forestier Hubert et Sophady Heng, Site préhistorique de Laang Spean – Mission préhistorique franco-cambodgienne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Europe et des affaires étrangères. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03495460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Balme de l'Escargot à Corrençon-en-Vercors - Isère. Rapport de Recherche archéologique. Service Régional de l'Archéologie Auvergne Rhône-Alpes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Picavet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie Auvergne Rhône-Alpes. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03495426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des vestiges osseux recueillis au niveau des cols de Bessans. in: Thirault Eric, Prospection thématique – glaciers de Bessans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie Auvergne Rhône-Alpes. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03495504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte du Taillis des Coteaux Antigny (Vienne), Rapport intermédiaire 2/3 de la fouille programmée 2020/2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Primault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Gaussein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Cormarèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Damery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC / SRA Nouvelle Aquitaine. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Trou des Artios à Saint-François-de-Sales - Savoie. Rapport d'opération archéologique 2021. Rapport de recherche. Service Régional d'Archéologie Auvergne Rhône Alpes. 108 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hobléa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service Régional d'Archéologie Auvergne Rhône Alpes. 2021, 108 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport quadriennal de mission 2016/2019 et demande de renouvellement 2020/2023. Une nouvelle paléo-histoire de l'Homme en Amérique du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Gluchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibeli Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Paulo Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pérez Balarezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l’Europe et des Affaires Etrangères. 2019, pp.95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte du Taillis des Coteaux, Antigny (Vienne), Rapport final de la fouille programmée annuelle - 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Primault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Gaussein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Houmard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC / SRA Nouvelle Aquitaine. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premiers peuplements préhistoriques en Amérique du Sud. Rapport d'activité : 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibeli Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Rocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kerner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Gluchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l’Europe et des Affaires Etrangères. 2018, pp.97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte du Taillis des Coteaux, Antigny (Vienne), Rapport final de la fouille programmée 2015/2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Primault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Astier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Beauval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC / SRA Nouvelle Aquitaine. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte Tempiette : Entremont-le-Vieux - Savoie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 2015/1149, Ministère de la Culture et de la Communication, Préfecture de la région Rhônes-Alpes, Direction régionale des affaires culturelles; Service régional de l'archéologie. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le siaret de l’ours, cirque d’Archiane – Laval d’Aix, Bilan Scientifique de la région Rhône-Alpes 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 2015/1149, Ministère de la Culture et de la Communication, Préfecture de la région Rhônes-Alpes, Direction régionale des affaires culturelles; Service régional de l'archéologie. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId367"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2D18E0FD"/>
+    <w:nsid w:val="4533CE49"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-griggo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2040-9546" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187404674" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324861v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324857v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324849v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304282v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Leplongeon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eslem Ben Arous" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Mesfin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Forestier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gallet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10963-025-09197-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393120v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hobl&#233;a" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Vassallo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13p3j" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699099v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Zeitoun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio P&#233;rez Balarezo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Sophady" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuduan Zhou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Puaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qeh.2024.100020" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157537v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Doan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annik Schnitzler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Preston" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17054" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873087v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04179194v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco D&#8217;errico" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge David" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coqueugniot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Meister" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Dutkiewicz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-39897-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228197v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bochaton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirikanya Chantasri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melada Maneechote" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claude" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.328" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145045v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.04.27.538552" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816402v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781871v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Gay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Argant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hoblea" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873081v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873084v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781897v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Philippe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chaix" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Nant" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873069v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585196v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellus D&#8217;almeida de Almeida" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51359/2448-2331.2021.253313" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257013v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximena Villagran" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gelvam Hartmann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareike Stahlschmidt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Heinrich" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Gluchy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20555563.2021.1931744" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165878v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bo&#235;da" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Ramos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio P&#233;rez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lahaye" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0247965" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547011v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnab&#233; Fourgous" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Juif" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099356v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02100550v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Robbe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bintz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2018.1422" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007200v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iderlan de Souza" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.10082" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897670v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20555563.2017.1338006" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897680v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Min Zhang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Dong" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Mei Hou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang-Quan Zhang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.10.024" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDRHZ5SL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897685v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00944038v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Pansu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-J&#233;r&#244;me Rey" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms4211" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585507v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamei Hou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wampo Huang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rasse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936678v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rendu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bourguignon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Meignen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Soulier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936686v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409212v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pasty" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jallet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alix" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409326v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonilauri" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heba Al-Sakhel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sultan Muhesen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/paleo.2007.5219" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163884v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2007.13645" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163894v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163874v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110593v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pelletier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thi&#233;bault" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409327v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268775v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Ballut" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Murat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268774v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2002.12613" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163798v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/paleo.2001.4729" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163829v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Karol S.K. Koslowski" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampaolo Dalmeri" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329461v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pubert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pal.1999.1179" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163778v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962081v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Geneste" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mercier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0003598x00088335" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EDE035EC422CA89CC8DFF9795D9083E688A002A4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163767v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163673v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pal.1996.907" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135979v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Michel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Armand" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Couture" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guadelli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163669v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pal.1992.1192" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163659v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quate.1991.1955" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744316v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bertochio" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cregut-Bonnoure" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian B&#233;rard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Cohen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739380v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781909v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897851v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primault J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bouch&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Catteau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Gaussein" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430031v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Primault" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897839v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hanot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasit Auetrakulvit" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Hen Sophady" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897869v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Gay" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Fabbro" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02022485v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897876v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01897875v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Courty" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barbier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897895v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313509v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Erricoa" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Bereiziat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897898v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897893v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I de Souza" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897891v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Hou" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Huang" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897888v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Al Sackel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00939956v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834417v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beauval" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Coumont" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00745308v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Monin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00745314v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936673v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heba Al Sakhel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Emery-Barbier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588281v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Fournier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00223015v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173655v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agnes Courty" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112558v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Tom&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490126v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Dejean" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gauthier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiano Chiessi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Govin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625604v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Badin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897884v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jeannet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Georges Naton" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897899v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324988v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lempereur" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Messager" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521135v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marchand" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Picavet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568529v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertochio" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Cregut&#8209;bonnoure" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl. B&#233;rard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cohen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017023v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575082v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575053v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029044v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575036v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03923394v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delhon Claire" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548158v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dodelin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415987v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780173v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Ersmark" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099321v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957537v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Isoardi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099300v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bernard-Guelle" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tillet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897703v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S David" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pigeaud" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bereizat" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Robert" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897706v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pal.1997.1237" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00976819v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00976817v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00590045v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthet Anne-Laure" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Delfour" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabilleau Jo&#235;l" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409193v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394883v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165189v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897845v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897862v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Tillet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Argant" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897860v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Robbe" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897857v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897861v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Philippe" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Picavet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00939934v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00939936v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00939935v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00939937v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936771v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00939940v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981548v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00939958v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00939959v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00939942v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00939943v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00939948v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00939951v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00939952v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00939953v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00965721v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388804v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388862v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388827v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388897v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828271v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thirault" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafalda Roscio" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932176v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932152v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828272v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lafont" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle R&#233;gagnon" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Tavernier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934038v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Cormar&#232;che" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Damery" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828274v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495460v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495426v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495504v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861895v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Cormar&#232;che" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494865v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913210v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gluchy" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibeli Viana" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Paulo Ramos" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861867v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Houmard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913163v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Rocca" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Kerner" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861916v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Astier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01814226v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01897709v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-griggo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2040-9546" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187404674" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324861v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324857v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324849v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304282v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Leplongeon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eslem Ben Arous" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Mesfin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Forestier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gallet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10963-025-09197-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699099v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Zeitoun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio P&#233;rez Balarezo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Sophady" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuduan Zhou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Puaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qeh.2024.100020" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393120v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hobl&#233;a" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Vassallo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13p3j" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873087v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Doan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annik Schnitzler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Preston" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17054" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04179194v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco D&#8217;errico" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge David" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coqueugniot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Meister" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Dutkiewicz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-39897-7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157537v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228197v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bochaton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirikanya Chantasri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melada Maneechote" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claude" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.328" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145045v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.04.27.538552" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816402v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873084v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873081v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781871v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Gay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Argant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hoblea" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781897v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Philippe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chaix" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Nant" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873069v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585196v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellus D&#8217;almeida de Almeida" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51359/2448-2331.2021.253313" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257013v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximena Villagran" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gelvam Hartmann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareike Stahlschmidt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Heinrich" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Gluchy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20555563.2021.1931744" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165878v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bo&#235;da" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Ramos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio P&#233;rez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lahaye" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0247965" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547011v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnab&#233; Fourgous" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Juif" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099356v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02100550v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Robbe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bintz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2018.1422" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007200v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iderlan de Souza" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.10082" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897670v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20555563.2017.1338006" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897680v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Min Zhang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Dong" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Mei Hou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang-Quan Zhang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.10.024" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDRHZ5SL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897685v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00944038v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Pansu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-J&#233;r&#244;me Rey" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms4211" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585507v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamei Hou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wampo Huang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rasse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936678v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rendu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bourguignon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Meignen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Soulier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936686v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409212v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pasty" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jallet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alix" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163894v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163884v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2007.13645" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409326v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonilauri" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heba Al-Sakhel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sultan Muhesen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/paleo.2007.5219" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163874v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110593v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pelletier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thi&#233;bault" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409327v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268774v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Ballut" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Murat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2002.12613" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268775v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163829v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Karol S.K. Koslowski" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampaolo Dalmeri" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163798v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/paleo.2001.4729" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163778v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pal.1999.1179" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329461v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pubert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962081v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Geneste" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mercier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0003598x00088335" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EDE035EC422CA89CC8DFF9795D9083E688A002A4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163767v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163673v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pal.1996.907" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135979v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Michel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Armand" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Couture" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guadelli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163669v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pal.1992.1192" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163659v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quate.1991.1955" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744316v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bertochio" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cregut-Bonnoure" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian B&#233;rard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Cohen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739380v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781909v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897851v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primault J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bouch&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Catteau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Gaussein" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430031v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Primault" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897839v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hanot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasit Auetrakulvit" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Hen Sophady" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897869v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Gay" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Fabbro" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02022485v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897876v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01897875v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Courty" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barbier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897893v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I de Souza" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313509v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Erricoa" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Bereiziat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897898v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897895v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897891v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Hou" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Huang" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897888v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Al Sackel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00939956v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834417v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beauval" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Coumont" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00745308v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Monin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00745314v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936673v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heba Al Sakhel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Emery-Barbier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588281v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Fournier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00223015v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173655v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agnes Courty" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112558v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Tom&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490126v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Dejean" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gauthier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiano Chiessi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Govin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625604v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Badin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897884v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jeannet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Georges Naton" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897899v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324988v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lempereur" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Messager" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521135v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marchand" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Picavet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568529v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertochio" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Cregut&#8209;bonnoure" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl. B&#233;rard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cohen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575082v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575053v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017023v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029044v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575036v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03923394v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delhon Claire" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415987v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dodelin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548158v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780173v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Ersmark" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099321v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957537v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Isoardi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099300v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bernard-Guelle" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tillet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897703v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S David" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pigeaud" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bereizat" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Robert" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897706v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pal.1997.1237" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00976819v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00976817v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00590045v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthet Anne-Laure" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Delfour" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabilleau Jo&#235;l" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409193v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394883v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165189v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897845v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897862v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Tillet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Argant" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897860v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Robbe" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897857v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897861v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Philippe" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Picavet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00939934v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00939936v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00939935v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936771v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00939937v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00939940v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981548v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00939958v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00939959v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00939942v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00939943v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00939948v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00939951v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00965721v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00939952v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00939953v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388804v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388827v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388897v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388862v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828271v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thirault" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafalda Roscio" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932176v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828272v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lafont" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle R&#233;gagnon" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Tavernier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934038v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Cormar&#232;che" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Damery" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932152v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828274v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495460v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495426v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495504v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861895v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Cormar&#232;che" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494865v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913210v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gluchy" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibeli Viana" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Paulo Ramos" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861867v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Houmard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913163v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Rocca" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Kerner" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861916v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Astier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01814226v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01897709v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>