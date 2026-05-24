--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:120.37617554859px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Griggo </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences Université Grenoble Alpes- rattaché au laboratoire EDYTEM</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christophe-griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2040-9546</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">187404674</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéozoologue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">– Archéozoologie– Activités de subsistance, modes de fonctionnement des sites– Taphonomie osseuse– Associations fauniques et paléoenvironnements– Paléobiogéographie– Squeletto-chronologie et saisonnalitésPériodes chronologiques et domaines géographiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Périodes chronologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">– Paléolithique et Mésolithique– France : Poitou-Charente ; Alpes ; Jura– Moyen-Orient : Syrie– Chine– Brésil– Cambodge</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Déserts – Creux de l’Aurochs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Déserts – Creux de l’Aurochs, fouille programmée 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Christophe-sur-Guiers – Grotte à Winnie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Last Glacial Maximum in the Tropics: Human Responses to Global Change, 30–10 ka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Leplongeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eslem Ben Arous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isis Mesfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of World Prehistory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 38 (2), pp.7. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10963-025-09197-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrative study of new environmental and cultural data from the Hoabinhian of Laang Spean Cave (Cambodia) including modern human remains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pérez Balarezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Sophady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuduan Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Puaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Environments and Humans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (5), pp.100020. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.qeh.2024.100020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les séquences sédimentaires de la région Chambérienne (Savoie, France) de l’Interglaciaire à l’impact des événements gravitaires historiques majeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hobléa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Vassallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Astrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35 (4), pp.177-203. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13p3j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary history of the extinct wolf population from France in the context of global phylogeographic changes throughout the Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karolina Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annik Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Preston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (16), pp.4627-4647. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.17054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 36,200-year-old carving from Grotte des Gorges, Amange, Jura, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco D’errico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Meister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Dutkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.12895. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-39897-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04179194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary history of the extinct wolf population from France in the context of global phylogeographic changes throughout the Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karolina Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annik Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Preston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (16), pp.4627-4647. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.17054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zooarchaeological investigation of the Hoabinhian exploitation of reptiles and amphibians in Thailand and Cambodia with a focus on the Yellow-headed Tortoise (Indotestudo elongata (Blyth, 1854))</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bochaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirikanya Chantasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melada Maneechote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, pp.e94. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zooarchaeological investigation of the Hoabinhian exploitation of reptiles and amphibians in Thailand and Cambodia with a focus on the Yellow-Headed tortoise ( Indotestudo elongata (Blyth, 1854))</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bochaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirikanya Chantasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melada Maneechote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioRxiv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2023.04.27.538552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeology and Palaeontology in Caves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia Mémoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18th Internation al Congress of Speleology, 25 (Vol. 5. Karst sediment, Palaeontology and Archaeology), pp.189-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-François-de-Sales -Trou des Artios Fouille programmée (2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrençon-en-Vercors -Balme de l'Escargot Fouille programmée (2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paléontologie quaternaire et milieu karstique, une longue histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hoblea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 79, pp.79-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des avens‐pièges à Artiodactyles dans le massif des Bauges : Trois exemples sur le plateau du Revard (Savoie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hoblea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Nant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia Mémoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Proceeding of the 18th Congress. Karstic sediment, Palaeontology &amp; Archaeology. S03 - Cave deposits. S08 -Archaeology and palaeontology in caves, 5 (25), pp.383-386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entremont-le-Vieux -La Grotte Tempiette Aide à la préparation de publication (2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, ADLFI-Archéologie de la France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrevista : Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellus D’almeida de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio Arqueológica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (3), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51359/2448-2331.2021.253313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation Processes of the Late Pleistocene Site Toca da Janela da Barra do Antonião – Piauí (Brazil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ximena Villagran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gelvam Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mareike Stahlschmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Gluchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PaleoAmerica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20555563.2021.1931744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">24.0 kyr cal BP stone artefact from Vale da Pedra Furada, Piauí, Brazil: Techno-functional analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (3), pp.e0247965. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0247965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spéléologie et paléontologie : le Programme OURSALP. Exemples du gouffre de la Nisotte (L’Hôpital-du-Grosbois, Doubs) et du Scialet de la Décroissance (Corrençon-en-Vercors, Isère) Actes du premier colloque francophone « Histoires de désob' » Grottes d'Azé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barnabé Fourgous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Juif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spelunca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38, pp.139-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spéléologie et paléontologie : le Programme OURSALP. Exemples du gouffre de la Nisotte (L’Hôpital-du-Grosbois, Doubs) et du Scialet de la Décroissance (Corrençon-en-Vercors, Isère).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barnabé Fourgous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Juif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spelunca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Actes du premier colloque francophone « Histoires de désob’ », Actes du premier colloque francophone "Histoires de désob'" Azé 2019 (38), pp.139-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de ALP 2 de l’Aulp du Seuil, (Saint-Bernard-du-Touvet, Chartreuse, Isère) : Un campement de chasse d’altitude du Mésolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Robbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection EDYTEM. Cahiers de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.223-237. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/edyte.2018.1422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The upper Pleistocene - Early holocene fauna of toca da Pena (Piaui, Brazil) - Paleontological Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iderlan de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fontugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (3), pp.205-216. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.10082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cerutti Mastodon Site: Archaeological or Paleontological?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PaleoAmerica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (3), pp.193 - 195. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20555563.2017.1338006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary taphonomic analyses on the mammalian remains from Wulanmulun Paleolithic site, Nei Mongol, China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li-Min Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ya-Mei Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuang-Quan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 400, pp. 158 - 165. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2015.10.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte Tempiette (Entremonts le Vieux) : un piège naturel à bouquetins et chamois, dantant du Mésolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dossiers du musée savoisien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long livestock farming history and human landscape shaping revealed by lake sediment DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Pansu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jérôme Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, 7p. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms4211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00944038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données stratigraphiques, archéologiques et insertion chronologique de la séquence de Longgupo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamei Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wampo Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115 (1), pp.40-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00585507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche interdisciplinaire et réflexions méthodologiques sur la question des haltes de chasse au Moustérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Meignen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P@lethnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3, pp.61-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00936678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climats et premiers peuplements des Alpes du Nord françaises : des derniers chasseurs aux premiers paysans (15 000 à 5 000 ans av. JC.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Primatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3, pp. 61-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00936686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte d'un site chasséen à Champ-Chalatras (Les Martres d'Artière, Puy-de-Dôme, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pasty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cabanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112- (4-5), pp.598-640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00409212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêts d'une séquence originale à la structuration des premiers temps du Magdalénien, t. 104, n°4 : 743-758.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Magdalénien inférieur à microlamelles à dos de la grotte du Taillis des Coteaux à Antigny (Vienne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 104 (1), pp.5-30. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2007.13645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un éclat de silex moustérien coincé dans un bassin d'autruche (Struthio camelus) à Umm el Tlel (Syrie centrale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bonilauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heba Al-Sakhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sultan Muhesen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 33 (2), pp.39-46. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/paleo.2007.5219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00409326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peuplement mésolithique en montagne alpine : lʼexemple de lʼabri sous roche de Canaple (St-Pierre de Chartreuse, Isère, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Paléobiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peuplement mésolithique en montagne alpine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bressy-Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Thiébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Paléobiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 10, pp.51-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00110593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mousterian fauna from Dederiyeh Cave and comparisons with fauna from Umm el Tlel and Douara Cave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 30 (1), pp.149-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00409327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gisement épipaléolithique de Champ Chalatras (Les Martres d'Artière, Puy-de-Dôme) : données préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pasty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Ballut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Murat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 99 (1), pp.138-140. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2002.12613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00268774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gisement Épipaléolithique à pointes de Malaurie de Champ Chalatras (Les Martres d¹Artière, Puy-de-Dôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pasty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Ballut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Murat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 14, pp.101-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00268775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riparo Gaban: the Mesolithic layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Karol S.K. Koslowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giampaolo Dalmeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preistoria Alpina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différents modes d'occupation du site d'Umm el Tlel au cours du Paléolithique moyen (El Kowm, Syrie centrale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 27, pp.13 - 28. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/paleo.2001.4729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cementochronology of Pyrenean Ibex (Capra Hircus Pyrenaica) teeth from Les Eglises Cave (Ussat, Ariège)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 11, pp.177 - 185. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pal.1999.1179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cémento-chronologie de quelques dents de bouquetin des Pyrénées (Capra Hircus Pyrenaica) provenant de la Grotte des Eglises (Ussat, Ariège)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 11, pp.177 - 185. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pal.1999.1179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Levallois point embedded in the vertebra of a wild ass (&amp;quot;Equus Africanus&amp;quot;): hafting, projectiles and mousterian hunting weapons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Geneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sultan Muhesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s0003598x00088335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les occupations moustériennes du complexe VI3' d'Umm El Tlel (Syrie) – Taphonomie en milieu steppique aride.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropozoologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 29, pp.3-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etablissement de courbes climatiques quantifiées à partir des communautés animales pléistocènes suivi d'une application aux gisements de l'abri Suard (Charente) et la grotte de Bois-Ragot (Vienne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 8, pp.81 - 97. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pal.1996.907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de la grotte d'Unikoté (Iholdy, Pyrénées-Atlantiques). Topographie, Anthropologie, Palynologie, Paléontologie (Équidés, Hyénidés et Ursidés).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Guadelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie des Pyrénées Occidentales et des Landes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 15, pp.13-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00135979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude paléontologique du Locus III de la Grotte de l'Eglise (Dordogne). Gisement ante Würmien à Bouquetin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 4, pp.35 - 48. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pal.1992.1192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bouquetin de Malarnaud (Ariège) ; Implications paléobiogéographiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 2, pp.76 - 82. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/quate.1991.1955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Chourum de l’Ours (Le Dévoluy, Hautes-Alpes), un site paléontologique de référence pour Ursus arctos et Cuon alpinus europaeus (Mammalia, Canidae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bertochio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cregut-Bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second colloque Francophone, Histoire de Désob' "Recherches et Découvertes du milieu souterrain"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Signes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avens-pièges dans les massifs préalpins de SavoieCortèges fauniques et évolution climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des collections en sciences de la Terre - 2ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSUG et Muséum de Grenoble, Oct 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trap-caves for Aurochs in the Massif des Bauges : Three (four ?) sites on the Plateau du Revard - Savoie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hobléa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Nant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th UIS Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yves Contet, Christophe Gauchon, Stéphane Jaillet, Jul 2022, Le Bourget du Lac, France. pp.383-386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence du Magdalénien : rythme des changements techniques au cours du 18ème millénaire BP au Taillis des Coteaux (Antigny, Vienne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primault Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Catteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Gaussein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIe Congrès Mondial de l’UISPP (Union des Sciences Préhistoriques et Protohistoriques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence du Magdalénien. Rythme des changements techniques au cours du 18ème millénaire BP au Taillis des Coteaux (Antigny, Vienne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Primault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Catteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Gaussein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrélations chrono-stratigraphiques et interactions culturelles au cours du Magdalénien entre l'Espagne cantabrique et le Sud-Ouest de la France.. et au-delà.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the occurrences of Monitor Lizards (Varanus sp.) from Late Pleistocene to Holocene in continental South-East Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bochaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hanot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prasit Auetrakulvit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Hen Sophady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th International Palaeontological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A trap-cave with significant bone accumulation of ibex and chamois serving as taphonomic referential : the Tempiette cave (Entremont-le-Vieux, Savoie, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Fabbro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hoblea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Working Group Taphonomy meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de Alp 2 (St Bernard-du-Touvet, Chartreuse, Isère) : un campement de chasse d’altitude du Premier Mésolithique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Robbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'homme dans les Alpes, de la pierre au métal, 50 de recherches archéologiques alpines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Villard de lans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte Tempiette (Entremont-le-Vieux) : Un aven piège à bouquetin et chamois. Saisonnalité de fonctionnement du site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">: Journée de Restitution du GDR 3591 «Taphonomie, Environnement &amp; Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Aix En Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paléosols, paléoclimats, ressources naturelles et occupations humaines au cœur du désert syrien : 100 000 ans d’histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bonilauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEMSOL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MEMSOL, Académie d’Agriculture de France, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toca da Pena, Piaui, Brésil : un site archéologique datant de la transition Pléistocène-Holocène avec des indices d'activité de boucherie sur des ossements de mégafaune.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I de Souza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIe Congrès Mondial de l’UISPP (Union des Sciences Préhistoriques et Protohistoriques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Burgos, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un site inédit à l’interface de territoires symboliques du Paléolithique supérieur ancien : la grotte des Gorges (Jura), in M. Otte (dir.), Modes de déplacements et de contacts dans le Paléolithique eurasiatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco d'Erricoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Bereiziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A venir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Liège, Belgique. pp. 537-567</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêts des vestiges subfossiles en système karstique : exemple de chronotaphonomie, le Gouffre de la Nisotte (L’Hôpital-du-Grosbois, Doubs).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de spéléologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, l'Isle-sur-le-Doubs, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêts des restes subfossiles en milieu karstique : chronotaphonomie dans le Gouffre de la Nisotte (L’Hôpital-du-Grosbois, Doubs, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International AFEQ - CNF INQUA Q9 : Le Quaternaire : marqueurs, traçeurs et chronomètres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La couche cII2 du site de Longgupo – Chine : un niveau d’occupation anthropique datant du Pléistocène ancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIe Congrès Mondial de l’UISPP (Union des Sciences Préhistoriques et Protohistoriques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Burgos, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La séquence Pléistocène du site d’Umm El Tlel, Syrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Al Sackel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bonilauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIe Congrès Mondial de l’UISPP (Union des Sciences Préhistoriques et Protohistoriques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Burgos, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte Tempiette (Entremonts le Vieux) : un piège naturel à bouquetins et chamois, dantant du Mésolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Nationales de l'Archéologie du musée Savoisien. Actualité de la Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00939956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les peuplements mammaliens au Pléistocène moyen et supérieur en Quercy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beauval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Coumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modalités d’occupation et exploitation des milieux au Paléolithique dans le Sud-Ouest de la France : l’exemple du Quercy. Actes de la session C67, XVème Congrès de l’UISPP, Lisbonne, septembre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Lisbonne, France. pp.145-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Populations de marmotte, fluctuations climatiques et activités cynégétiques au Tardiglaciaires dans le Vercors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Monin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Rencontres du patrimoine naturel en Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Grenoble, France. p.110-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00745308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bouquetin fossile en Chartreuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Rencontres du patrimoine naturel en Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Grenoble, France. p.125-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00745314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple moustérien de haltes de chasse au dromadaire : la couche VI1a0 d'Umm el Tlel (El Kowm - Syrie centrale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bonilauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heba Al Sakhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Emery-Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haltes de chasse en Préhistoire. Quelles réalités archéologiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Toulouse, France. pp; 103-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00936673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation d'un écosystème alpin au Tardiglaciaire : les chasseurs de marmottes (Marmota marmota) du Vercors : données environnementales, culturelles, et économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Monin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Oberlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde internationale "Archéologie de la montagne européenne"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Gap, France. pp.171-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00588281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Müller (1865-1933)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Monin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Congrès préhistorique de France "Congrès du Centenaire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Avignon, France. pp.139-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00223015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Umm El Tlel sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnes Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Emery-Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII INQUA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Cairns, Australia. pp.82-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00173655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d'exploitation d'un écosystème alpin au Tardiglaciaire. Les chasseurs de marmottes du Vercors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Monin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Tomé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement et peuplement de la moyenne montagne, du Tardiglaciaire a nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yannick Miras; Frédéric Surmely, Jun 2003, Pierrefort, France. pp.29-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00112558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleoenvironmental and paleoclimate variations in northeastern Brazil during the last deglaciation: an organic isotope geochemistry approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiano Chiessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climat et Impact 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Gif-sur Yvette, France. Climat et Impacts 2024 - book of abstracts, 1 (-), pp.244, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte d’un nouvel aven-piège à aurochs sur le Plateau du Revard (Savoie) : Le Creux de l’Aurochs and roll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hobléa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Nant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Badin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre archéologiques de Savoie 2024 - 12ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte des Gorges, approche interdisciplinaire pour la contextualisation des évolutions paléoenvironnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Jeannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01897884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêts des vestiges subfossiles en système karstique : exemple de chronotaphonomie, le Gouffre de la Nisotte (L’Hôpital-du-Grosbois, Doubs).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de spéléologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, l'Isle-sur-le-Doubs, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grottes François Ier à Aiguebelette (Savoie) - Un exemple de grotte bergerie médiévale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jérôme Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lempereur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions APDCA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fumier, bouses et guano : ordures ou or brun ? Statut, usage et gestion des déjections animales depuis la Préhistoire : potentiel archéologique et paléoenvironnemental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Balme de l’Escargot, une nouvelle grotte à ours des cavernes dans le Vercors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Picavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires de désob' - Recherches et découvertes du milieu souterrain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.98-106, 2024, 978-2-9592262-0-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Chourum de l'Ours (Le Dévoluy, Hautes-Alpes), un site palé-ontologique de référence pour Ursus arctos et Cuon alpinus europaeus (Mammalia, Canidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bertochio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cregut‑bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cl. Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de désob' - Recherches et découvertes du milieu souterrain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.70-80, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partie V - Archéozoologie des grands Mammifères. Étude Archéozoologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émergence et développement d'une culture du Paléolithique supérieur : le Magdalénien - La grotte du Taillis des Coteaux (Antigny, Vienne, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.525 - 544, 2023, ArchéoLogiques 9, 978-2-11-172469-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partie V - Archéozoologie des grands Mammifères. Étude taphonomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émergence et développement d'une culture du Paléolithique supérieur : le Magdalénien - La grotte du Taillis des Coteaux (Antigny, Vienne, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.517-524, 2023, ArchéoLogiques 9, 978-2-11-172469-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Hoabinhien ou le paradigme égaré de la modernité européenne en Extrême-Orient : l’exemple de la Préhistoire du Cambodge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Sophady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collectif. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, session Le poids de l’histoire des sciences et l’hégémonie européenne en préhistoire (H. Forestier et V. Zeitoun dir.), </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société préhistorique française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29e Congrès préhistorique de France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">30 ans de collaborations archéozoologiques aux quatre coins du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la Préhistoire à l’Anthropologie philosophique. Recueil de textes offert à Eric Boëda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, L’Harmattan, pp.137-158, 2023, Cahiers d’anthropologie des techniques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partie V - Archéozoologie des grands Mammifères. Étude paléontologique et cadre paléoenvironnemental.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émergence et développement d'une culture du Paléolithique supérieur : le Magdalénien - La grotte du Taillis des Coteaux (Antigny, Vienne, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.495-516, 2023, ArchéoLogiques 9, 978-2-11-172469-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la préhistoire aux temps modernes dans les alpages d’Anterne et Pormenaz. Une approche de l’occupation de la moyenne montagne entre les Fiz et les Aiguilles Rouges. Résultats du programme de sondages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jérôme Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jehanne Affolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Batigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delhon Claire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie en milieu de montagne dans la région Auvergne-Rhône-Alpes. Sous la direction de SURMELY (F.), Actes de la table ronde de Clermont-Ferrand (6 décembre 2019). Presses universitaires Blaise-Pascal. Coll. Terra Mater, p. 55-93.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03923394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tempiette Cave (Entremont-le-Vieux, Savoie, France) : paleoecology, seasonality and taphonomy of an ibex and chamois trap-cave.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dodelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gourichon; L.; Daujeard; C.; Brugal; J.P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et Caprinés. De la montagne à la steppe, de la chasse à l'élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-61, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte Tempiette (Entremont-le-Vieux, Savoie), un piège naturel à bouquetins et chamois : un exemple de collaboration entre spéléologues et paléontologues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dodelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du premier colloque francophone "Histoires de désob' "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 38, pp.251-264, 2019, Spelunca Mémoires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan du programme OURSALP : exemple de l'ours fossile du Scialet de la Décroissance à Corrençon en Vercors (Isère, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Ersmark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Savoie Mont-Blanc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme dans les Alpes, de la pierre au métal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, pp.31-49, 2018, Collection EDYTEM, 1762-4304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un aven piège naturel à bouquetin et chamois servant de référentiel taphonomique : la grotte Tempiette à Entemont-le-Vieux (Savoie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dodelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme dans les Alpes : de la pierre au métal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'homme dans les Alpes : de la pierre au métal (20), pp.51-72, 2018, Collection EDYTEM, 1762-4304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécificité des pratiques funéraires de la vallée de l’Ubaye et du Guillestrois durant l’âge du Fer. Réflexion sur le genre et les parures dans le domaine funéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Bintz; Chr. Griggo; L. Martin; R. Picavert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Homme dans les Alpes, de la pierre au métal. Actes de la Table-Ronde de Villard-de-Lans, 13-5 octobre 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, Éditions de l'Université Savoie Mont Blanc, pp.343-376, 2018, Collection EDYTEM, 9782919732876</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte de Prélétang (Presles, Isère) : un camp de chasse moustérien de moyenne montagne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard-Guelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'homme dans les Alpes : de la pierre au métal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, pp.179-194, 2018, Collection EDYTEM, 1762-4304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte des Gorges ( Jura) : un site inédit à l'interface des territoires symboliques du Paléolithique supérieur ancien.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco D’errico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pigeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Bereizat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marcel Otte &amp; Foni Le Brun Ricalens. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modes de contacts et de déplacements au Paléolithique eurasiatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La faune magdalénienne de l'abri Gandil - Bruniquel (Tarn-et-Garonne) -Etudes paléontologique, taphonomique et archéozoologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'abri Gandil à Bruniquel (Tarn et Garonne) : un campement magdalénien du temps de Lascaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9 (13), pp.279-294, 2014, Préhistoire du Sud-Ouest, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pal.1997.1237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animaux chassés, animaux domestiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bintz, P ; Millet, J-J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vercors, terre de préhistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Glénat, pp. 48-49, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00976819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les activités de fouilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bintz, P ; Millet, J-J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vercors, terre de préhistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Glénat, p. 13, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00976817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte du Taillis-des-Coteaux à Antigny (Vienne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primault Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthet Anne-Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Delfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabilleau Joël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Buisson-Catil &amp; Jérôme Primault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire entre Vienne et Charente : hommes et sociétés du Paléolithique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des publications chauvinoises, Chauvigny, pp.271-293, 2010, Mémoire / Association des publications chauvinoises ; 38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00590045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grands mammifères de la grotte du Bois-Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Chollet &amp; Véronique Dujardin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grotte du Bois-Ragot à Gouex (Vienne) : Magdalénien et Azilien : essais sur les hommes et leurs environnements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société préhistorique française, pp.289-317, 2005, Mémoires de la Société préhistorique française ; 38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00409193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers peuplements d'Amérique du Sud : les sites préhistoriques de la Serra da Capivara (Brésil) : polémiques et valorisations touristiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualités scientifiques/recension d'ouvrage : AVERBOUH A., FERUGLIO V., PLASSARD F. & SAUVET G. (dirs) 2021. — Bouquetins et Pyrénées. I, De la préhistoire à nos jours. Offert à Jean Clottes, Conservateur général du Patrimoine honoraire. Presses universitaires de Provence (Préhistoires de la Méditer¬ranée), Aix-en-Provence, 413 p. Anthropozoologica.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.84 - 88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages d'avant les paysages : métamorphose des paysages végétal et animal à la fin des Temps glaciaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte de Prélétang (Presles, Isère) : un campement de chasse moustérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Tillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard-Guelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Jeannet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de l’Alp 2 (St Bernard-du-Touvet, Isère) : un campement de chasse d’altitude du Premier Mésolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Robbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte Tempiette (Entremont-le-Vieux – Savoie) : un piège naturel à bouquetins et chamois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Fabbro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hoblea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ours fossile du scialet de la Décroissance (Correçon-en-Vercors) et biloan du programme Oursalp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barnabé Fourgous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Picavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fouille et étude archéozoologique de Toca da Pena, province du Piau, Brésil. Rapport d'opération et d'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00939934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude cémento-chronologique - le Taillis des coteaux, Antigny, Vienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00939936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes archéozoologiques et cémento-chronologiques - la faune de la Grotte des Gorges, Amange, Jura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00939935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fouille de la grotte Tempiette, Entremont le Vieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude taphonomique de l'ours de la Grotte de la décroissance, Corrençon-en-Vercors, Isère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00939937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude taphonomique et archéozoologique - le site de Wulanmulun, Ordos, Mongolie intérieure, Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00939940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grotte Tempiette - Entremont-le-Vieux, Bilan Scientifique de la région Rhône-Alpes 2012, tome 1.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bouquetin fossile en Chartreuse et nouvelles perspectives de recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00939958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La préhistoire à Saint Aquilin et dans la région</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00939959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fouille de la grotte Tempiette, Entremont-le-Vieux. Rapport d'opération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00939942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude archéozoologique - la faune de la Grotte des Gorges, Amange, Jura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00939943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude archéozoologique - le Taillis des coteaux, Antigny, Vienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00939948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes paléontologiques et archéozoologiques - Umm el Tlel, El Kowm, Syrie centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00939951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grande faune de la grotte des Gorges, Amanges, Jura.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00965721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude archéozoologique - la faune de la Grotte des Gorges, Amange, Jura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00939952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude archéozoologique - le Taillis des coteaux, Antigny, Vienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00939953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creux de l'Aurochs and roll, Les Déserts, Savoie. Rapport de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hobléa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service régional de l'Archéologie Auvergne Rhône-Alpes. 2023, pp.102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La faune de Laang Spean – Mission détude 2022. in : Forestier Hubert et Sophady Heng, Site préhistorique de Laang Spean – Mission préhistorique franco-cambodgienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Europe et des Affaires Etrangères. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses paléontologiques, taphonomiques et archéozoologiques des sites pléistocènes de la serra da Capivara. in : Boëda Eric, Les premiers peuplements préhistoriques en Amérique du Sud, Rapport scientifique 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Europe et des Affaires Etrangères. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude archéozoologique. in : Primault Jérôme, La grotte du Taillis des Coteaux, Antigny (Vienne). Rapport intermédiaire 1/3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service régional de l'Archéologie Nouvelle-Aquitaine. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franchir la crête : archéologie et ethnohistoire des passages d’altitude en Savoie. Prospection thématique, année 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Batigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mafalda Roscio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 5138 - Archéologie et Archéométrie. 2023, pp.205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04828271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Cambodge 2022 - Etude de la faune du site Hoabinhien de la grotte de Laang Spean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ambassade de France au Cambodge. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franchir la crête : archéologie et ethnohistoire des passages d’altitude en Savoie. Prospection thématique, année 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Régagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Tavernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 5138 - Archéologie et Archéométrie. 2022, pp.163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04828272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte du Taillis des Coteaux, Antigny (Vienne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Primault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Cormarèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Damery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Gaussein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC Nouvelle-Aquitaine, Service Régional de l’Archéologie. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Grands Mammifères de la grotte du Taillis des Coteaux : les nappes de vestiges EG-VIA et EG-VIB. In : J. Primault, L. Brou, E. Cormarèche, M. Damery, P. Gaussein, C. Griggo, C. Houmard, M. Lejay, G. Martin Et C. Peschaux - La grotte du Taillis des Coteaux Antigny (Vienne). Rapport final (3/3) de la fouille programmée 2020-2022.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional d'Archéologie Poitou-Charentes. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franchir la crête : archéologie et ethnohistoire des passages d’altitude à Bessans (Savoie) – 3000-3400 m. Prospection thématique 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Lafont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 5138 - Archéologie et Archéométrie. 2021, pp.108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04828274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La faune de Laang Spean – Bilan et perspectives. in : Forestier Hubert et Sophady Heng, Site préhistorique de Laang Spean – Mission préhistorique franco-cambodgienne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Europe et des affaires étrangères. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03495460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Balme de l'Escargot à Corrençon-en-Vercors - Isère. Rapport de Recherche archéologique. Service Régional de l'Archéologie Auvergne Rhône-Alpes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Picavet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie Auvergne Rhône-Alpes. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03495426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des vestiges osseux recueillis au niveau des cols de Bessans. in: Thirault Eric, Prospection thématique – glaciers de Bessans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie Auvergne Rhône-Alpes. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03495504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte du Taillis des Coteaux Antigny (Vienne), Rapport intermédiaire 2/3 de la fouille programmée 2020/2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Primault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Gaussein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Cormarèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Damery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC / SRA Nouvelle Aquitaine. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Trou des Artios à Saint-François-de-Sales - Savoie. Rapport d'opération archéologique 2021. Rapport de recherche. Service Régional d'Archéologie Auvergne Rhône Alpes. 108 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hobléa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service Régional d'Archéologie Auvergne Rhône Alpes. 2021, 108 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport quadriennal de mission 2016/2019 et demande de renouvellement 2020/2023. Une nouvelle paléo-histoire de l'Homme en Amérique du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Gluchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibeli Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Paulo Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pérez Balarezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l’Europe et des Affaires Etrangères. 2019, pp.95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte du Taillis des Coteaux, Antigny (Vienne), Rapport final de la fouille programmée annuelle - 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Primault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Gaussein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Houmard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC / SRA Nouvelle Aquitaine. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premiers peuplements préhistoriques en Amérique du Sud. Rapport d'activité : 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibeli Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Rocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kerner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Gluchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l’Europe et des Affaires Etrangères. 2018, pp.97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte du Taillis des Coteaux, Antigny (Vienne), Rapport final de la fouille programmée 2015/2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Primault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Astier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Beauval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC / SRA Nouvelle Aquitaine. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte Tempiette : Entremont-le-Vieux - Savoie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 2015/1149, Ministère de la Culture et de la Communication, Préfecture de la région Rhônes-Alpes, Direction régionale des affaires culturelles; Service régional de l'archéologie. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le siaret de l’ours, cirque d’Archiane – Laval d’Aix, Bilan Scientifique de la région Rhône-Alpes 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 2015/1149, Ministère de la Culture et de la Communication, Préfecture de la région Rhônes-Alpes, Direction régionale des affaires culturelles; Service régional de l'archéologie. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId367"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:120.37617554859px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Griggo </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences Université Grenoble Alpes- rattaché au laboratoire EDYTEM</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christophe-griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2040-9546</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">187404674</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéozoologue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">– Archéozoologie– Activités de subsistance, modes de fonctionnement des sites– Taphonomie osseuse– Associations fauniques et paléoenvironnements– Paléobiogéographie– Squeletto-chronologie et saisonnalitésPériodes chronologiques et domaines géographiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Périodes chronologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">– Paléolithique et Mésolithique– France : Poitou-Charente ; Alpes ; Jura– Moyen-Orient : Syrie– Chine– Brésil– Cambodge</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Déserts – Creux de l’Aurochs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Déserts – Creux de l’Aurochs, fouille programmée 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Christophe-sur-Guiers – Grotte à Winnie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Last Glacial Maximum in the Tropics: Human Responses to Global Change, 30–10 ka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Leplongeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eslem Ben Arous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isis Mesfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of World Prehistory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 38 (2), pp.7. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10963-025-09197-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les séquences sédimentaires de la région Chambérienne (Savoie, France) de l’Interglaciaire à l’impact des événements gravitaires historiques majeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hobléa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Vassallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Astrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35 (4), pp.177-203. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13p3j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrative study of new environmental and cultural data from the Hoabinhian of Laang Spean Cave (Cambodia) including modern human remains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pérez Balarezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Sophady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuduan Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Puaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Environments and Humans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (5), pp.100020. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.qeh.2024.100020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary history of the extinct wolf population from France in the context of global phylogeographic changes throughout the Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karolina Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annik Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Preston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (16), pp.4627-4647. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.17054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 36,200-year-old carving from Grotte des Gorges, Amange, Jura, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco D’errico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Meister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Dutkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.12895. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-39897-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04179194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary history of the extinct wolf population from France in the context of global phylogeographic changes throughout the Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karolina Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annik Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Preston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (16), pp.4627-4647. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.17054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zooarchaeological investigation of the Hoabinhian exploitation of reptiles and amphibians in Thailand and Cambodia with a focus on the Yellow-headed Tortoise (Indotestudo elongata (Blyth, 1854))</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bochaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirikanya Chantasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melada Maneechote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, pp.e94. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zooarchaeological investigation of the Hoabinhian exploitation of reptiles and amphibians in Thailand and Cambodia with a focus on the Yellow-Headed tortoise ( Indotestudo elongata (Blyth, 1854))</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bochaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirikanya Chantasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melada Maneechote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioRxiv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2023.04.27.538552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paléontologie quaternaire et milieu karstique, une longue histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hoblea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 79, pp.79-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-François-de-Sales -Trou des Artios Fouille programmée (2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrençon-en-Vercors -Balme de l'Escargot Fouille programmée (2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des avens‐pièges à Artiodactyles dans le massif des Bauges : Trois exemples sur le plateau du Revard (Savoie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hoblea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Nant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia Mémoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Proceeding of the 18th Congress. Karstic sediment, Palaeontology &amp; Archaeology. S03 - Cave deposits. S08 -Archaeology and palaeontology in caves, 5 (25), pp.383-386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeology and Palaeontology in Caves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia Mémoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18th Internation al Congress of Speleology, 25 (Vol. 5. Karst sediment, Palaeontology and Archaeology), pp.189-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation Processes of the Late Pleistocene Site Toca da Janela da Barra do Antonião – Piauí (Brazil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ximena Villagran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gelvam Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mareike Stahlschmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Gluchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PaleoAmerica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20555563.2021.1931744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">24.0 kyr cal BP stone artefact from Vale da Pedra Furada, Piauí, Brazil: Techno-functional analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (3), pp.e0247965. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0247965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entremont-le-Vieux -La Grotte Tempiette Aide à la préparation de publication (2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, ADLFI-Archéologie de la France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrevista : Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellus D’almeida de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio Arqueológica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (3), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51359/2448-2331.2021.253313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spéléologie et paléontologie : le Programme OURSALP. Exemples du gouffre de la Nisotte (L’Hôpital-du-Grosbois, Doubs) et du Scialet de la Décroissance (Corrençon-en-Vercors, Isère).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barnabé Fourgous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Juif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spelunca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Actes du premier colloque francophone « Histoires de désob’ », Actes du premier colloque francophone "Histoires de désob'" Azé 2019 (38), pp.139-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spéléologie et paléontologie : le Programme OURSALP. Exemples du gouffre de la Nisotte (L’Hôpital-du-Grosbois, Doubs) et du Scialet de la Décroissance (Corrençon-en-Vercors, Isère) Actes du premier colloque francophone « Histoires de désob' » Grottes d'Azé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barnabé Fourgous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Juif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spelunca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38, pp.139-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de ALP 2 de l’Aulp du Seuil, (Saint-Bernard-du-Touvet, Chartreuse, Isère) : Un campement de chasse d’altitude du Mésolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Robbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection EDYTEM. Cahiers de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.223-237. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/edyte.2018.1422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The upper Pleistocene - Early holocene fauna of toca da Pena (Piaui, Brazil) - Paleontological Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iderlan de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fontugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (3), pp.205-216. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.10082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cerutti Mastodon Site: Archaeological or Paleontological?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PaleoAmerica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (3), pp.193 - 195. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20555563.2017.1338006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary taphonomic analyses on the mammalian remains from Wulanmulun Paleolithic site, Nei Mongol, China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li-Min Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ya-Mei Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuang-Quan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 400, pp. 158 - 165. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2015.10.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte Tempiette (Entremonts le Vieux) : un piège naturel à bouquetins et chamois, dantant du Mésolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dossiers du musée savoisien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long livestock farming history and human landscape shaping revealed by lake sediment DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Pansu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jérôme Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, 7p. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms4211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00944038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données stratigraphiques, archéologiques et insertion chronologique de la séquence de Longgupo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamei Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wampo Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115 (1), pp.40-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00585507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climats et premiers peuplements des Alpes du Nord françaises : des derniers chasseurs aux premiers paysans (15 000 à 5 000 ans av. JC.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Primatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3, pp. 61-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00936686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche interdisciplinaire et réflexions méthodologiques sur la question des haltes de chasse au Moustérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Meignen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P@lethnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3, pp.61-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00936678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte d'un site chasséen à Champ-Chalatras (Les Martres d'Artière, Puy-de-Dôme, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pasty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cabanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112- (4-5), pp.598-640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00409212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêts d'une séquence originale à la structuration des premiers temps du Magdalénien, t. 104, n°4 : 743-758.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Magdalénien inférieur à microlamelles à dos de la grotte du Taillis des Coteaux à Antigny (Vienne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 104 (1), pp.5-30. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2007.13645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un éclat de silex moustérien coincé dans un bassin d'autruche (Struthio camelus) à Umm el Tlel (Syrie centrale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bonilauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heba Al-Sakhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sultan Muhesen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 33 (2), pp.39-46. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/paleo.2007.5219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00409326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peuplement mésolithique en montagne alpine : lʼexemple de lʼabri sous roche de Canaple (St-Pierre de Chartreuse, Isère, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Paléobiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peuplement mésolithique en montagne alpine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bressy-Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Thiébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Paléobiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 10, pp.51-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00110593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mousterian fauna from Dederiyeh Cave and comparisons with fauna from Umm el Tlel and Douara Cave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 30 (1), pp.149-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00409327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gisement Épipaléolithique à pointes de Malaurie de Champ Chalatras (Les Martres d¹Artière, Puy-de-Dôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pasty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Ballut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Murat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 14, pp.101-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00268775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gisement épipaléolithique de Champ Chalatras (Les Martres d'Artière, Puy-de-Dôme) : données préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pasty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Ballut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Murat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 99 (1), pp.138-140. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2002.12613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00268774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différents modes d'occupation du site d'Umm el Tlel au cours du Paléolithique moyen (El Kowm, Syrie centrale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 27, pp.13 - 28. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/paleo.2001.4729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riparo Gaban: the Mesolithic layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Karol S.K. Koslowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giampaolo Dalmeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preistoria Alpina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cémento-chronologie de quelques dents de bouquetin des Pyrénées (Capra Hircus Pyrenaica) provenant de la Grotte des Eglises (Ussat, Ariège)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 11, pp.177 - 185. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pal.1999.1179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cementochronology of Pyrenean Ibex (Capra Hircus Pyrenaica) teeth from Les Eglises Cave (Ussat, Ariège)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 11, pp.177 - 185. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pal.1999.1179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Levallois point embedded in the vertebra of a wild ass (&amp;quot;Equus Africanus&amp;quot;): hafting, projectiles and mousterian hunting weapons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Geneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sultan Muhesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s0003598x00088335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les occupations moustériennes du complexe VI3' d'Umm El Tlel (Syrie) – Taphonomie en milieu steppique aride.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropozoologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 29, pp.3-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etablissement de courbes climatiques quantifiées à partir des communautés animales pléistocènes suivi d'une application aux gisements de l'abri Suard (Charente) et la grotte de Bois-Ragot (Vienne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 8, pp.81 - 97. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pal.1996.907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de la grotte d'Unikoté (Iholdy, Pyrénées-Atlantiques). Topographie, Anthropologie, Palynologie, Paléontologie (Équidés, Hyénidés et Ursidés).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Guadelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie des Pyrénées Occidentales et des Landes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 15, pp.13-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00135979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude paléontologique du Locus III de la Grotte de l'Eglise (Dordogne). Gisement ante Würmien à Bouquetin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 4, pp.35 - 48. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pal.1992.1192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bouquetin de Malarnaud (Ariège) ; Implications paléobiogéographiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 2, pp.76 - 82. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/quate.1991.1955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Chourum de l’Ours (Le Dévoluy, Hautes-Alpes), un site paléontologique de référence pour Ursus arctos et Cuon alpinus europaeus (Mammalia, Canidae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bertochio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cregut-Bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second colloque Francophone, Histoire de Désob' "Recherches et Découvertes du milieu souterrain"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Signes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avens-pièges dans les massifs préalpins de SavoieCortèges fauniques et évolution climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des collections en sciences de la Terre - 2ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSUG et Muséum de Grenoble, Oct 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trap-caves for Aurochs in the Massif des Bauges : Three (four ?) sites on the Plateau du Revard - Savoie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hobléa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Nant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th UIS Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yves Contet, Christophe Gauchon, Stéphane Jaillet, Jul 2022, Le Bourget du Lac, France. pp.383-386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence du Magdalénien : rythme des changements techniques au cours du 18ème millénaire BP au Taillis des Coteaux (Antigny, Vienne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primault Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Catteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Gaussein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIe Congrès Mondial de l’UISPP (Union des Sciences Préhistoriques et Protohistoriques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence du Magdalénien. Rythme des changements techniques au cours du 18ème millénaire BP au Taillis des Coteaux (Antigny, Vienne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Primault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Catteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Gaussein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrélations chrono-stratigraphiques et interactions culturelles au cours du Magdalénien entre l'Espagne cantabrique et le Sud-Ouest de la France.. et au-delà.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the occurrences of Monitor Lizards (Varanus sp.) from Late Pleistocene to Holocene in continental South-East Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bochaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hanot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prasit Auetrakulvit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Hen Sophady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th International Palaeontological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A trap-cave with significant bone accumulation of ibex and chamois serving as taphonomic referential : the Tempiette cave (Entremont-le-Vieux, Savoie, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Fabbro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hoblea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Working Group Taphonomy meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de Alp 2 (St Bernard-du-Touvet, Chartreuse, Isère) : un campement de chasse d’altitude du Premier Mésolithique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Robbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'homme dans les Alpes, de la pierre au métal, 50 de recherches archéologiques alpines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Villard de lans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte Tempiette (Entremont-le-Vieux) : Un aven piège à bouquetin et chamois. Saisonnalité de fonctionnement du site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">: Journée de Restitution du GDR 3591 «Taphonomie, Environnement &amp; Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Aix En Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paléosols, paléoclimats, ressources naturelles et occupations humaines au cœur du désert syrien : 100 000 ans d’histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bonilauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEMSOL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MEMSOL, Académie d’Agriculture de France, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêts des restes subfossiles en milieu karstique : chronotaphonomie dans le Gouffre de la Nisotte (L’Hôpital-du-Grosbois, Doubs, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International AFEQ - CNF INQUA Q9 : Le Quaternaire : marqueurs, traçeurs et chronomètres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêts des vestiges subfossiles en système karstique : exemple de chronotaphonomie, le Gouffre de la Nisotte (L’Hôpital-du-Grosbois, Doubs).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de spéléologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, l'Isle-sur-le-Doubs, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toca da Pena, Piaui, Brésil : un site archéologique datant de la transition Pléistocène-Holocène avec des indices d'activité de boucherie sur des ossements de mégafaune.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I de Souza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIe Congrès Mondial de l’UISPP (Union des Sciences Préhistoriques et Protohistoriques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Burgos, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un site inédit à l’interface de territoires symboliques du Paléolithique supérieur ancien : la grotte des Gorges (Jura), in M. Otte (dir.), Modes de déplacements et de contacts dans le Paléolithique eurasiatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco d'Erricoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Bereiziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A venir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Liège, Belgique. pp. 537-567</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La couche cII2 du site de Longgupo – Chine : un niveau d’occupation anthropique datant du Pléistocène ancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIe Congrès Mondial de l’UISPP (Union des Sciences Préhistoriques et Protohistoriques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Burgos, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La séquence Pléistocène du site d’Umm El Tlel, Syrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Al Sackel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bonilauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIe Congrès Mondial de l’UISPP (Union des Sciences Préhistoriques et Protohistoriques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Burgos, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les peuplements mammaliens au Pléistocène moyen et supérieur en Quercy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beauval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Coumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modalités d’occupation et exploitation des milieux au Paléolithique dans le Sud-Ouest de la France : l’exemple du Quercy. Actes de la session C67, XVème Congrès de l’UISPP, Lisbonne, septembre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Lisbonne, France. pp.145-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte Tempiette (Entremonts le Vieux) : un piège naturel à bouquetins et chamois, dantant du Mésolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Nationales de l'Archéologie du musée Savoisien. Actualité de la Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00939956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Populations de marmotte, fluctuations climatiques et activités cynégétiques au Tardiglaciaires dans le Vercors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Monin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Rencontres du patrimoine naturel en Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Grenoble, France. p.110-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00745308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bouquetin fossile en Chartreuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Rencontres du patrimoine naturel en Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Grenoble, France. p.125-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00745314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple moustérien de haltes de chasse au dromadaire : la couche VI1a0 d'Umm el Tlel (El Kowm - Syrie centrale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bonilauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heba Al Sakhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Emery-Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haltes de chasse en Préhistoire. Quelles réalités archéologiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Toulouse, France. pp; 103-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00936673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation d'un écosystème alpin au Tardiglaciaire : les chasseurs de marmottes (Marmota marmota) du Vercors : données environnementales, culturelles, et économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Monin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Oberlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde internationale "Archéologie de la montagne européenne"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Gap, France. pp.171-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00588281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Müller (1865-1933)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Monin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Congrès préhistorique de France "Congrès du Centenaire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Avignon, France. pp.139-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00223015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Umm El Tlel sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnes Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Emery-Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII INQUA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Cairns, Australia. pp.82-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00173655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d'exploitation d'un écosystème alpin au Tardiglaciaire. Les chasseurs de marmottes du Vercors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Monin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Tomé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement et peuplement de la moyenne montagne, du Tardiglaciaire a nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yannick Miras; Frédéric Surmely, Jun 2003, Pierrefort, France. pp.29-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00112558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleoenvironmental and paleoclimate variations in northeastern Brazil during the last deglaciation: an organic isotope geochemistry approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiano Chiessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climat et Impact 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Gif-sur Yvette, France. Climat et Impacts 2024 - book of abstracts, 1 (-), pp.244, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte d’un nouvel aven-piège à aurochs sur le Plateau du Revard (Savoie) : Le Creux de l’Aurochs and roll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hobléa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Nant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Badin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre archéologiques de Savoie 2024 - 12ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte des Gorges, approche interdisciplinaire pour la contextualisation des évolutions paléoenvironnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Jeannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01897884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêts des vestiges subfossiles en système karstique : exemple de chronotaphonomie, le Gouffre de la Nisotte (L’Hôpital-du-Grosbois, Doubs).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de spéléologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, l'Isle-sur-le-Doubs, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grottes François Ier à Aiguebelette (Savoie) - Un exemple de grotte bergerie médiévale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jérôme Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lempereur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions APDCA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fumier, bouses et guano : ordures ou or brun ? Statut, usage et gestion des déjections animales depuis la Préhistoire : potentiel archéologique et paléoenvironnemental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Balme de l’Escargot, une nouvelle grotte à ours des cavernes dans le Vercors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Picavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires de désob' - Recherches et découvertes du milieu souterrain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.98-106, 2024, 978-2-9592262-0-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Chourum de l'Ours (Le Dévoluy, Hautes-Alpes), un site palé-ontologique de référence pour Ursus arctos et Cuon alpinus europaeus (Mammalia, Canidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bertochio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cregut‑bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cl. Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de désob' - Recherches et découvertes du milieu souterrain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.70-80, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Hoabinhien ou le paradigme égaré de la modernité européenne en Extrême-Orient : l’exemple de la Préhistoire du Cambodge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Sophady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collectif. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, session Le poids de l’histoire des sciences et l’hégémonie européenne en préhistoire (H. Forestier et V. Zeitoun dir.), </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société préhistorique française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29e Congrès préhistorique de France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partie V - Archéozoologie des grands Mammifères. Étude taphonomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émergence et développement d'une culture du Paléolithique supérieur : le Magdalénien - La grotte du Taillis des Coteaux (Antigny, Vienne, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.517-524, 2023, ArchéoLogiques 9, 978-2-11-172469-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partie V - Archéozoologie des grands Mammifères. Étude Archéozoologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émergence et développement d'une culture du Paléolithique supérieur : le Magdalénien - La grotte du Taillis des Coteaux (Antigny, Vienne, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.525 - 544, 2023, ArchéoLogiques 9, 978-2-11-172469-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">30 ans de collaborations archéozoologiques aux quatre coins du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la Préhistoire à l’Anthropologie philosophique. Recueil de textes offert à Eric Boëda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, L’Harmattan, pp.137-158, 2023, Cahiers d’anthropologie des techniques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partie V - Archéozoologie des grands Mammifères. Étude paléontologique et cadre paléoenvironnemental.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émergence et développement d'une culture du Paléolithique supérieur : le Magdalénien - La grotte du Taillis des Coteaux (Antigny, Vienne, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.495-516, 2023, ArchéoLogiques 9, 978-2-11-172469-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la préhistoire aux temps modernes dans les alpages d’Anterne et Pormenaz. Une approche de l’occupation de la moyenne montagne entre les Fiz et les Aiguilles Rouges. Résultats du programme de sondages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jérôme Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jehanne Affolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Batigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delhon Claire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie en milieu de montagne dans la région Auvergne-Rhône-Alpes. Sous la direction de SURMELY (F.), Actes de la table ronde de Clermont-Ferrand (6 décembre 2019). Presses universitaires Blaise-Pascal. Coll. Terra Mater, p. 55-93.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03923394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte Tempiette (Entremont-le-Vieux, Savoie), un piège naturel à bouquetins et chamois : un exemple de collaboration entre spéléologues et paléontologues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dodelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du premier colloque francophone "Histoires de désob' "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 38, pp.251-264, 2019, Spelunca Mémoires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tempiette Cave (Entremont-le-Vieux, Savoie, France) : paleoecology, seasonality and taphonomy of an ibex and chamois trap-cave.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dodelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gourichon; L.; Daujeard; C.; Brugal; J.P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et Caprinés. De la montagne à la steppe, de la chasse à l'élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-61, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un aven piège naturel à bouquetin et chamois servant de référentiel taphonomique : la grotte Tempiette à Entemont-le-Vieux (Savoie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dodelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme dans les Alpes : de la pierre au métal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'homme dans les Alpes : de la pierre au métal (20), pp.51-72, 2018, Collection EDYTEM, 1762-4304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécificité des pratiques funéraires de la vallée de l’Ubaye et du Guillestrois durant l’âge du Fer. Réflexion sur le genre et les parures dans le domaine funéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Bintz; Chr. Griggo; L. Martin; R. Picavert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Homme dans les Alpes, de la pierre au métal. Actes de la Table-Ronde de Villard-de-Lans, 13-5 octobre 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, Éditions de l'Université Savoie Mont Blanc, pp.343-376, 2018, Collection EDYTEM, 9782919732876</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte de Prélétang (Presles, Isère) : un camp de chasse moustérien de moyenne montagne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard-Guelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'homme dans les Alpes : de la pierre au métal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, pp.179-194, 2018, Collection EDYTEM, 1762-4304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan du programme OURSALP : exemple de l'ours fossile du Scialet de la Décroissance à Corrençon en Vercors (Isère, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Ersmark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Savoie Mont-Blanc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme dans les Alpes, de la pierre au métal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, pp.31-49, 2018, Collection EDYTEM, 1762-4304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La faune magdalénienne de l'abri Gandil - Bruniquel (Tarn-et-Garonne) -Etudes paléontologique, taphonomique et archéozoologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'abri Gandil à Bruniquel (Tarn et Garonne) : un campement magdalénien du temps de Lascaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9 (13), pp.279-294, 2014, Préhistoire du Sud-Ouest, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pal.1997.1237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte des Gorges ( Jura) : un site inédit à l'interface des territoires symboliques du Paléolithique supérieur ancien.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco D’errico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pigeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Bereizat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marcel Otte &amp; Foni Le Brun Ricalens. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modes de contacts et de déplacements au Paléolithique eurasiatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les activités de fouilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bintz, P ; Millet, J-J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vercors, terre de préhistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Glénat, p. 13, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00976817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animaux chassés, animaux domestiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bintz, P ; Millet, J-J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vercors, terre de préhistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Glénat, pp. 48-49, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00976819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte du Taillis-des-Coteaux à Antigny (Vienne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primault Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthet Anne-Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Delfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabilleau Joël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Buisson-Catil &amp; Jérôme Primault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire entre Vienne et Charente : hommes et sociétés du Paléolithique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des publications chauvinoises, Chauvigny, pp.271-293, 2010, Mémoire / Association des publications chauvinoises ; 38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00590045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grands mammifères de la grotte du Bois-Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Chollet &amp; Véronique Dujardin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grotte du Bois-Ragot à Gouex (Vienne) : Magdalénien et Azilien : essais sur les hommes et leurs environnements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société préhistorique française, pp.289-317, 2005, Mémoires de la Société préhistorique française ; 38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00409193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers peuplements d'Amérique du Sud : les sites préhistoriques de la Serra da Capivara (Brésil) : polémiques et valorisations touristiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualités scientifiques/recension d'ouvrage : AVERBOUH A., FERUGLIO V., PLASSARD F. & SAUVET G. (dirs) 2021. — Bouquetins et Pyrénées. I, De la préhistoire à nos jours. Offert à Jean Clottes, Conservateur général du Patrimoine honoraire. Presses universitaires de Provence (Préhistoires de la Méditer¬ranée), Aix-en-Provence, 413 p. Anthropozoologica.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.84 - 88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages d'avant les paysages : métamorphose des paysages végétal et animal à la fin des Temps glaciaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte de Prélétang (Presles, Isère) : un campement de chasse moustérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Tillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard-Guelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Jeannet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de l’Alp 2 (St Bernard-du-Touvet, Isère) : un campement de chasse d’altitude du Premier Mésolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Robbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte Tempiette (Entremont-le-Vieux – Savoie) : un piège naturel à bouquetins et chamois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Fabbro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hoblea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ours fossile du scialet de la Décroissance (Correçon-en-Vercors) et biloan du programme Oursalp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barnabé Fourgous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Picavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes archéozoologiques et cémento-chronologiques - la faune de la Grotte des Gorges, Amange, Jura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00939935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude taphonomique de l'ours de la Grotte de la décroissance, Corrençon-en-Vercors, Isère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00939937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fouille de la grotte Tempiette, Entremont le Vieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude taphonomique et archéozoologique - le site de Wulanmulun, Ordos, Mongolie intérieure, Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00939940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grotte Tempiette - Entremont-le-Vieux, Bilan Scientifique de la région Rhône-Alpes 2012, tome 1.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude cémento-chronologique - le Taillis des coteaux, Antigny, Vienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00939936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fouille et étude archéozoologique de Toca da Pena, province du Piau, Brésil. Rapport d'opération et d'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00939934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fouille de la grotte Tempiette, Entremont-le-Vieux. Rapport d'opération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00939942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bouquetin fossile en Chartreuse et nouvelles perspectives de recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00939958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La préhistoire à Saint Aquilin et dans la région</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00939959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude archéozoologique - la faune de la Grotte des Gorges, Amange, Jura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00939943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude archéozoologique - le Taillis des coteaux, Antigny, Vienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00939948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude archéozoologique - le Taillis des coteaux, Antigny, Vienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00939953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grande faune de la grotte des Gorges, Amanges, Jura.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00965721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude archéozoologique - la faune de la Grotte des Gorges, Amange, Jura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00939952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes paléontologiques et archéozoologiques - Umm el Tlel, El Kowm, Syrie centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00939951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude archéozoologique. in : Primault Jérôme, La grotte du Taillis des Coteaux, Antigny (Vienne). Rapport intermédiaire 1/3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service régional de l'Archéologie Nouvelle-Aquitaine. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La faune de Laang Spean – Mission détude 2022. in : Forestier Hubert et Sophady Heng, Site préhistorique de Laang Spean – Mission préhistorique franco-cambodgienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Europe et des Affaires Etrangères. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses paléontologiques, taphonomiques et archéozoologiques des sites pléistocènes de la serra da Capivara. in : Boëda Eric, Les premiers peuplements préhistoriques en Amérique du Sud, Rapport scientifique 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Europe et des Affaires Etrangères. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franchir la crête : archéologie et ethnohistoire des passages d’altitude en Savoie. Prospection thématique, année 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Batigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mafalda Roscio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 5138 - Archéologie et Archéométrie. 2023, pp.205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04828271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creux de l'Aurochs and roll, Les Déserts, Savoie. Rapport de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hobléa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service régional de l'Archéologie Auvergne Rhône-Alpes. 2023, pp.102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Grands Mammifères de la grotte du Taillis des Coteaux : les nappes de vestiges EG-VIA et EG-VIB. In : J. Primault, L. Brou, E. Cormarèche, M. Damery, P. Gaussein, C. Griggo, C. Houmard, M. Lejay, G. Martin Et C. Peschaux - La grotte du Taillis des Coteaux Antigny (Vienne). Rapport final (3/3) de la fouille programmée 2020-2022.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional d'Archéologie Poitou-Charentes. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franchir la crête : archéologie et ethnohistoire des passages d’altitude en Savoie. Prospection thématique, année 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Régagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Tavernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 5138 - Archéologie et Archéométrie. 2022, pp.163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04828272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte du Taillis des Coteaux, Antigny (Vienne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Primault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Cormarèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Damery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Gaussein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC Nouvelle-Aquitaine, Service Régional de l’Archéologie. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Cambodge 2022 - Etude de la faune du site Hoabinhien de la grotte de Laang Spean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ambassade de France au Cambodge. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La faune de Laang Spean – Bilan et perspectives. in : Forestier Hubert et Sophady Heng, Site préhistorique de Laang Spean – Mission préhistorique franco-cambodgienne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Europe et des affaires étrangères. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03495460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Balme de l'Escargot à Corrençon-en-Vercors - Isère. Rapport de Recherche archéologique. Service Régional de l'Archéologie Auvergne Rhône-Alpes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Picavet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie Auvergne Rhône-Alpes. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03495426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franchir la crête : archéologie et ethnohistoire des passages d’altitude à Bessans (Savoie) – 3000-3400 m. Prospection thématique 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Lafont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 5138 - Archéologie et Archéométrie. 2021, pp.108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04828274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des vestiges osseux recueillis au niveau des cols de Bessans. in: Thirault Eric, Prospection thématique – glaciers de Bessans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie Auvergne Rhône-Alpes. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03495504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte du Taillis des Coteaux Antigny (Vienne), Rapport intermédiaire 2/3 de la fouille programmée 2020/2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Primault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Gaussein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Cormarèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Damery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC / SRA Nouvelle Aquitaine. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Trou des Artios à Saint-François-de-Sales - Savoie. Rapport d'opération archéologique 2021. Rapport de recherche. Service Régional d'Archéologie Auvergne Rhône Alpes. 108 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hobléa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service Régional d'Archéologie Auvergne Rhône Alpes. 2021, 108 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport quadriennal de mission 2016/2019 et demande de renouvellement 2020/2023. Une nouvelle paléo-histoire de l'Homme en Amérique du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Gluchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibeli Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Paulo Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pérez Balarezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l’Europe et des Affaires Etrangères. 2019, pp.95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte du Taillis des Coteaux, Antigny (Vienne), Rapport final de la fouille programmée annuelle - 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Primault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Gaussein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Houmard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC / SRA Nouvelle Aquitaine. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premiers peuplements préhistoriques en Amérique du Sud. Rapport d'activité : 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibeli Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Rocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kerner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Gluchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l’Europe et des Affaires Etrangères. 2018, pp.97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte du Taillis des Coteaux, Antigny (Vienne), Rapport final de la fouille programmée 2015/2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Primault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Astier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Beauval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC / SRA Nouvelle Aquitaine. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte Tempiette : Entremont-le-Vieux - Savoie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 2015/1149, Ministère de la Culture et de la Communication, Préfecture de la région Rhônes-Alpes, Direction régionale des affaires culturelles; Service régional de l'archéologie. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le siaret de l’ours, cirque d’Archiane – Laval d’Aix, Bilan Scientifique de la région Rhône-Alpes 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 2015/1149, Ministère de la Culture et de la Communication, Préfecture de la région Rhônes-Alpes, Direction régionale des affaires culturelles; Service régional de l'archéologie. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId367"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4533CE49"/>
+    <w:nsid w:val="A3CD37D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-griggo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2040-9546" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187404674" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324861v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324857v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324849v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304282v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Leplongeon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eslem Ben Arous" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Mesfin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Forestier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gallet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10963-025-09197-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699099v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Zeitoun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio P&#233;rez Balarezo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Sophady" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuduan Zhou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Puaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qeh.2024.100020" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393120v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hobl&#233;a" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Vassallo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13p3j" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873087v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Doan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annik Schnitzler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Preston" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17054" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04179194v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco D&#8217;errico" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge David" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coqueugniot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Meister" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Dutkiewicz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-39897-7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157537v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228197v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bochaton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirikanya Chantasri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melada Maneechote" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claude" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.328" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145045v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.04.27.538552" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816402v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873084v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873081v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781871v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Gay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Argant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hoblea" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781897v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Philippe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chaix" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Nant" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873069v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585196v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellus D&#8217;almeida de Almeida" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51359/2448-2331.2021.253313" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257013v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximena Villagran" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gelvam Hartmann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareike Stahlschmidt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Heinrich" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Gluchy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20555563.2021.1931744" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165878v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bo&#235;da" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Ramos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio P&#233;rez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lahaye" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0247965" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547011v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnab&#233; Fourgous" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Juif" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099356v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02100550v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Robbe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bintz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2018.1422" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007200v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iderlan de Souza" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.10082" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897670v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20555563.2017.1338006" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897680v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Min Zhang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Dong" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Mei Hou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang-Quan Zhang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.10.024" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDRHZ5SL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897685v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00944038v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Pansu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-J&#233;r&#244;me Rey" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms4211" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585507v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamei Hou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wampo Huang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rasse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936678v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rendu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bourguignon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Meignen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Soulier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936686v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409212v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pasty" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jallet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alix" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163894v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163884v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2007.13645" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409326v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonilauri" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heba Al-Sakhel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sultan Muhesen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/paleo.2007.5219" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163874v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110593v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pelletier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thi&#233;bault" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409327v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268774v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Ballut" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Murat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2002.12613" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268775v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163829v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Karol S.K. Koslowski" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampaolo Dalmeri" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163798v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/paleo.2001.4729" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163778v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pal.1999.1179" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329461v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pubert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962081v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Geneste" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mercier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0003598x00088335" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EDE035EC422CA89CC8DFF9795D9083E688A002A4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163767v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163673v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pal.1996.907" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135979v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Michel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Armand" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Couture" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guadelli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163669v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pal.1992.1192" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163659v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quate.1991.1955" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744316v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bertochio" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cregut-Bonnoure" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian B&#233;rard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Cohen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739380v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781909v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897851v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primault J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bouch&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Catteau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Gaussein" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430031v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Primault" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897839v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hanot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasit Auetrakulvit" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Hen Sophady" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897869v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Gay" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Fabbro" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02022485v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897876v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01897875v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Courty" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barbier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897893v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I de Souza" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313509v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Erricoa" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Bereiziat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897898v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897895v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897891v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Hou" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Huang" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897888v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Al Sackel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00939956v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834417v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beauval" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Coumont" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00745308v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Monin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00745314v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936673v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heba Al Sakhel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Emery-Barbier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588281v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Fournier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00223015v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173655v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agnes Courty" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112558v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Tom&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490126v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Dejean" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gauthier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiano Chiessi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Govin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625604v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Badin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897884v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jeannet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Georges Naton" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897899v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324988v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lempereur" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Messager" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521135v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marchand" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Picavet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568529v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertochio" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Cregut&#8209;bonnoure" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl. B&#233;rard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cohen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575082v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575053v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017023v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029044v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575036v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03923394v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delhon Claire" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415987v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dodelin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548158v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780173v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Ersmark" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099321v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957537v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Isoardi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099300v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bernard-Guelle" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tillet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897703v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S David" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pigeaud" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bereizat" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Robert" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897706v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pal.1997.1237" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00976819v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00976817v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00590045v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthet Anne-Laure" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Delfour" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabilleau Jo&#235;l" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409193v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394883v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165189v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897845v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897862v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Tillet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Argant" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897860v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Robbe" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897857v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897861v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Philippe" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Picavet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00939934v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00939936v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00939935v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936771v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00939937v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00939940v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981548v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00939958v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00939959v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00939942v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00939943v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00939948v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00939951v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00965721v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00939952v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00939953v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388804v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388827v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388897v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388862v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828271v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thirault" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafalda Roscio" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932176v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828272v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lafont" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle R&#233;gagnon" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Tavernier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934038v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Cormar&#232;che" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Damery" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932152v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828274v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495460v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495426v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495504v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861895v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Cormar&#232;che" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494865v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913210v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gluchy" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibeli Viana" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Paulo Ramos" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861867v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Houmard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913163v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Rocca" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Kerner" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861916v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Astier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01814226v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01897709v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-griggo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2040-9546" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187404674" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324861v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324857v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324849v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304282v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Leplongeon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eslem Ben Arous" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Mesfin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Forestier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gallet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10963-025-09197-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393120v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hobl&#233;a" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Vassallo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13p3j" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699099v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Zeitoun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio P&#233;rez Balarezo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Sophady" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuduan Zhou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Puaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qeh.2024.100020" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157537v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Doan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annik Schnitzler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Preston" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17054" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04179194v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco D&#8217;errico" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge David" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coqueugniot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Meister" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Dutkiewicz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-39897-7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873087v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228197v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bochaton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirikanya Chantasri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melada Maneechote" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claude" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.328" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145045v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.04.27.538552" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781871v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Gay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Argant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hoblea" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873084v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873081v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781897v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Philippe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chaix" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Nant" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816402v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257013v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximena Villagran" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gelvam Hartmann" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareike Stahlschmidt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Heinrich" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Gluchy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20555563.2021.1931744" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165878v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bo&#235;da" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Ramos" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio P&#233;rez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lahaye" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0247965" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873069v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585196v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellus D&#8217;almeida de Almeida" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51359/2448-2331.2021.253313" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099356v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnab&#233; Fourgous" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Juif" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547011v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02100550v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Robbe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bintz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2018.1422" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007200v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iderlan de Souza" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.10082" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897670v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20555563.2017.1338006" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897680v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Min Zhang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Dong" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Mei Hou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang-Quan Zhang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.10.024" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDRHZ5SL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897685v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00944038v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Pansu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-J&#233;r&#244;me Rey" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms4211" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585507v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamei Hou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wampo Huang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rasse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936686v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936678v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rendu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bourguignon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Meignen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Soulier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409212v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pasty" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jallet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alix" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163894v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163884v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2007.13645" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409326v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonilauri" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heba Al-Sakhel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sultan Muhesen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/paleo.2007.5219" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163874v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110593v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pelletier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thi&#233;bault" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409327v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268775v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Ballut" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Murat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268774v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2002.12613" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163798v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/paleo.2001.4729" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163829v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Karol S.K. Koslowski" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampaolo Dalmeri" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329461v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pubert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pal.1999.1179" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163778v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962081v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Geneste" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mercier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0003598x00088335" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EDE035EC422CA89CC8DFF9795D9083E688A002A4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163767v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163673v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pal.1996.907" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135979v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Michel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Armand" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Couture" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guadelli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163669v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pal.1992.1192" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163659v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quate.1991.1955" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744316v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bertochio" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cregut-Bonnoure" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian B&#233;rard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Cohen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739380v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781909v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897851v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primault J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bouch&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Catteau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Gaussein" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430031v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Primault" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897839v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hanot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasit Auetrakulvit" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Hen Sophady" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897869v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Gay" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Fabbro" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02022485v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897876v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01897875v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Courty" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barbier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897895v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897898v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897893v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I de Souza" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313509v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robert" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Erricoa" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Bereiziat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897891v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Hou" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Huang" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897888v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Al Sackel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834417v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beauval" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Coumont" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00939956v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00745308v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Monin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00745314v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936673v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heba Al Sakhel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Emery-Barbier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588281v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Fournier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00223015v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173655v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agnes Courty" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112558v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Tom&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490126v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Dejean" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gauthier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiano Chiessi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Govin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625604v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Badin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897884v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jeannet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Georges Naton" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897899v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324988v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lempereur" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Messager" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521135v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marchand" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Picavet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568529v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertochio" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Cregut&#8209;bonnoure" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl. B&#233;rard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cohen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017023v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575053v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575082v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029044v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575036v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03923394v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delhon Claire" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548158v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dodelin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415987v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099321v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957537v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Isoardi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099300v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bernard-Guelle" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tillet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780173v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Ersmark" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897706v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pal.1997.1237" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897703v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S David" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pigeaud" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bereizat" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Robert" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00976817v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00976819v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00590045v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthet Anne-Laure" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Delfour" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabilleau Jo&#235;l" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409193v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394883v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165189v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897845v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897862v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Tillet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Argant" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897860v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Robbe" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897857v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897861v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Philippe" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Picavet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00939935v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00939937v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936771v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00939940v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981548v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00939936v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00939934v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00939942v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00939958v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00939959v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00939943v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00939948v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00939953v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00965721v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00939952v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00939951v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388862v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388827v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388897v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828271v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thirault" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafalda Roscio" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388804v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932152v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828272v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lafont" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle R&#233;gagnon" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Tavernier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934038v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Cormar&#232;che" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Damery" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932176v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495460v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495426v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828274v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495504v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861895v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Cormar&#232;che" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494865v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913210v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gluchy" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibeli Viana" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Paulo Ramos" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861867v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Houmard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913163v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Rocca" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Kerner" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861916v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Astier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01814226v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01897709v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>