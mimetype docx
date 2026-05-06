--- v0 (2026-03-22)
+++ v1 (2026-05-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:113.60946745562px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Guibert </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des universités en sociologie, Université d'Angers, Laboratoire Espaces et Sociétés (UMR CNRS 6590)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christophe-guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9149-3634</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vagues de surf : un objet d’analyse composite entre sociologie et droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2 (50), pp.269-277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05140979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’habitant : une figure plurielle et hybride au cœur du tourisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Habitants et tourisme, 377, pp.10-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04542439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taghazout, une destination qui se réinvente : transformations et préservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Crabeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Safe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique(s) en Mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 8, pp.98-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04911497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrevista Um desbravador de novos mares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista TOMO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 43, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21669/tomo.v43.20604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04514471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taghazout, une destination qui se réinvente : transformations et préservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Safe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Crabeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique(s) en Mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8, pp.98-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04962212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme : permanences et évolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Frochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12y6e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04911309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens du travail. Être saisonnier l'été en station balnéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04911293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que le genre fait au tourisme (et inversement). Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Montargot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Safaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tourisme.5743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04193158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être festivalière au Hellfest. Passions et transgressions féminines dans un univers culturel masculin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Mondes de l’art en mobilités, Vol. 52 (2), pp.358-380. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ethn.222.0358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formations tourisme et pleine réinvention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Margaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Paganelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rimbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03481961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les usages sociaux du tourisme : les apports de la sociologie de Pierre Bourdieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tourisme.4197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les usages sociaux du tourisme : les apports de la sociologie de Pierre Bourdieu Analysing the Social Uses of Tourism: The Contributions of Pierre Bourdieu's Sociology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03481916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les travailleurs du tourisme dans la tourmente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Réau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 91 (3), pp.36-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03481952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formations du tourisme en pleine réinvention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Réau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Paganelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Tuchszirer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages sociaux et spatialités du bronzage en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.en ligne. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26151/espacestemps.net-9468-vg57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Controle sobre os Espaços (Patrimonialização, Privatização e Monopolização): o Caso das Ondas de Surfe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tomo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34 (34), pp.7-35. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21669/tomo.v0i34.10152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’espace pour le corps dans les sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coëffé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Taunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.en ligne. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26151/espacestemps.net-1s36-x813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SURFE, &amp;quot;CONTRACULTURA&amp;quot; E LUCROS: AS ESTRATÉGIAS DA IMPRENSA ESPECIALIZADA NA FRANÇA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recorde. Revista de História do Esporte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02524786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des fonctions d’un glossaire dans un programme de recherche pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Keerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Thémines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Boudesseul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Danic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surfe, « Contracultura » e lucros : as estrategias da imprensa especializada na França</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recorde: Revista de História do Esporte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (2), pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'URBANISATION RURALE EN CHINE : TRANSFORMATIONS SOCIALES ET EFFETS D'AUBAINE ÉCONOMIQUES. LE CAS DE LA CITÉ UNIVERSITAIRE DAXUECHENG DANS LA PÉRIPHÉRIE DE LA MÉTROPOLE CANTONAISE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Taunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03500836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Mobilités : des usages sociaux différenciés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Guillemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction » au dossier « Méthodologie complexe et plurielle dans la recherche doctorale en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieuc Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESO Travaux et Documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (41), pp.85-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mens sana in corpore turistico : Le corps « dé-routinisé » au prisme des pratiques touristiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Taunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coëffé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Violier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 80, pp.32-55. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lig.802.0032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être surfeuse au Maroc. Les conditions d’une socialisation à contre-courant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadia Arab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, N° 28 (1), pp.175. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tt.028.0175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02888844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etre surfeuse au Maroc. Les conditions d’une socialisation à contre-courant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadia Arab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28, pp.115-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants dispositionnels du « touriste pluriel ». Expériences, socialisations et contextes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etre surfeuse au Maroc : Les conditions d’une socialisation à contre-courant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadia Arab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (28), pp.178-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La troisième révolution touristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Violier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Mondes du tourisme, Hors-série, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tourisme.1256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et usages sociaux de la musique metal. Le cas du festival Hellfest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11-2 (2), pp.7-27. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.4427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le surf en Chine : entre imposition politique et engouement économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Taunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 145 (145), pp.41-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vagues de surf : des convoitises différenciées. Entre patrimonialisation, privatisation et monopolisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrain : anthropologie et sciences humaines [Anciennement : Carnets du patrimoine ethnologique ; Revue d'ethnologie de l'Europe]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63 (63), pp.126-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aire du bronze : jalons pour une analyse de la circulation et de l'appropriation du hâle (de Hawaï à Hainan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coëffé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Taunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 78, pp.73-91. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lig.781.0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Newquay (Cornouailles, Grande-Bretagne). La plage dans la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9, pp.80-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation touristique et emplois sportifs : le cas des activités nautiques à Lanzarote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 163 (163), pp.19-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux touristiques de la marchandisation de l’image du surf à Oahu (Hawaï)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coëffé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESO Travaux et Documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36, pp.89-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From political pressure to cultural constraints: The prime dissemination of surfing in Hainan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Taunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of China Tourism Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (3), pp.365-380. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19388160.2013.812903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages et intérêts différenciés des espaces maritimes et fluviaux patrimonialisés. Les cas de Saint-Gilles-Croix-de-Vie en Vendée et du Canal de Nantes à Brest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaelle Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 228, pp.89-101. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/norois.4755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Festival Hellfest de Clisson. Les retombées économiques de la musique metal plus fortes que sa stigmatisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 309, pp.13-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01098692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une population à problèmes invisible. Les moniteurs d’activités nautiques des Landes comme enjeu de « cohésion sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Slimani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique et économique du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 117, pp.41 - 45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de la saisonnalité touristique sur l'emploi des moniteurs de sports nautiques dans le département des Landes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 223 (2), pp.77 - 92. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/norois.4213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'analyse spatialisée du sport associatif en Vendée. Des disparités territoriales structurantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Audinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Lepan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Taunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESO Travaux et Documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34, pp.7-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00847597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hellfest : des festivaliers bien inoffensifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Place publique : Nantes / Saint Nazaire : la revue urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33, Non spécifié</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vague de Mundaka : une ressource territoriale convoitée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique et économique du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 108, pp.42 - 46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surf et « contre-culture » : la dimension symbolique des constructions journalistiques de la presse spécialisée en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences sociales et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4, pp.11 - 40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La surface sociale comme ressource politique. Le pouvoir des maires en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 88, pp.84 - 90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace des possibles associatifs de la voile fédérale en France et effets sur la professionnalisation des associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESO Travaux et Documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31, pp.33-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00648483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chalandisation et éthique professionnelle : Une équation complexe. Le cas d’une offre de service en Caf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mondes du travail </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8, pp.27 - 38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chalandisation et éthique professionnelle : Une équation complexe. Le cas d'une offre de service en Caf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mondes du travail </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8, pp.27-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00642925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le surf au Maroc : les déterminants d’une ressource politique incertaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences sociales et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1, pp.115-146. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsss.001.0115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le surf au Maroc. Les déterminants d'une ressource politique incertaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences sociales et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1, pp.115-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00642927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le premier âge du surf en France : un sport socialement sélectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; motricité : Revue scientifique de l'Association des Chercheurs en Activités Physiques et Sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 61, pp.89-100. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sm.061.0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00642924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages politiques du snowboard dans les stations de montagne françaises : entre intérêt économique et dédain culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Management du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15, pp.31-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00648474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossegor : &amp;quot; le surf &amp;quot; ou &amp;quot; l'élégance &amp;quot; ? Une double identification territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 100, pp.89-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00626272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossegor : « le surf » ou « l’élégance » ? Une double identification territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 100 (1), pp.89-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques de communication et identifications territoriales différenciées. Les usages politiques des vagues et de l’univers du surf par les municipalités de la côte Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25 (2), pp.62-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques de communication et identifications territoriales différenciées. Les usages politiques des vagues et de l'univers du surf par les municipalités de la côte Aquitaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Vol. 25-2, pp.62-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00642929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages sociaux du surf en France : entre permanences historiques et modalités plurielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surfer l’identité : définitions, perméabilité et hybridité dans le champ des Surf Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Aquitaine; Université de Bordeaux Montaigne, Apr 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05149717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde Économies politiques du tourisme : travail, marchés, dominations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourismes : 20 ans de recherches critiques. Et alors ? et après ? Séminaire Tourisme : Recherches, Institutions, Pratiques (TRIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université d'Angers, Jun 2025, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05149709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surf, Économie et Territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes « Rencontres Surf et Cultures »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Les Sables d'Olonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04911503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités et logiques de résidentialisation dans l’après CoVid-19. Le cas des surfeurs et des kitesurfeurs sur les littoraux français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sébileau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons partagés : défis et opportunités des espaces littoraux Tourisme, nomadisme numérique, sociétés, sports et entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Recherche des Langues et de la Communication (LARLANCO), Université Ibn Zohr, Jul 2024, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surf et contextes socio-politiques : retours sur quelques terrains comparatifs internationaux pour penser le travail politique localisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux des Jeux, De la vitrine médiatique internationale aux réalités locales, épreuves de surf de Paris 2024 et développement du sport sur le territoire polynésien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSHP, Réseau National MSH, Jun 2024, Tahiti - Polynésie française, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04681601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextes politiques, configurations locales : retours sur les politiques publiques de surf (comparaisons internationales)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude « Sports, usages récréatifs de la nature et politiques territoriales : l’action publique, sa fabrique et ses jeux d’échelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFEPSA, Nov 2024, Les Ponts de Cé - IFEPSA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04911512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils et représentations des surfeurs, kitesurfeurs et wingsurfeurs français licenciés : une analyse post-CoVid19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sébileau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons partagés : défis et opportunités des espaces littoraux Tourisme, nomadisme numérique, sociétés, sports et entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Recherche des Langues et de la Communication (LARLANCO), Université Ibn Zohr, Jul 2024, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde « Tourisme et patrimoine face aux crises : problématique universelle et particularité locale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e colloque sino-européen sur le tourisme « Tourisme, interculturalité et patrimoine immatériel »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Cadi Ayad, Marrakech, Oct 2023, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages des dispositifs de formation par les guides touristiques pendant la crise de la covid-19 : une transition manquée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Colloque AsTRES « Tourisme et transitions »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Astres, Nov 2023, Papette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexualization of bodies and gendered assignments of female roles. The case of the surf press in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Stoke Sessions: An International Conference on the Culture, History and Politics of Surfing and Skateboarding,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, San Diego State University, Apr 2023, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde « Offre régionale dédiée à l'écosystème surf : Renforcement de l'attractivité industrielle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tables-rondes Professionnels - Scientifiques Taghazout Surf Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taghazout Surf Expo, Oct 2023, Taghazout, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages différenciés des dispositifs de formation. Focus sur les guides-conférenciers.ères pendant la crise de la Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Memento « Métiers en changement dans le secteur du tourisme »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNAM, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surfing and &amp;quot;counterculture&amp;quot; in France: Persistent misinterpretations and representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Stoke Sessions: An International Conference on the Culture, History and Politics of Surfing and Skateboarding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, San Diego State University, Apr 2023, San Diegor, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence doctorale « Tourisme et formation doctorale »: problématique universelle et particularité locale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e colloque sino-européen sur le tourisme « Tourisme, interculturalité et patrimoine immatériel »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contestations militantes vs. projets d'aménagements touristiques en temps de pandémie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque de l'Association Tourisme Recherche et Enseignement Supérieur (AsTRES), "L'agilité touristique en période de crises: réplications, accélérations, réinventions..?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Tourisme Recherche et Enseignement Supérieur; Université Côté d'Azur, Nov 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que les Jeux olympiques font au surf et inversement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Les enjeux des jeux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH, Dec 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le bien commun devient objet de contestation : le cas des vagues de surf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEMINAIRE: MER ET LITTORAL : UN BIEN COMMUN ? une approche pluridisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03481982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'emploi touristique face à la crise sanitaire : quelles adaptations et recompositions professionnelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Réau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rimbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales de Sociologie du Travail. JIST 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages sociaux des sports en Chine, le cas des activités littorales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Chine, Sport &amp; Tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Confucius des Pays de la Loire et UFR ESTHUA Tourisme et Culture de l’université d’Angers, Nov 2021, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For an assumed methodological pluralism in Tourism Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Tourism Studies-Asia Pacific Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wakayama university, Feb 2020, Wakayama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionner les pratiques sportives littorales : effets de contexte, effets d'enquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Littoraux, Aires Marines Protégées et pratiques récréatives de la nature »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Corte, FDF, Dec 2019, Bastia, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse de la société marocaine au prisme de la sociologie des pratiques sportives. Retour sur deux enquêtes de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 World Congress of Sociology of Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Sociology of Sport Association, UNIL, Jun 2018, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps et surf : des usages sociaux et culturels différenciés. Eléments de comparaison entre la France et la Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque sino-européen du Tourisme et 22ème Séminaire international de Recherche en Tourisme du Comité de la géographie du tourisme de l'Association nationale de la géographie de Chine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univ. Ningbo, UFR ESTHUA, Jul 2018, Ningbo, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinct but comparable? The surfing development in Taiwan and Hainan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Taunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Critical tourism studies Asia-Pacific” (CTSAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gadjah Mada University, Mar 2018, Yogyakarta, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les préférences politiques et religieuses des spectateurs du festival Hellfest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérôme Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Society for Metal Music Studies Conference : Boundaries and Ties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Metal Music Studies Conference, Jun 2017, British Columbia, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités de loisirs des adolescents et formes de partage de l’espace : diversité et inégalités des pratiques chez les élèves de quatrième</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa Plouchart-Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international L’espace en partage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02330260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’importance des modes de régulations dans l’inscription des activités sportives dans le ‘’développement durable’’. Les cas du cyclotourisme et du tourisme équestre en Pays de la Loire et du surf en Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvine Pickel-Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités de pleine nature, aménagements sportifs et développement durable : une question de « génération » </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté des Sciences du Sport de l’Université Bordeaux 2 Jun 2011, Bordeaux, France. pp.359-372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouvellement urbain et enjeux symboliques. Le cas de La Roche-sur-Yon en Vendée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international « Ville, bien être et renouvellement urbain »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Annaba, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Festival Hellfest : stigmatisations et constructions politiques vs. caricatures et provocations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Titre manquant"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’imposition politique de la précarité professionnelle. Les moniteurs d’activités nautiques à vocation touristique hors saison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Slimani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Titre manquant"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vagues de surf et patrimonialisation : des appropriations différenciées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Titre manquant"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between politic imposition and cultural restraint: the premium diffusion of surfing in Hainan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Taunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh China Tourism Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Haikou, Chine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Employment and seasonal sports: water sports in the Landes department, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Slimani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Titre manquant"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Estoril, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages sociaux et touristiques des espaces littoraux. Eléments de comparaison entre la France et la Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Taunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 Sino-European International Tourism Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Ningbo, Chine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surf et politiques publiques en France et au Maroc : de l’illusion de la comparaison internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"titre manquant"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages sociaux du surf en France: la clientèle des écoles de surf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"titre manquant"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Employment and Tourism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Réau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 143 p., 2023, Series SpringerBriefs in Sociology, 978-3-031-31658-6. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-31659-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Chinois à la plage en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Taunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l' Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-343-24659-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maison des Sciences de l'Homme d'Aquitaine LES MONDES DU SURF LES MONDES DU SURF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03481996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « Sports de nature » : une catégorie d’action politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sébileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Audinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du Croquant, 2017, ISBN 9782365121361</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme et sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Taunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 242p., 2017, Collection « Logiques sociales », 978-2-343-13511-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sports de nature : une catégorie de l'action politique en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Audinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sébileau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du Croquant, pp.107, 2017, 978-2-36512-136-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emplois sportifs et saisonnalités. L’économie des activités nautiques : enjeux de cohésion sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Slimani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.241, 2011, Logiques sociales, 978-2-296-55280-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave Pools in France: Controversies Within Localised Political Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Grigoletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Raimondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Vilboux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Future of Surfing in the Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.29-42, 2026, 978-3-032-09376-9. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-09377-6_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05512644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Surf : une « nouvelle » activité au prisme des transformations de l’olympisme (2020-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael Attali. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une histoire globale des sports olympiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9782350309477</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04542457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le surf : un intérêt politique progressif. Deux décennies de recherches sur le terrain marocain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TSE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surf, société et territoire. Vers une compréhension globale de l’écosystème surf de Taghazout</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.18-25, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04324378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une double inégalité sociale : la « cumulativité » des mobilités touristiques et des pratiques culturelles légitimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adolescentes et adolescents des villes et des champs. La dimension spatiale des inégalités éducatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03481930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques sportives littorales dans les espaces protégés à l’épreuve des singularités locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ludovic Martel; Johan Jouve; Arnaud Sébileau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques du littoral et sports de nature. Du cadre national aux configurations locales : l’exemple des aires marines protégées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03481943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Social Characteristics of the Contemporary Metalhead: The Hellfest Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérôme Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andy Brown; Keith Kahn-Harris; Niall W. R. Scott; Karl Spracklen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Metal Music and Culture. Current Direction in Metal Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9781138822382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme, surf et genre. A contre-courant, des Marocaines à la mer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadia Arab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourisme et loisirs dans le Monde arabe - Aménagement, développement, gestion et mise en valeur des territoires In Boualam Kadri</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02889031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metalheads Characteristics : Some Statistics From the Main French Metal Event (Hellfest)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérôme Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Toni-Matti Karjalainen; Kimi Kärki. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern Heavy Metal : Markets, Practices and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IIPC, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les exploitations différenciées du développement durable. Le cas du tourisme équestre en Pays de la Loire et du surf en Aquitaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvine Pickel-Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Paul Callède, Fabien Sabatier, Christine Bouneau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport, nature et développement durable. Une question de génération ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maison des Sciences de l'Homme d'Aquitaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.359-372, 2014, 978-2-85892-426-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les intérêts politiques différenciés des manifestations internationales de surf : identification territoriale, tradition et rentabilité touristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Espaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Espaces, tourisme et loisirs, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Festival Hellfest de Clisson (44) : des stigmatisations avortées au développement territorial et touristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Espaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Espaces, tourisme et loisirs, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surf et « élégance » : la construction historique d’un jugement de goût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Gildard et J.C. Drouin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hossegor, l’esprit d’élégance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Lac et Lande, pp.87-108, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04324473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’utilité des sciences sociales en cabinet d’études : retour sur une expérience professionnelle singulière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La recherche en sciences sociales du sport : quelle(s) utilité(s) ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.151 - 163, 2011, Sports en sociétés, 978-2-296-55004-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surf et « élégance » : la construction historique d’un jugement de goût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hossegor, l’esprit d’élégance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Lac et Lande, pp.87 - 108, 2011, 978-2-916934-66-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie discursive de construction et d'appropriation par le pouvoir politique d'une course transocéanique. Le Vendée Globe 2004-2005 en question.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Le Dû</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre du sport, pour le sport. Sociologies des cultures et des pratiques sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.251-267, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00648476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisonniers/Saisonnières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie scientifique du tourisme et des loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05149698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veblen Thorstein Bunde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Réau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie GIS Études Touristiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04911501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossegor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie scientifique et technique du tourisme et des loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04324420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisonnalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Violier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie scientifique et technique du tourisme et des loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04324447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biarritz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie scientifique et technique du tourisme et des loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04324431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’emploi touristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Réau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vocabulaire du discours touristique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme Lectures critiques & débats : Rodolphe Christin, Peut-on voyager encore ? Réflexions pour se rapprocher du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05153289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le surf en France : l’illusion d’une contre-culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La déferlante surf, Musée d’Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.217-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04324457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation prospective et impacts des dispositifs de labellisation &amp;quot;ville de surf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fédération Française de Surf. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formations et emplois en temps de crise sanitaire : le cas du secteur du tourisme et loisirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Réau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Margaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Paganelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 15, Dares. 2021, 63 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude visant au développement maîtrisé des sports de nature en Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Audinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sébileau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRJSCS Aquitaine; CROS Aquitaine. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04324509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat des lieux analytique et territorialisé de l’offre sportive en Vendée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Audinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Lepan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Taunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DDCSPP de Vendée; CDOS de Vendée. 2012, pp.187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04324547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat des lieux analytique et territorialisé de l’offre sportive en Vendée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Audinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Lepan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvine Pickel-Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Taunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Etude commanditée par la DDCSPP et le CDOS de Vendée. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat des lieux des activités nautiques et de loisirs touristiques dans le département des Landes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Loirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sébileau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CREPS d’Aquitaine; DRJS d’Aquitaine; DDJS des Landes. 2010, 252 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04324522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le surf en France : Emplois, employabilité et formations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRDJS Aquitaine-Gironde. 2008, 178p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04324530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audit de la voile en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Créac'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fédération Française de Voile. 2007, 86 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04324537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôler ou s’émanciper. Ce qui sépare : de l’usage intéressé des normes et des marges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. ENS Lyon, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03482026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId216"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:113.60946745562px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Guibert </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des universités en sociologie, Université d'Angers, Laboratoire Espaces et Sociétés (UMR CNRS 6590)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christophe-guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9149-3634</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les surfeuses et les surfeurs licenciés à la Fédération Française de Surf : des propriétés sociales élitistes et des mobilités internationales denses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Atlas des Sports. L'observatoire innovant des sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48649/asds.733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05599012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vagues de surf : un objet d’analyse composite entre sociologie et droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2 (50), pp.269-277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05140979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taghazout, une destination qui se réinvente : transformations et préservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Crabeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Safe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique(s) en Mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 8, pp.98-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04911497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’habitant : une figure plurielle et hybride au cœur du tourisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Habitants et tourisme, 377, pp.10-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04542439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrevista Um desbravador de novos mares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista TOMO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 43, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21669/tomo.v43.20604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04514471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taghazout, une destination qui se réinvente : transformations et préservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Safe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Crabeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique(s) en Mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8, pp.98-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04962212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme : permanences et évolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Frochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12y6e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04911309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens du travail. Être saisonnier l'été en station balnéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04911293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que le genre fait au tourisme (et inversement). Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Montargot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Safaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tourisme.5743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04193158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être festivalière au Hellfest. Passions et transgressions féminines dans un univers culturel masculin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Mondes de l’art en mobilités, Vol. 52 (2), pp.358-380. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ethn.222.0358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formations tourisme et pleine réinvention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Margaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Paganelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rimbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03481961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les usages sociaux du tourisme : les apports de la sociologie de Pierre Bourdieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tourisme.4197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les usages sociaux du tourisme : les apports de la sociologie de Pierre Bourdieu Analysing the Social Uses of Tourism: The Contributions of Pierre Bourdieu's Sociology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03481916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les travailleurs du tourisme dans la tourmente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Réau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 91 (3), pp.36-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03481952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formations du tourisme en pleine réinvention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Réau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Paganelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Tuchszirer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages sociaux et spatialités du bronzage en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.en ligne. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26151/espacestemps.net-9468-vg57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Controle sobre os Espaços (Patrimonialização, Privatização e Monopolização): o Caso das Ondas de Surfe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tomo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34 (34), pp.7-35. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21669/tomo.v0i34.10152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’espace pour le corps dans les sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coëffé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Taunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.en ligne. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26151/espacestemps.net-1s36-x813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SURFE, &amp;quot;CONTRACULTURA&amp;quot; E LUCROS: AS ESTRATÉGIAS DA IMPRENSA ESPECIALIZADA NA FRANÇA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recorde. Revista de História do Esporte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02524786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des fonctions d’un glossaire dans un programme de recherche pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Keerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Thémines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Boudesseul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Danic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surfe, « Contracultura » e lucros : as estrategias da imprensa especializada na França</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recorde: Revista de História do Esporte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (2), pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'URBANISATION RURALE EN CHINE : TRANSFORMATIONS SOCIALES ET EFFETS D'AUBAINE ÉCONOMIQUES. LE CAS DE LA CITÉ UNIVERSITAIRE DAXUECHENG DANS LA PÉRIPHÉRIE DE LA MÉTROPOLE CANTONAISE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Taunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03500836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Mobilités : des usages sociaux différenciés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Guillemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction » au dossier « Méthodologie complexe et plurielle dans la recherche doctorale en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieuc Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESO Travaux et Documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (41), pp.85-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mens sana in corpore turistico : Le corps « dé-routinisé » au prisme des pratiques touristiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Taunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coëffé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Violier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 80, pp.32-55. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lig.802.0032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être surfeuse au Maroc. Les conditions d’une socialisation à contre-courant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadia Arab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, N° 28 (1), pp.175. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tt.028.0175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02888844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etre surfeuse au Maroc. Les conditions d’une socialisation à contre-courant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadia Arab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28, pp.115-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants dispositionnels du « touriste pluriel ». Expériences, socialisations et contextes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etre surfeuse au Maroc : Les conditions d’une socialisation à contre-courant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadia Arab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (28), pp.178-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La troisième révolution touristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Violier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Mondes du tourisme, Hors-série, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tourisme.1256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et usages sociaux de la musique metal. Le cas du festival Hellfest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11-2 (2), pp.7-27. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.4427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le surf en Chine : entre imposition politique et engouement économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Taunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 145 (145), pp.41-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vagues de surf : des convoitises différenciées. Entre patrimonialisation, privatisation et monopolisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrain : anthropologie et sciences humaines [Anciennement : Carnets du patrimoine ethnologique ; Revue d'ethnologie de l'Europe]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63 (63), pp.126-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aire du bronze : jalons pour une analyse de la circulation et de l'appropriation du hâle (de Hawaï à Hainan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coëffé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Taunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 78, pp.73-91. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lig.781.0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Newquay (Cornouailles, Grande-Bretagne). La plage dans la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9, pp.80-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation touristique et emplois sportifs : le cas des activités nautiques à Lanzarote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 163 (163), pp.19-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux touristiques de la marchandisation de l’image du surf à Oahu (Hawaï)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coëffé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESO Travaux et Documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36, pp.89-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From political pressure to cultural constraints: The prime dissemination of surfing in Hainan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Taunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of China Tourism Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (3), pp.365-380. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19388160.2013.812903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages et intérêts différenciés des espaces maritimes et fluviaux patrimonialisés. Les cas de Saint-Gilles-Croix-de-Vie en Vendée et du Canal de Nantes à Brest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaelle Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 228, pp.89-101. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/norois.4755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une population à problèmes invisible. Les moniteurs d’activités nautiques des Landes comme enjeu de « cohésion sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Slimani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique et économique du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 117, pp.41 - 45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Festival Hellfest de Clisson. Les retombées économiques de la musique metal plus fortes que sa stigmatisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 309, pp.13-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01098692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de la saisonnalité touristique sur l'emploi des moniteurs de sports nautiques dans le département des Landes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 223 (2), pp.77 - 92. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/norois.4213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'analyse spatialisée du sport associatif en Vendée. Des disparités territoriales structurantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Audinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Lepan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Taunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESO Travaux et Documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34, pp.7-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00847597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hellfest : des festivaliers bien inoffensifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Place publique : Nantes / Saint Nazaire : la revue urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33, Non spécifié</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vague de Mundaka : une ressource territoriale convoitée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique et économique du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 108, pp.42 - 46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surf et « contre-culture » : la dimension symbolique des constructions journalistiques de la presse spécialisée en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences sociales et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4, pp.11 - 40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La surface sociale comme ressource politique. Le pouvoir des maires en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 88, pp.84 - 90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace des possibles associatifs de la voile fédérale en France et effets sur la professionnalisation des associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESO Travaux et Documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31, pp.33-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00648483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chalandisation et éthique professionnelle : Une équation complexe. Le cas d’une offre de service en Caf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mondes du travail </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8, pp.27 - 38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chalandisation et éthique professionnelle : Une équation complexe. Le cas d'une offre de service en Caf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mondes du travail </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8, pp.27-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00642925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le surf au Maroc : les déterminants d’une ressource politique incertaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences sociales et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1, pp.115-146. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsss.001.0115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le surf au Maroc. Les déterminants d'une ressource politique incertaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences sociales et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1, pp.115-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00642927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le premier âge du surf en France : un sport socialement sélectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; motricité : Revue scientifique de l'Association des Chercheurs en Activités Physiques et Sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 61, pp.89-100. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sm.061.0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00642924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages politiques du snowboard dans les stations de montagne françaises : entre intérêt économique et dédain culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Management du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15, pp.31-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00648474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossegor : &amp;quot; le surf &amp;quot; ou &amp;quot; l'élégance &amp;quot; ? Une double identification territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 100, pp.89-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00626272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossegor : « le surf » ou « l’élégance » ? Une double identification territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 100 (1), pp.89-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques de communication et identifications territoriales différenciées. Les usages politiques des vagues et de l’univers du surf par les municipalités de la côte Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25 (2), pp.62-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques de communication et identifications territoriales différenciées. Les usages politiques des vagues et de l'univers du surf par les municipalités de la côte Aquitaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Vol. 25-2, pp.62-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00642929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages sociaux du surf en France : entre permanences historiques et modalités plurielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surfer l’identité : définitions, perméabilité et hybridité dans le champ des Surf Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Aquitaine; Université de Bordeaux Montaigne, Apr 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05149717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde Économies politiques du tourisme : travail, marchés, dominations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourismes : 20 ans de recherches critiques. Et alors ? et après ? Séminaire Tourisme : Recherches, Institutions, Pratiques (TRIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université d'Angers, Jun 2025, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05149709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surf, Économie et Territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes « Rencontres Surf et Cultures »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Les Sables d'Olonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04911503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités et logiques de résidentialisation dans l’après CoVid-19. Le cas des surfeurs et des kitesurfeurs sur les littoraux français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sébileau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons partagés : défis et opportunités des espaces littoraux Tourisme, nomadisme numérique, sociétés, sports et entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Recherche des Langues et de la Communication (LARLANCO), Université Ibn Zohr, Jul 2024, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surf et contextes socio-politiques : retours sur quelques terrains comparatifs internationaux pour penser le travail politique localisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux des Jeux, De la vitrine médiatique internationale aux réalités locales, épreuves de surf de Paris 2024 et développement du sport sur le territoire polynésien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSHP, Réseau National MSH, Jun 2024, Tahiti - Polynésie française, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04681601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextes politiques, configurations locales : retours sur les politiques publiques de surf (comparaisons internationales)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude « Sports, usages récréatifs de la nature et politiques territoriales : l’action publique, sa fabrique et ses jeux d’échelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFEPSA, Nov 2024, Les Ponts de Cé - IFEPSA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04911512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils et représentations des surfeurs, kitesurfeurs et wingsurfeurs français licenciés : une analyse post-CoVid19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sébileau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons partagés : défis et opportunités des espaces littoraux Tourisme, nomadisme numérique, sociétés, sports et entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Recherche des Langues et de la Communication (LARLANCO), Université Ibn Zohr, Jul 2024, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages des dispositifs de formation par les guides touristiques pendant la crise de la covid-19 : une transition manquée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Colloque AsTRES « Tourisme et transitions »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Astres, Nov 2023, Papette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde « Tourisme et patrimoine face aux crises : problématique universelle et particularité locale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e colloque sino-européen sur le tourisme « Tourisme, interculturalité et patrimoine immatériel »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Cadi Ayad, Marrakech, Oct 2023, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexualization of bodies and gendered assignments of female roles. The case of the surf press in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Stoke Sessions: An International Conference on the Culture, History and Politics of Surfing and Skateboarding,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, San Diego State University, Apr 2023, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde « Offre régionale dédiée à l'écosystème surf : Renforcement de l'attractivité industrielle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tables-rondes Professionnels - Scientifiques Taghazout Surf Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taghazout Surf Expo, Oct 2023, Taghazout, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence doctorale « Tourisme et formation doctorale »: problématique universelle et particularité locale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e colloque sino-européen sur le tourisme « Tourisme, interculturalité et patrimoine immatériel »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surfing and &amp;quot;counterculture&amp;quot; in France: Persistent misinterpretations and representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Stoke Sessions: An International Conference on the Culture, History and Politics of Surfing and Skateboarding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, San Diego State University, Apr 2023, San Diegor, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages différenciés des dispositifs de formation. Focus sur les guides-conférenciers.ères pendant la crise de la Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Memento « Métiers en changement dans le secteur du tourisme »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNAM, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contestations militantes vs. projets d'aménagements touristiques en temps de pandémie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque de l'Association Tourisme Recherche et Enseignement Supérieur (AsTRES), "L'agilité touristique en période de crises: réplications, accélérations, réinventions..?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Tourisme Recherche et Enseignement Supérieur; Université Côté d'Azur, Nov 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que les Jeux olympiques font au surf et inversement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Les enjeux des jeux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH, Dec 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le bien commun devient objet de contestation : le cas des vagues de surf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEMINAIRE: MER ET LITTORAL : UN BIEN COMMUN ? une approche pluridisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03481982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'emploi touristique face à la crise sanitaire : quelles adaptations et recompositions professionnelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Réau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rimbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales de Sociologie du Travail. JIST 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages sociaux des sports en Chine, le cas des activités littorales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Chine, Sport &amp; Tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Confucius des Pays de la Loire et UFR ESTHUA Tourisme et Culture de l’université d’Angers, Nov 2021, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For an assumed methodological pluralism in Tourism Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Tourism Studies-Asia Pacific Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wakayama university, Feb 2020, Wakayama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionner les pratiques sportives littorales : effets de contexte, effets d'enquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Littoraux, Aires Marines Protégées et pratiques récréatives de la nature »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Corte, FDF, Dec 2019, Bastia, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse de la société marocaine au prisme de la sociologie des pratiques sportives. Retour sur deux enquêtes de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 World Congress of Sociology of Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Sociology of Sport Association, UNIL, Jun 2018, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps et surf : des usages sociaux et culturels différenciés. Eléments de comparaison entre la France et la Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque sino-européen du Tourisme et 22ème Séminaire international de Recherche en Tourisme du Comité de la géographie du tourisme de l'Association nationale de la géographie de Chine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univ. Ningbo, UFR ESTHUA, Jul 2018, Ningbo, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinct but comparable? The surfing development in Taiwan and Hainan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Taunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Critical tourism studies Asia-Pacific” (CTSAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gadjah Mada University, Mar 2018, Yogyakarta, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les préférences politiques et religieuses des spectateurs du festival Hellfest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérôme Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Society for Metal Music Studies Conference : Boundaries and Ties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Metal Music Studies Conference, Jun 2017, British Columbia, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités de loisirs des adolescents et formes de partage de l’espace : diversité et inégalités des pratiques chez les élèves de quatrième</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa Plouchart-Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international L’espace en partage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02330260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’importance des modes de régulations dans l’inscription des activités sportives dans le ‘’développement durable’’. Les cas du cyclotourisme et du tourisme équestre en Pays de la Loire et du surf en Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvine Pickel-Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités de pleine nature, aménagements sportifs et développement durable : une question de « génération » </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté des Sciences du Sport de l’Université Bordeaux 2 Jun 2011, Bordeaux, France. pp.359-372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouvellement urbain et enjeux symboliques. Le cas de La Roche-sur-Yon en Vendée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international « Ville, bien être et renouvellement urbain »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Annaba, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Festival Hellfest : stigmatisations et constructions politiques vs. caricatures et provocations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Titre manquant"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’imposition politique de la précarité professionnelle. Les moniteurs d’activités nautiques à vocation touristique hors saison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Slimani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Titre manquant"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vagues de surf et patrimonialisation : des appropriations différenciées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Titre manquant"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between politic imposition and cultural restraint: the premium diffusion of surfing in Hainan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Taunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh China Tourism Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Haikou, Chine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Employment and seasonal sports: water sports in the Landes department, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Slimani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Titre manquant"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Estoril, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages sociaux et touristiques des espaces littoraux. Eléments de comparaison entre la France et la Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Taunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 Sino-European International Tourism Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Ningbo, Chine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surf et politiques publiques en France et au Maroc : de l’illusion de la comparaison internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"titre manquant"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages sociaux du surf en France: la clientèle des écoles de surf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"titre manquant"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Employment and Tourism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Réau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 143 p., 2023, Series SpringerBriefs in Sociology, 978-3-031-31658-6. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-31659-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Chinois à la plage en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Taunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l' Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-343-24659-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maison des Sciences de l'Homme d'Aquitaine LES MONDES DU SURF LES MONDES DU SURF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03481996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « Sports de nature » : une catégorie d’action politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sébileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Audinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du Croquant, 2017, ISBN 9782365121361</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme et sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Taunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 242p., 2017, Collection « Logiques sociales », 978-2-343-13511-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sports de nature : une catégorie de l'action politique en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Audinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sébileau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du Croquant, pp.107, 2017, 978-2-36512-136-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emplois sportifs et saisonnalités. L’économie des activités nautiques : enjeux de cohésion sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Slimani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.241, 2011, Logiques sociales, 978-2-296-55280-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave Pools in France: Controversies Within Localised Political Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Grigoletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Raimondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Vilboux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Future of Surfing in the Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.29-42, 2026, 978-3-032-09376-9. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-09377-6_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05512644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Surf : une « nouvelle » activité au prisme des transformations de l’olympisme (2020-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael Attali. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une histoire globale des sports olympiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9782350309477</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04542457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le surf : un intérêt politique progressif. Deux décennies de recherches sur le terrain marocain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TSE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surf, société et territoire. Vers une compréhension globale de l’écosystème surf de Taghazout</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.18-25, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04324378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une double inégalité sociale : la « cumulativité » des mobilités touristiques et des pratiques culturelles légitimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adolescentes et adolescents des villes et des champs. La dimension spatiale des inégalités éducatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03481930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques sportives littorales dans les espaces protégés à l’épreuve des singularités locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ludovic Martel; Johan Jouve; Arnaud Sébileau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques du littoral et sports de nature. Du cadre national aux configurations locales : l’exemple des aires marines protégées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03481943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Social Characteristics of the Contemporary Metalhead: The Hellfest Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérôme Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andy Brown; Keith Kahn-Harris; Niall W. R. Scott; Karl Spracklen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Metal Music and Culture. Current Direction in Metal Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9781138822382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme, surf et genre. A contre-courant, des Marocaines à la mer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadia Arab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourisme et loisirs dans le Monde arabe - Aménagement, développement, gestion et mise en valeur des territoires In Boualam Kadri</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02889031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metalheads Characteristics : Some Statistics From the Main French Metal Event (Hellfest)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérôme Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Toni-Matti Karjalainen; Kimi Kärki. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern Heavy Metal : Markets, Practices and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IIPC, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les exploitations différenciées du développement durable. Le cas du tourisme équestre en Pays de la Loire et du surf en Aquitaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvine Pickel-Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Paul Callède, Fabien Sabatier, Christine Bouneau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport, nature et développement durable. Une question de génération ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maison des Sciences de l'Homme d'Aquitaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.359-372, 2014, 978-2-85892-426-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les intérêts politiques différenciés des manifestations internationales de surf : identification territoriale, tradition et rentabilité touristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Espaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Espaces, tourisme et loisirs, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Festival Hellfest de Clisson (44) : des stigmatisations avortées au développement territorial et touristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Espaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Espaces, tourisme et loisirs, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surf et « élégance » : la construction historique d’un jugement de goût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Gildard et J.C. Drouin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hossegor, l’esprit d’élégance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Lac et Lande, pp.87-108, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04324473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’utilité des sciences sociales en cabinet d’études : retour sur une expérience professionnelle singulière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La recherche en sciences sociales du sport : quelle(s) utilité(s) ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.151 - 163, 2011, Sports en sociétés, 978-2-296-55004-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surf et « élégance » : la construction historique d’un jugement de goût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hossegor, l’esprit d’élégance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Lac et Lande, pp.87 - 108, 2011, 978-2-916934-66-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie discursive de construction et d'appropriation par le pouvoir politique d'une course transocéanique. Le Vendée Globe 2004-2005 en question.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Le Dû</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre du sport, pour le sport. Sociologies des cultures et des pratiques sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.251-267, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00648476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisonniers/Saisonnières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie scientifique du tourisme et des loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05149698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veblen Thorstein Bunde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Réau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie GIS Études Touristiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04911501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossegor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie scientifique et technique du tourisme et des loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04324420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisonnalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Violier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie scientifique et technique du tourisme et des loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04324447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’emploi touristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Réau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vocabulaire du discours touristique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biarritz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie scientifique et technique du tourisme et des loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04324431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme Lectures critiques & débats : Rodolphe Christin, Peut-on voyager encore ? Réflexions pour se rapprocher du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05153289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le surf en France : l’illusion d’une contre-culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La déferlante surf, Musée d’Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.217-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04324457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation prospective et impacts des dispositifs de labellisation &amp;quot;ville de surf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fédération Française de Surf. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formations et emplois en temps de crise sanitaire : le cas du secteur du tourisme et loisirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Réau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Margaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Paganelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 15, Dares. 2021, 63 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude visant au développement maîtrisé des sports de nature en Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Audinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sébileau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRJSCS Aquitaine; CROS Aquitaine. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04324509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat des lieux analytique et territorialisé de l’offre sportive en Vendée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Audinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Lepan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Taunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DDCSPP de Vendée; CDOS de Vendée. 2012, pp.187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04324547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat des lieux analytique et territorialisé de l’offre sportive en Vendée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Audinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Lepan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvine Pickel-Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Taunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Etude commanditée par la DDCSPP et le CDOS de Vendée. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat des lieux des activités nautiques et de loisirs touristiques dans le département des Landes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Loirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sébileau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CREPS d’Aquitaine; DRJS d’Aquitaine; DDJS des Landes. 2010, 252 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04324522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le surf en France : Emplois, employabilité et formations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRDJS Aquitaine-Gironde. 2008, 178p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04324530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audit de la voile en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Créac'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fédération Française de Voile. 2007, 86 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04324537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôler ou s’émanciper. Ce qui sépare : de l’usage intéressé des normes et des marges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. ENS Lyon, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03482026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId218"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="52A46F93"/>
+    <w:nsid w:val="1A07F98C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-guibert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9149-3634" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05140979v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guibert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04542439v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04911497v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Crabeck" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Safe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04514471v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21669/tomo.v43.20604" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04962212v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04911309v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Frochot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12y6e" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04911293v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04193158v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A Grenier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Montargot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Safaa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.5743" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692883v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.222.0358" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481961v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bureau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Margaria" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Paganelli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Rimbert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675468v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.4197" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481916v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481952v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand R&#233;au" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904654v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tuchszirer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524770v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26151/espacestemps.net-9468-vg57" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133477v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21669/tomo.v0i34.10152" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133475v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Co&#235;ff&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Taunay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26151/espacestemps.net-1s36-x813" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02524786v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01810703v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hardouin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Keerle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Th&#233;mines" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Boudesseul" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Danic" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133479v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500836v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02384072v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guillemot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501561v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Bisson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouellet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501555v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duhamel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Violier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.802.0032" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02888844v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadia Arab" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.028.0175" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570584v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498773v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369780v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866028v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Clergeau-Allain Des Beauvais" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.1256" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570586v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.4427" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255070v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570587v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501557v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.781.0073" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501562v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255054v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501565v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501529v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19388160.2013.812903" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501534v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaelle Paul" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.4755" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098692v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110054v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Slimani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521828v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.4213" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00847597v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Audinet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lepan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110265v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110050v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110044v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110061v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00648483v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110036v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642925v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501539v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.001.0115" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642927v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642924v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.061.0073" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00648474v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626272v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501547v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501540v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642929v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05149717v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05149709v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04911503v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653358v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jouve" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud S&#233;bileau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04681601v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04911512v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653365v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04318138v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04318124v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04318162v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04318141v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04318185v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04318172v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04318134v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088835v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04318196v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481982v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04318205v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04318217v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04318228v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04318244v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04318264v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04318257v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04318280v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988383v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Guibert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02330260v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Terrier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Plouchart-Even" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573602v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvine Pickel-Chevalier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110261v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119977v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119997v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119952v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110263v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119951v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110235v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03254921v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03254948v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318341v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31659-3" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03518279v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_chinois_a_la_plage_en_chine_christophe_guibert_benjamin_taunay-9782343246598-72110.html" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481996v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05172228v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318353v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-tourisme_et_sciences_sociales_postures_de_recherches_ancrages_disciplinaires_et_epistemologiques_christophe_guibert_benjamin_taunay-9782343135113-58174.html" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268586v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337741v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05512644v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Grigoletto" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Raimondo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Vilboux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09377-6_2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04542457v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Aussant" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/par-collection/1085-une-histoire-globale-des-sports-olympiques-9782350309477.html" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04324378v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481930v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481943v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889360v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Global-Metal-Music-and-Culture-Current-Directions-in-Metal-Studies/Brown-Spracklen-Kahn-Harris-Scott/p/book/9781138822382" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889031v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889362v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573228v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.msha.fr/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255002v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03254998v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04324473v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03254991v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255007v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00648476v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Le D&#251;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05149698v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04911501v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04324420v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04324447v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04324431v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Vincent" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904664v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05153289v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04324457v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472549v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lebreton" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03549680v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04324509v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04324547v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337744v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Audinet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04324522v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Loirand" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Slimani" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04324530v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04324537v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cr&#233;ac'H" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03482026v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-guibert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9149-3634" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05599012v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guibert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asds.733" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05140979v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04911497v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Crabeck" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Safe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04542439v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04514471v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21669/tomo.v43.20604" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04962212v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04911309v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Frochot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12y6e" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04911293v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04193158v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A Grenier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Montargot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Safaa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.5743" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692883v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.222.0358" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481961v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bureau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Margaria" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Paganelli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Rimbert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675468v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.4197" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481916v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481952v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand R&#233;au" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904654v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tuchszirer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524770v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26151/espacestemps.net-9468-vg57" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133477v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21669/tomo.v0i34.10152" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133475v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Co&#235;ff&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Taunay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26151/espacestemps.net-1s36-x813" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02524786v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01810703v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hardouin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Keerle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Th&#233;mines" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Boudesseul" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Danic" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133479v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500836v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02384072v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guillemot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501561v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Bisson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouellet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501555v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duhamel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Violier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.802.0032" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02888844v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadia Arab" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.028.0175" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570584v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498773v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369780v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866028v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Clergeau-Allain Des Beauvais" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.1256" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570586v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.4427" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255070v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570587v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501557v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.781.0073" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501562v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255054v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501565v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501529v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19388160.2013.812903" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501534v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaelle Paul" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.4755" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110054v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Slimani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098692v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521828v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.4213" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00847597v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Audinet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lepan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110265v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110050v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110044v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110061v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00648483v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110036v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642925v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501539v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.001.0115" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642927v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642924v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.061.0073" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00648474v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626272v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501547v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501540v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642929v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05149717v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05149709v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04911503v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653358v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jouve" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud S&#233;bileau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04681601v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04911512v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653365v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04318124v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04318138v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04318162v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04318141v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04318134v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04318172v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04318185v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088835v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04318196v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481982v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04318205v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04318217v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04318228v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04318244v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04318264v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04318257v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04318280v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988383v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Guibert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02330260v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Terrier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Plouchart-Even" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573602v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvine Pickel-Chevalier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110261v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119977v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119997v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119952v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110263v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119951v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110235v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03254921v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03254948v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318341v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31659-3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03518279v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_chinois_a_la_plage_en_chine_christophe_guibert_benjamin_taunay-9782343246598-72110.html" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481996v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05172228v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318353v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-tourisme_et_sciences_sociales_postures_de_recherches_ancrages_disciplinaires_et_epistemologiques_christophe_guibert_benjamin_taunay-9782343135113-58174.html" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268586v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337741v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05512644v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Grigoletto" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Raimondo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Vilboux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09377-6_2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04542457v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Aussant" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/par-collection/1085-une-histoire-globale-des-sports-olympiques-9782350309477.html" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04324378v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481930v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481943v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889360v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Global-Metal-Music-and-Culture-Current-Directions-in-Metal-Studies/Brown-Spracklen-Kahn-Harris-Scott/p/book/9781138822382" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889031v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889362v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573228v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.msha.fr/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255002v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03254998v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04324473v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03254991v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255007v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00648476v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Le D&#251;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05149698v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04911501v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04324420v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04324447v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904664v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04324431v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Vincent" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05153289v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04324457v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472549v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lebreton" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03549680v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04324509v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04324547v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337744v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Audinet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04324522v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Loirand" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Slimani" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04324530v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04324537v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cr&#233;ac'H" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03482026v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>