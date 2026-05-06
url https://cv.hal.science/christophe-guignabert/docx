--- v0 (2026-03-19)
+++ v1 (2026-05-06)
@@ -122,59 +122,101 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">095316213</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> ResearcherID : </w:t>
+        <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">G-3873-2013</w:t>
+          <w:t xml:space="preserve">214257028</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ISNI : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">000000013925142X</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ResearcherID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">http://www.researcherid.com/rid/G-3873-2013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -195,11688 +237,16726 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (89)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (127)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolving paradigms in pulmonary hypertension: Highlights of the 6th French Pulmonary Hypertension Network Meeting</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les Journées de recherche respiratoires 2025 : une première à Caen !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lacoste-Palasset</w:t>
+                <w:t xml:space="preserve">Isabella Annesi-Maesano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitja Jevnikar</w:t>
+                <w:t xml:space="preserve">Philippe Bonniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Riou</w:t>
+                <w:t xml:space="preserve">Grégory Bouchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Medicine and Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resmer.2025.101215⟩</w:t>
+              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, S0761-8425 (26), pp.00001-X. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rmr.2026.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05468026v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bone Morphogenetic Protein-9 Controls Pulmonary Vascular Growth and Remodeling</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inactivation of the Phosphatase Activity of Soluble Epoxide Hydrolase Modulates SIRT3 and Attenuates Experimental Pulmonary Hypertension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Thuillet</w:t>
+                <w:t xml:space="preserve">Matthieu Leuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mina Ottaviani</w:t>
+                <w:t xml:space="preserve">Mustapha Chelgham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Robert</w:t>
+                <w:t xml:space="preserve">Hind Messaoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ly Tu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Ménoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2410229122⟩</w:t>
+              <w:t xml:space="preserve">Comprehensive Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 16 (1), pp.e70108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cph4.70108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05190343v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05577851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Endothelin-1 pathway in chronic thromboembolic pulmonary hypertension microvasculopathy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bone Morphogenetic Protein-9 Controls Pulmonary Vascular Growth and Remodeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gorth Deborah</w:t>
+                <w:t xml:space="preserve">Nihel Berrebeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normand Corinne</w:t>
+                <w:t xml:space="preserve">Yvon Mbouamboua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thuillet Raphaël</w:t>
+                <w:t xml:space="preserve">Raphaël Thuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mina Ottaviani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-79623-5⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 122 (26), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2410229122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04877626v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05190343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence and unresolved questions in pulmonary hypertension: Insights from the 5th French Pulmonary Hypertension Network Meeting</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Evolving paradigms in pulmonary hypertension: Highlights of the 6th French Pulmonary Hypertension Network Meeting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athénaïs Boucly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Gerges</w:t>
+                <w:t xml:space="preserve">Antoine Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lacoste-Palasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitja Jevnikar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Respiratory Medicine and Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 86, pp.101123. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resmer.2024.101123⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 88 (21), pp.101215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resmer.2025.101215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04953892v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05468026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Placental growth factor modulates endothelial NO production and exacerbates experimental hepatopulmonary syndrome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mina Ottaviani</w:t>
+                <w:t xml:space="preserve">On your marks, get set, go for the 20th edition of J2R 2024 in Paris!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Annesi-Maesano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bonniaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bouchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP Reports Innovation in Hepatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhepr.2024.101297⟩</w:t>
+              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 42 (3), pp.117-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rmr.2025.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05190311v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04989188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disrupted BMP-9 Signaling Impairs Pulmonary Vascular Integrity in Hepatopulmonary Syndrome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Placental growth factor modulates endothelial NO production and exacerbates experimental hepatopulmonary syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Léa Duhaut</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feriel Benchenouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">My Ngoc Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Cuomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mina Ottaviani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1164/rccm.202307-1289oc⟩</w:t>
+              <w:t xml:space="preserve">JHEP Reports Innovation in Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (3), pp.101297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhepr.2024.101297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05202933v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05190311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulmonary vascular phenotype identified in patients with GDF2 ( BMP9 ) or BMP10 variants: an international multicentre study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Savale</w:t>
+                <w:t xml:space="preserve">Disrupted BMP-9 Signaling Impairs Pulmonary Vascular Integrity in Hepatopulmonary Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Certain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Thuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Duhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/13993003.01634-2023⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 210 (5), pp.648 - 661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1164/rccm.202307-1289oc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04651213v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05202933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour triomphant des J2R 2023 à Tours : un tourbillon d’échanges scientifiques et d’émotion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Annesi-Maesano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bonniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bouchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gazzeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 41 (3), pp.180-182. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rmr.2024.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04550861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of heterozygous ALK1 mutations on the transcriptomic response to BMP9 and BMP10 in endothelial cells from hereditary hemorrhagic telangiectasia and pulmonary arterial hypertension donors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pulmonary vascular phenotype identified in patients with GDF2 ( BMP9 ) or BMP10 variants: an international multicentre study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Grynblat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Al Tabosh</w:t>
+                <w:t xml:space="preserve">Harm Jan Bogaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Liu</w:t>
+                <w:t xml:space="preserve">Mélanie Eyries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Koça</w:t>
+                <w:t xml:space="preserve">Olivier Meyrignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Al Tarrass</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Tu</w:t>
+                <w:t xml:space="preserve">Laurent Savale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angiogenesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10456-023-09902-8⟩</w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63 (4), pp.2301634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.01634-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04478405v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of KCNK3 Dysfunction in Dasatinib-associated Pulmonary Arterial Hypertension and Endothelial Cell Dysfunction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of heterozygous ALK1 mutations on the transcriptomic response to BMP9 and BMP10 in endothelial cells from hereditary hemorrhagic telangiectasia and pulmonary arterial hypertension donors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Al Tabosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Le Ribeuz</w:t>
+                <w:t xml:space="preserve">H. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Saint-Martin Willer</w:t>
+                <w:t xml:space="preserve">D. Koça</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Chevalier</w:t>
+                <w:t xml:space="preserve">M. Al Tarrass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Sancho</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bastien Masson</w:t>
+                <w:t xml:space="preserve">L. Tu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory Cell and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1165/rcmb.2023-0185OC⟩</w:t>
+              <w:t xml:space="preserve">Angiogenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10456-023-09902-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04754075v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04478405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disrupted BMP-9 Signaling Impairs Pulmonary Vascular Integrity in Hepatopulmonary Syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Certain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Thuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Duhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 210 (5), pp.648-661. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1164/rccm.202307-1289OC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04989021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of Soluble Epoxide Hydrolase Does Not Promote or Aggravate Pulmonary Hypertension in Rats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of KCNK3 Dysfunction in Dasatinib-associated Pulmonary Arterial Hypertension and Endothelial Cell Dysfunction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Le Ribeuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Leuillier</w:t>
+                <w:t xml:space="preserve">Anaïs Saint-Martin Willer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Platel</w:t>
+                <w:t xml:space="preserve">Benoit Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ly Tu</w:t>
+                <w:t xml:space="preserve">Maria Sancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Feugray</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Thuillet</w:t>
+                <w:t xml:space="preserve">Bastien Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (4), pp.665. </w:t>
+              <w:t xml:space="preserve">American Journal of Respiratory Cell and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 71 (1), pp.95-109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells12040665⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1165/rcmb.2023-0185OC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04532894v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endothelial cells in pulmonary fibrosis: more than a bystander</w:t>
+                <w:t xml:space="preserve">Exploring the Endothelin-1 pathway in chronic thromboembolic pulmonary hypertension microvasculopathy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toyoshi Yanagihara</w:t>
+                <w:t xml:space="preserve">Benchenouf Feriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Guignabert</w:t>
+                <w:t xml:space="preserve">Cuomo Alessandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin R.J. Kolb</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gorth Deborah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Normand Corinne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuillet Raphaël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/13993003.00407-2023⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.28308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-79623-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04532858v1</w:t>
+                <w:t xml:space="preserve">hal-04877626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serum and Pulmonary Expression Profiles of the Activin Signaling System in Pulmonary Arterial Hypertension</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Evidence and unresolved questions in pulmonary hypertension: Insights from the 5th French Pulmonary Hypertension Network Meeting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athénaïs Boucly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ly Tu</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bertoletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Fauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gallant Dewavrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gerges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.122.061501⟩</w:t>
+              <w:t xml:space="preserve">Respiratory Medicine and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 86, pp.101123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resmer.2024.101123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04092113v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04953892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IL ‐2‐related regulatory CD4 T‐cell deficiency leads to the development of lung fibrosis and vascular remodeling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rémi Pierre</w:t>
+                <w:t xml:space="preserve">CRISPR/Cas9-mediated inactivation of the phosphatase activity of soluble epoxide hydrolase prevents obesity and cardiac ischemic injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Leuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Duflot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Ménoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Messaoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoubir Djerada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis &amp; rheumatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International journal of advanced research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43, pp.163-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jare.2022.03.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/art.42111⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-03652770v1</w:t>
+                <w:t xml:space="preserve">hal-03836917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smooth muscle Rac1 contributes to pulmonary hypertension Short running title: Role of Rac1 in pulmonary hypertension</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Guignabert</w:t>
+                <w:t xml:space="preserve">AMPK activation by metformin protects against pulmonary hypertension in rats and relaxes isolated human pulmonary artery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heba Abdelazeem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ly Tu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Thuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mina Ottaviani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achraf Boulfrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 946, pp.175579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejphar.2023.175579⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03582408v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04058680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss of cAbl Tyrosine Kinase in Pulmonary Arterial Hypertension Causes Dysfunction of Vascular Endothelial Cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Endothelial cells in pulmonary fibrosis: more than a bystander</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toyoshi Yanagihara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guignabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin R.J. Kolb</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory Cell and Molecular Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 61 (6), pp.2300407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.00407-2023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1165/rcmb.2021-0332OC⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04608774v1</w:t>
+                <w:t xml:space="preserve">hal-04532858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss of cAbl Tyrosine Kinase in Pulmonary Arterial Hypertension Causes Dysfunction of Vascular Endothelial Cells</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Arsenic trioxide demonstrates efficacy in a mouse model of preclinical systemic sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Decellas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guignabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rongvaux-Gaïda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Thuillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mina Ottaviani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory Cell and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1165/rcmb.2021-0332oc⟩</w:t>
+              <w:t xml:space="preserve">Arthritis Research &amp; Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (1), pp.167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13075-023-03143-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03678207v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04763926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Mutations and Pathogenesis of Pulmonary Hypertension: Progress and Puzzles in Disease Pathogenesis</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Inhibition of Soluble Epoxide Hydrolase Does Not Promote or Aggravate Pulmonary Hypertension in Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Leuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Platel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ly Tu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Feugray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Thuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/CIRCRESAHA.122.320084⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (4), pp.665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells12040665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03654919v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04532894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erythrocytes are altered in pulmonary arterial hypertension</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Guignabert</w:t>
+                <w:t xml:space="preserve">Dysfonction de la signalisation endothéliale du BMP-9 dans les maladies vasculaires pulmonaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Berrebeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guignabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/13993003.00506-2022⟩</w:t>
+              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 40 (3), pp.234-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rmr.2023.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04532754v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04532908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss of lung microvascular endothelial Piezo2 expression impairs NO synthesis, induces EndMT, and is associated with pulmonary hypertension</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Esther van de Kamp</w:t>
+                <w:t xml:space="preserve">Biomarkers of haemodynamic severity of systemic sclerosis-associated pulmonary arterial hypertension by serum proteome analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Sanges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Rice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ly Tu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleanor Valenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Cracowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajpheart.00220.2022⟩</w:t>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 82 (3), pp.ard-2022-223237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/ard-2022-223237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04270340v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03927525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Platelet‐Derived Growth Factor Receptor Type α Activation Drives Pulmonary Vascular Remodeling Via Progenitor Cell Proliferation and Induces Pulmonary Hypertension</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ly Tu</w:t>
+                <w:t xml:space="preserve">The central role of ubiquitin-specific protease 8 in leptin signaling pathway in pulmonary arterial hypertension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne-Marie Jutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha K Chelgham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mina Ottaviani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Thuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Le Vely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Heart Association</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/JAHA.121.023021⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Heart and Lung Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43 (1), pp.120-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.healun.2023.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03629264v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04213280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytokines as Prognostic Biomarkers in Pulmonary Arterial Hypertension</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Serum and Pulmonary Expression Profiles of the Activin Signaling System in Pulmonary Arterial Hypertension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guignabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Savale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athénaïs Boucly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Thuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ly Tu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal de Groote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/13993003.01232-2022⟩</w:t>
+              <w:t xml:space="preserve">Circulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 147 (24), pp.1809-1822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.122.061501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03911708v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04092113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smooth muscle Rac1 contributes to pulmonary hypertension</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Guignabert</w:t>
+                <w:t xml:space="preserve">Effects of B Cell Depletion by CD19‐Targeted Chimeric Antigen Receptor T Cells in a Murine Model of Systemic Sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Avouac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Orvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Boulch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Tilotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bph.15805⟩</w:t>
+              <w:t xml:space="preserve">Arthritis &amp; rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 76 (2), pp.268-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/art.42677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03558860v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04763928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying new drugs associated with pulmonary arterial hypertension: A WHO pharmacovigilance database disproportionality analysis</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Arsenic trioxide demonstrates efficacy in a mouse model of preclinical systemic sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Decellas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guignabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rongvaux-Gaïda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Thuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bcp.15436⟩</w:t>
+              <w:t xml:space="preserve">Arthritis Research &amp; Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (1), pp.167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13075-023-03143-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04520451v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preventing the Increase in Lysophosphatidic Acids: A New Therapeutic Target in Pulmonary Hypertension?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Déborah Groussard</w:t>
+                <w:t xml:space="preserve">Treatment of pulmonary arterial hypertension: recent progress and a look to the future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sitbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guignabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Savale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athénaïs Boucly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/metabo11110784⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Respiratory Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (9), pp.804-819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2213-2600(23)00264-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04532610v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04532955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different cardiovascular and pulmonary phenotypes for single- and double-knock-out mice deficient in BMP9 and BMP10</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nihel Berrebeh</w:t>
+                <w:t xml:space="preserve">Syndrome hépatopulmonaire : prévalence, physiopathologie et implications cliniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-C. Certain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Sitbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39 (2), pp.84-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rmr.2022.02.055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cvr/cvab187⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03264032v1</w:t>
+                <w:t xml:space="preserve">hal-04532726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An endothelial activin A-bone morphogenetic protein receptor type 2 link is overdriven in pulmonary hypertension</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Kynurenine metabolites predict survival in pulmonary arterial hypertension: A role for IL-6/IL-6Rα</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongye Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siyu Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ly Tu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Guignabert</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Geenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.12326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-15039-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-21961-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04532633v1</w:t>
+                <w:t xml:space="preserve">hal-04532809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cibler les ligands du récepteur de l’activine de type IIA pour traiter l’hypertension artérielle pulmonaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Phenotypic Diversity of Vascular Smooth Muscle Cells in Pulmonary Arterial Hypertension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Lechartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihel Berrebeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Huertas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guignabert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2021131⟩</w:t>
+              <w:t xml:space="preserve">Chest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 161 (1), pp.219-231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chest.2021.08.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03379128v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04532701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serum and Pulmonary Uric Acid in Pulmonary Arterial Hypertension</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Thuillet</w:t>
+                <w:t xml:space="preserve">RESPIRenT : RESeau de Pneumologie en Innovation et Recherche translaTionnelle, un nouveau souffle pour les J2R</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabella Annesi‐maesano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bonniaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bouchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gazzeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/13993003.00332-2020⟩</w:t>
+              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39, pp.73-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rmr.2022.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03118201v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altered TGFβ/SMAD Signaling in Human and Rat Models of Pulmonary Hypertension: An Old Target Needs Attention</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">New Mutations and Pathogenesis of Pulmonary Hypertension: Progress and Puzzles in Disease Pathogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheala Aldred</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Morrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guignabert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells10010084⟩</w:t>
+              <w:t xml:space="preserve">Circulation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 130 (9), pp.1365-1381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/CIRCRESAHA.122.320084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04526974v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03654919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The quiescent endothelium: signalling pathways regulating organ-specific endothelial normalcy</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Loss of cAbl Tyrosine Kinase in Pulmonary Arterial Hypertension Causes Dysfunction of Vascular Endothelial Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Le Vely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihel Berrebeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Thuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mina Ottaviani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41569-021-00517-4⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Respiratory Cell and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1165/rcmb.2021-0332oc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03153011v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03678207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essential role of smooth muscle Rac1 in severe asthma-associated airway remodelling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lindsay Rose</w:t>
+                <w:t xml:space="preserve">Loss of cAbl Tyrosine Kinase in Pulmonary Arterial Hypertension Causes Dysfunction of Vascular Endothelial Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Le Vely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorian Hassoun</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Morgane Rousselle</w:t>
+                <w:t xml:space="preserve">Carole Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihel Berrebeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Thuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mina Ottaviani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thorax</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">American Journal of Respiratory Cell and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 67 (2), pp.215-226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/thoraxjnl-2020-216271⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1165/rcmb.2021-0332OC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03142499v2</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04608774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening for pulmonary arterial hypertension in adults carrying a BMPR2 mutation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chronic thromboembolic pulmonary hypertension: the magic of pathophysiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Girerd</w:t>
+                <w:t xml:space="preserve">Gérald Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Jaïs</w:t>
+                <w:t xml:space="preserve">Peter Dorfmüller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guignabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierantonio Laveneziana</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olaf Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/13993003.04229-2020⟩</w:t>
+              <w:t xml:space="preserve">Annals of Cardiothoracic Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (2), pp.106-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21037/acs-2021-pte-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04007994v1</w:t>
+                <w:t xml:space="preserve">hal-04522421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay of sex hormones and long-term right ventricular adaptation in a Dutch PAH-cohort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Driving Role of Interleukin‐2–Related Regulatory CD4 + T Cell Deficiency in the Development of Lung Fibrosis and Vascular Remodeling in a Mouse Model of Systemic Sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camelia Frantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessie van Wezenbeek</w:t>
+                <w:t xml:space="preserve">Aurélie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanne A Groeneveldt</w:t>
+                <w:t xml:space="preserve">Virginie Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aida Llucià-Valldeperas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Samara M A Jansen</w:t>
+                <w:t xml:space="preserve">Rémi Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Heart and Lung Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.healun.2021.11.004⟩</w:t>
+              <w:t xml:space="preserve">Arthritis &amp; rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 74 (8), pp.1387-1398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/art.42111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03558871v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04177241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The BMP Receptor 2 in Pulmonary Arterial Hypertension: When and Where the Animal Model Matches the Patient</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nina Rol</w:t>
+                <w:t xml:space="preserve">Mineralocorticoid Receptor Antagonism by Finerenone Attenuates Established Pulmonary Hypertension in Rats.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ly Tu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Thuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mina Ottaviani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emy Ponsardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells9061422⟩</w:t>
+              <w:t xml:space="preserve">Hypertension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.101161HYPERTENSIONAHA12219207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/HYPERTENSIONAHA.122.19207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04526850v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03755156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulmonary complications of Bcr-Abl tyrosine kinase inhibitors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Savale</w:t>
+                <w:t xml:space="preserve">Driving Role of Interleukin‐2–Related Regulatory CD4 + T Cell Deficiency in the Development of Lung Fibrosis and Vascular Remodeling in a Mouse Model of Systemic Sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camelia Frantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/13993003.00279-2020⟩</w:t>
+              <w:t xml:space="preserve">Arthritis &amp; rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 74 (8), pp.1387-1398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/art.42111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04526808v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03985019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple roles of macrophage migration inhibitory factor in pulmonary hypertension</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Loss of lung microvascular endothelial Piezo2 expression impairs NO synthesis, induces EndMT, and is associated with pulmonary hypertension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siyu Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongye Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Payel Sen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise van Uden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther van de Kamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology - Lung Cellular and Molecular Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajplung.00234.2019⟩</w:t>
+              <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 323 (5), pp.H958 - H974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpheart.00220.2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02454988v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04270340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lower Plasma Melatonin Levels Predict Worse Long-Term Survival in Pulmonary Arterial Hypertension</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Erythrocytes are altered in pulmonary arterial hypertension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne-Marie Jutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ly Tu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Siyu Tian</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Thuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guignabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm9051248⟩</w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 59 (6), pp.2200506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.00506-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02581568v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04532754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additive Protective Effects of Sacubitril/Valsartan and Bosentan on Vascular Remodeling in Experimental Pulmonary Hypertension</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Platelet‐Derived Growth Factor Receptor Type α Activation Drives Pulmonary Vascular Remodeling Via Progenitor Cell Proliferation and Induces Pulmonary Hypertension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Solinc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Raimbault‐machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Dierick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamiaa El Bernoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ly Tu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cvr/cvaa200⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Heart Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/JAHA.121.023021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02907132v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03629264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting Transforming Growth Factor Beta Receptors in Pulmonary Hypertension</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Smooth muscle Rac1 contributes to pulmonary hypertension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Dilasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindsay Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Tesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guignabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/13993003.02341-2020⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bph.15805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02918857v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03558860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connexin-43 is a promising target for pulmonary hypertension due to hypoxaemic lung disease</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identifying new drugs associated with pulmonary arterial hypertension: A WHO pharmacovigilance database disproportionality analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Rode</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Thuillet</w:t>
+                <w:t xml:space="preserve">Alex Hlavaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Roustit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Montani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐camille Chaumais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guignabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/13993003.00169-2019⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 88 (12), pp.5227-5237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bcp.15436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04608766v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endothelial cell dysfunction: a major player in SARS-CoV-2 infection (COVID-19)?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Cytokines as Prognostic Biomarkers in Pulmonary Arterial Hypertension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athénaïs Boucly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ly Tu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guignabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Rhodes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal de Groote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Respiratory Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 56 (1), pp.2001634. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 61 (3), pp.2201232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.01232-2022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1183/13993003.01634-2020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04526866v1</w:t>
+                <w:t xml:space="preserve">hal-03911708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dendritic Cells in Pulmonary Hypertension: Foot Soldiers or Hidden Enemies?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Acazicolcept (ALPN-101), a dual ICOS/CD28 antagonist, demonstrates efficacy in systemic sclerosis preclinical mouse models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Orvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Prudent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guignabert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Thuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory Cell and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1165/rcmb.2020-0330ED⟩</w:t>
+              <w:t xml:space="preserve">Arthritis Research and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (1), pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13075-021-02709-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02918859v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lineage Tracing Reveals the Dynamic Contribution of Pericytes to the Blood Vessel Remodeling in Pulmonary Hypertension</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amélie Cumont</w:t>
+                <w:t xml:space="preserve">IL ‐2‐related regulatory CD4 T‐cell deficiency leads to the development of lung fibrosis and vascular remodeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camelia Frantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.119.313715⟩</w:t>
+              <w:t xml:space="preserve">Arthritis &amp; rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/art.42111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02454982v2</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03652770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutralization of CXCL12 attenuates established pulmonary hypertension in rats Short Title: CXCL12 neutraligands in severe PH in the rat</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amélie Cumont</w:t>
+                <w:t xml:space="preserve">Smooth muscle Rac1 contributes to pulmonary hypertension Short running title: Role of Rac1 in pulmonary hypertension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Dilasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindsay Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Tesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guignabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02195697v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hot topics in the mechanisms of pulmonary arterial hypertension disease: cancer-like pathobiology, the role of the adventitia, systemic involvement, and right ventricular failure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edda Spiekerkoetter</w:t>
+                <w:t xml:space="preserve">Tonnerre de Brest ! Des Journées de Recherche Respiratoires 2020 pas comme les autres…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Annesi-Maesano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bonniaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bouchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Goncharova</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Grazyna Kwapiszewska</w:t>
+                <w:t xml:space="preserve">N. Frossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pulmonary Circulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/2045894019889775⟩</w:t>
+              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38 (6), pp.565-566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rmr.2021.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02612634v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03234846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective BMP-9 Inhibition Partially Protects Against Experimental Pulmonary Hypertension</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ly Tu</w:t>
+                <w:t xml:space="preserve">The multifaceted problem of pulmonary arterial hypertension in systemic sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosimo Bruni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guignabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Manetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Desroches-Castan</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marco Matucci Cerinic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/CIRCRESAHA.118.313356⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (2), pp.e149-e159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2665-9913(20)30356-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02581297v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04532101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of MIF and D-DT in immune-inflammatory, autoimmune, and chronic respiratory diseases: from pathogenic factors to therapeutic targets</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">The Thousand Faces of Leptin in the Lung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne-Marie Jutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ly Tu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guignabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Huertas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug Discovery Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.drudis.2018.11.003⟩</w:t>
+              <w:t xml:space="preserve">Chest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 159 (1), pp.239-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chest.2020.07.075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04526640v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathology and pathobiology of pulmonary hypertension: state of the art and research perspectives</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">James Klinger</w:t>
+                <w:t xml:space="preserve">Serum and Pulmonary Uric Acid in Pulmonary Arterial Hypertension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Savale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satoshi Akagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ly Tu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Thuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Respiratory Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 53 (1), pp.1801887. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/13993003.01887-2018⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 58 (2), pp.2000332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.00332-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02612658v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03118201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevention of progression of pulmonary hypertension by the Nur77 agonist 6-mercaptopurine: role of BMP signalling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Altered TGFβ/SMAD Signaling in Human and Rat Models of Pulmonary Hypertension: An Old Target Needs Attention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takayuki Jujo Sanada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao-Qing Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Happé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Robert Szulcek</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guignabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ly Tu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/13993003.02400-2018⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (1), pp.84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells10010084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02612640v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveau regard sur la physiopathologie de l’hypertension artérielle pulmonaire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">An endothelial activin A-bone morphogenetic protein receptor type 2 link is overdriven in pulmonary hypertension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gusty Ryanto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koji Ikeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuya Miyagawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ly Tu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marc Humbert</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guignabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rmr.2019.03.003⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.1720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-21961-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02454990v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04532633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional interaction between PDGFβ and GluN2B-containing NMDA receptors in smooth muscle cell proliferation and migration in pulmonary arterial hypertension</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C Vinhas Maria</w:t>
+                <w:t xml:space="preserve">Different cardiovascular and pulmonary phenotypes for single- and double-knock-out mice deficient in BMP9 and BMP10</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ly Tu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Desroches-Castan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihel Berrebeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology - Lung Cellular and Molecular Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajplung.00537.2017⟩</w:t>
+              <w:t xml:space="preserve">Cardiovascular Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (7), pp.1805-1820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cvr/cvab187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411597v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03264032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic Inflammation Within the Vascular Wall in Pulmonary Arterial Hypertension: More than a Spectator</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Preventing the Increase in Lysophosphatidic Acids: A New Therapeutic Target in Pulmonary Hypertension?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Duflot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ly Tu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Leuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Messaoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Groussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cvr/cvz308⟩</w:t>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (11), pp.784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/metabo11110784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02454983v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04532610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimising experimental research in respiratory diseases: an ERS statement</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Cibler les ligands du récepteur de l’activine de type IIA pour traiter l’hypertension artérielle pulmonaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Montani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Savale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ly Tu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guignabert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/13993003.02133-2017⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (10), pp.839-843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2021131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01996906v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03379128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macrophage Migration Inhibitory Factor (MIF) Inhibition in a Murine Model of Bleomycin-Induced Pulmonary Fibrosis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The quiescent endothelium: signalling pathways regulating organ-specific endothelial normalcy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guignabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Simons</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms19124105⟩</w:t>
+              <w:t xml:space="preserve">Nature Reviews Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18, pp.565-580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41569-021-00517-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02612651v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03153011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulmonary vascular endothelium: the orchestra conductor in respiratory diseases</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jahar Bhattacharya</w:t>
+                <w:t xml:space="preserve">Essential role of smooth muscle Rac1 in severe asthma-associated airway remodelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Dilasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindsay Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Hassoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/13993003.00745-2017⟩</w:t>
+              <w:t xml:space="preserve">Thorax</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/thoraxjnl-2020-216271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04526502v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142499v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therapeutic effect of pirfenidone in the sugen/hypoxia rat model of severe pulmonary hypertension</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Thuillet</w:t>
+                <w:t xml:space="preserve">Screening for pulmonary arterial hypertension in adults carrying a BMPR2 mutation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Montani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Girerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Jaïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierantonio Laveneziana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmund M.T. Lau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1096/fj.201801659R⟩</w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 58 (1), pp.2004229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.04229-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02581079v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04007994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACE2 as therapy for pulmonary arterial hypertension: the good outweighs the bad</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Guignabert</w:t>
+                <w:t xml:space="preserve">Interplay of sex hormones and long-term right ventricular adaptation in a Dutch PAH-cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessie van Wezenbeek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanne A Groeneveldt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Llucià-Valldeperas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathelijne E van Der Bruggen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frances S de Man</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Samara M A Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/13993003.00848-2018⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Heart and Lung Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41 (4), Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.healun.2021.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02582393v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03558871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, Synthesis, and Biological Activity of New N -(Phenylmethyl)-benzoxazol-2-thiones as Macrophage Migration Inhibitory Factor (MIF) Antagonists: Efficacies in Experimental Pulmonary Hypertension</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Additive Protective Effects of Sacubitril/Valsartan and Bosentan on Vascular Remodeling in Experimental Pulmonary Hypertension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Camille Chaumais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morane Le Hiress</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Mohamed Reda Amar Djessas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Thuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ly Tu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Thuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.7b01312⟩</w:t>
+              <w:t xml:space="preserve">Cardiovascular Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.cvaa200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cvr/cvaa200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02580381v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02907132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switching-Off Adora2b in Vascular Smooth Muscle Cells Halts the Development of Pulmonary Hypertension</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Purinergic Dysfunction in Pulmonary Arterial Hypertension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongye Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ly Tu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guignabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphne Merkus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhichao Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2018.00555⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Heart Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (18), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/JAHA.120.017404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02580921v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ectopic upregulation of membrane-bound IL6R drives vascular remodeling in pulmonary arterial hypertension</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Lower Plasma Melatonin Levels Predict Worse Long-Term Survival in Pulmonary Arterial Hypertension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongye Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Geenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ly Tu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Thuillet</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siyu Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1172/JCI96462⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (5), pp.1248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm9051248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02580448v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02581568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacovigilance in a rare disease: example of the VIGIAPATH program in pulmonary arterial hypertension</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Multiple roles of macrophage migration inhibitory factor in pulmonary hypertension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Jalce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guignabert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Clinical Pharmacy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11096-018-0712-y⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Physiology - Lung Cellular and Molecular Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 318 (1), pp.L1-L9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajplung.00234.2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04526544v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02454988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[IL6R is the key therapeutical target in pulmonary arterial hypertension]</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">FRI0590 BIOMARKERS OF HEMODYNAMIC SEVERITY OF SYSTEMIC-SCLEROSIS ASSOCIATED PULMONARY ARTERIAL HYPERTENSION BY SERUM PROTEOME ANALYSIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sanges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Cracowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Montani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2018201⟩</w:t>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 79, pp.900. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2020-eular.3367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02580983v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05130626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dasatinib increases endothelial permeability leading to pleural effusion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Connexin-43 is a promising target for pulmonary hypertension due to hypoxaemic lung disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nafiisha Genet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Rode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Thuillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrei Seferian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Respiratory Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 51 (1), pp.1701096. </w:t>
+              <w:t xml:space="preserve">, 2020, 55 (3), pp.1900169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1183/13993003.01096-2017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1183/13993003.00169-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02580192v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04608766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dasatinib induces lung vascular toxicity and predisposes to pulmonary hypertension</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Targeting Transforming Growth Factor Beta Receptors in Pulmonary Hypertension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guignabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 126 (9), pp.3207-3218. </w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.2002341. </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1172/JCI86249⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1183/13993003.02341-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02579754v1</w:t>
+                <w:t xml:space="preserve">inserm-02918857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers de nouvelles cibles pour le traitement de l’hypertension artérielle pulmonaire : Importance des communications cellulaires</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dendritic Cells in Pulmonary Hypertension: Foot Soldiers or Hidden Enemies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guignabert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biologie Aujourd'hui</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jbio/2016010⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Respiratory Cell and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1165/rcmb.2020-0330ED⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02579962v1</w:t>
+                <w:t xml:space="preserve">inserm-02918859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulatory T Cell Dysfunction in Idiopathic, Heritable and Connective Tissue-Associated Pulmonary Arterial Hypertension</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+                <w:t xml:space="preserve">Endothelial cell dysfunction: a major player in SARS-CoV-2 infection (COVID-19)?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Huertas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Montani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Savale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ly Tu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Thuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 149 (6), pp.1482-1493. </w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (1), pp.2001634. </w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chest.2016.01.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1183/13993003.01634-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02593143v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Telomere Maintenance Is a Critical Determinant in the Physiopathology of Pulmonary Hypertension</w:t>
+                <w:t xml:space="preserve">Lineage Tracing Reveals the Dynamic Contribution of Pericytes to the Blood Vessel Remodeling in Pulmonary Hypertension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Izikki</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Florence Lecerf</w:t>
+                <w:t xml:space="preserve">Jennifer Bordenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ly Tu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihel Berrebeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Thuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American College of Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jacc.2015.08.869⟩</w:t>
+              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (3), pp.766-782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.119.313715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01764142v1</w:t>
+                <w:t xml:space="preserve">inserm-02454982v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leptin signalling system as a target for pulmonary arterial hypertension therapy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carole Phan</w:t>
+                <w:t xml:space="preserve">The BMP Receptor 2 in Pulmonary Arterial Hypertension: When and Where the Animal Model Matches the Patient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Happé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kondababu Kurakula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao-Qing Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denielli da Silva Goncalves Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Rol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/09031936.00193014⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (6), pp.1422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells9061422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02579431v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proinflammatory Signature of the Dysfunctional Endothelium in Pulmonary Hypertension. Role of the Macrophage Migration Inhibitory Factor/CD74 Complex</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Thuillet</w:t>
+                <w:t xml:space="preserve">Pulmonary complications of Bcr-Abl tyrosine kinase inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Weatherald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Bondeelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Camille Chaumais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guignabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Savale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1164/rccm.201402-0322OC⟩</w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (4), pp.2000279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.00279-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02579320v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Nerve Growth Factor in Development and Persistence of Experimental Pulmonary Hypertension</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Neutralization of CXCL12 attenuates established pulmonary hypertension in rats Short Title: CXCL12 neutraligands in severe PH in the rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Bordenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Thuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ly Tu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1164/rccm.201410-1851OC⟩</w:t>
+              <w:t xml:space="preserve">Cardiovascular Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.cvz153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cvr/cvz153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02578672v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02195697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Nerve Growth Factor in Development and Persistence of Experimental Pulmonary Hypertension</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carole Phan</w:t>
+                <w:t xml:space="preserve">Lysyl oxidase—a possible role in systemic sclerosis–associated pulmonary hypertension: a multicentre study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahava Vadasz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Balbir Gurman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierluigi Meroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Farge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yair Levi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1164/rccm.201410-1851oc⟩</w:t>
+              <w:t xml:space="preserve">Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (9), pp.1547-1555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rheumatology/kez035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03329041v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical Pharmacology of Endothelin Receptor Antagonists Used in the Treatment of Pulmonary Arterial Hypertension</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Athénaïs Boucly</w:t>
+                <w:t xml:space="preserve">Selective BMP-9 Inhibition Partially Protects Against Experimental Pulmonary Hypertension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ly Tu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Desroches-Castan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Cardiovascular Drugs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40256-014-0095-y⟩</w:t>
+              <w:t xml:space="preserve">Circulation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 124 (6), pp.846-855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/CIRCRESAHA.118.313356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03224640v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02581297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased Pericyte Coverage Mediated by Endothelial-Derived Fibroblast Growth Factor-2 and Interleukin-6 Is a Source of Smooth Muscle–Like Cells in Pulmonary Hypertension</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carole Phan</w:t>
+                <w:t xml:space="preserve">Pulmonary arterial hypertension associated with protein kinase inhibitors: a pharmacovigilance–pharmacodynamic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Khouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Roustit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guignabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Camille Chaumais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.113.007469⟩</w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 53 (5), pp.1802472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.02472-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02578269v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide association analysis identifies a susceptibility locus for pulmonary arterial hypertension</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Barbara Girerd</w:t>
+                <w:t xml:space="preserve">Pathology and pathobiology of pulmonary hypertension: state of the art and research perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guignabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Dorfmüller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Klinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ng.2581⟩</w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 53 (1), pp.1801887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.01887-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02565627v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02612658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leptin and regulatory T-lymphocytes in idiopathic pulmonary arterial hypertension.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Perros</w:t>
+                <w:t xml:space="preserve">Role of MIF and D-DT in immune-inflammatory, autoimmune, and chronic respiratory diseases: from pathogenic factors to therapeutic targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Günther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Fagone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Jalce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atanas Atanasov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guignabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/09031936.00159911⟩</w:t>
+              <w:t xml:space="preserve">Drug Discovery Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (2), pp.428-439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.drudis.2018.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00913076v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulmonary arterial hypertension in patients treated by dasatinib.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Bergeron</w:t>
+                <w:t xml:space="preserve">Nintedanib improves cardiac fibrosis but leaves pulmonary vascular remodelling unaltered in experimental pulmonary hypertension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Rol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michiel de Raaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoqing Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Kuiper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denielli da Silva Gonçalves Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.111.079921⟩</w:t>
+              <w:t xml:space="preserve">Cardiovascular Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 115 (2), pp.432-439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cvr/cvy186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00697146v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A critical role for p130Cas in the progression of pulmonary hypertension in humans and rodents.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Camille Chaumais</w:t>
+                <w:t xml:space="preserve">Prevention of progression of pulmonary hypertension by the Nur77 agonist 6-mercaptopurine: role of BMP signalling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kondababu Kurakula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao-Qing Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Happé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denielli da Silva Goncalves Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Szulcek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1164/rccm.201202-0309OC⟩</w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 54 (3), pp.1802400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.02400-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00905191v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02612640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dysregulated renin-angiotensin-aldosterone system contributes to pulmonary arterial hypertension.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gerrina Ruiter</w:t>
+                <w:t xml:space="preserve">Hot topics in the mechanisms of pulmonary arterial hypertension disease: cancer-like pathobiology, the role of the adventitia, systemic involvement, and right ventricular failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edda Spiekerkoetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Goncharova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guignabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurt Stenmark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grazyna Kwapiszewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1164/rccm.201203-0411OC⟩</w:t>
+              <w:t xml:space="preserve">Pulmonary Circulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (4), pp.204589401988977. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2045894019889775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00905193v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02612634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autocrine fibroblast growth factor-2 signaling contributes to altered endothelial phenotype in pulmonary hypertension.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dartevelle</w:t>
+                <w:t xml:space="preserve">Functional interaction between PDGFβ and GluN2B-containing NMDA receptors in smooth muscle cell proliferation and migration in pulmonary arterial hypertension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marceau Quatredeniers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Nakhleh Morad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Dumas Sebastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Courboulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Vinhas Maria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory Cell and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1165/rcmb.2010-0317OC⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Physiology - Lung Cellular and Molecular Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 316 (3), pp.L445-L455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajplung.00537.2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00579959v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endothelial-derived FGF2 contributes to the progression of pulmonary hypertension in humans and rodents.</w:t>
+                <w:t xml:space="preserve">Nouveau regard sur la physiopathologie de l’hypertension artérielle pulmonaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Izikki</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Jennifer Bordenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ly Tu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Savale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Huertas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Humbert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ly Tu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1172/JCI35070⟩</w:t>
+              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36 (4), pp.433-437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rmr.2019.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00499635v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02454990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tie2-mediated loss of peroxisome proliferator-activated receptor-gamma in mice causes PDGF receptor-beta-dependent pulmonary arterial muscularization.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Response by Guignabert et al to Letter Regarding Article, “Selective BMP-9 Inhibition Partially Protects Against Experimental Pulmonary Hypertension”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guignabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ly Tu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Feige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology - Lung Cellular and Molecular Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajplung.00199.2009⟩</w:t>
+              <w:t xml:space="preserve">Circulation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 124 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/CIRCRESAHA.119.315053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00499633v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bone morphogenetic protein signalling in heritable versus idiopathic pulmonary hypertension.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Chronic Inflammation Within the Vascular Wall in Pulmonary Arterial Hypertension: More than a Spectator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Huertas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ly Tu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guignabert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/09031936.00183008⟩</w:t>
+              <w:t xml:space="preserve">Cardiovascular Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.cvz308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cvr/cvz308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00433927v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02454983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dichloroacetate treatment partially regresses established pulmonary hypertension in mice with SM22alpha-targeted overexpression of the serotonin transporter.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ly Tu</w:t>
+                <w:t xml:space="preserve">Macrophage Migration Inhibitory Factor (MIF) Inhibition in a Murine Model of Bleomycin-Induced Pulmonary Fibrosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Günther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Izikki</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patricia Zadigue</w:t>
+                <w:t xml:space="preserve">Jennifer Bordenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thông Hua-Huy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Nicco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1096/fj.09-131664⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (12), pp.4105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms19124105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00499630v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02612651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual role for plasminogen activator inhibitor type 1 as soluble and as matricellular regulator of epithelial alveolar cell wound healing.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Precision medicine and personalising therapy in pulmonary hypertension: seeing the light from the dawn of a new era</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Savale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guignabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Weatherald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Pathology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Respiratory Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (148), pp.180004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/16000617.0004-2018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00186832v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transgenic mice overexpressing the 5-hydroxytryptamine transporter gene in smooth muscle develop pulmonary hypertension.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">T-cell costimulation blockade is effective in experimental digestive and lung tissue fibrosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonçalo Boleto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guignabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Patricia Zadigue</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Pezet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Sadoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/01.RES.0000222546.45372.a0⟩</w:t>
+              <w:t xml:space="preserve">Arthritis Research &amp; Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (1), pp.197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13075-018-1694-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00499636v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of doxycycline on sulfur mustard-induced respiratory lesions in guinea pigs.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Séraphin Delamanche</w:t>
+                <w:t xml:space="preserve">Loss-of-Function ABCC8 Mutations in Pulmonary Arterial Hypertension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bohnen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lijiang Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Na Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongjian Qi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conor Mcclenaghan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology - Lung Cellular and Molecular Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajplung.00475.2004⟩</w:t>
+              <w:t xml:space="preserve">Circulation: Genomic and Precision Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/CIRCGEN.118.002087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00499644v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03985060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serotonin transporter inhibition prevents and reverses monocrotaline-induced pulmonary hypertension in rats.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">ACE2 as therapy for pulmonary arterial hypertension: the good outweighs the bad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guignabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Patricia Zadigue</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frances S de Man</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Lombès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (6), pp.1800848. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.00848-2018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02582393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Therapeutic effect of pirfenidone in the sugen/hypoxia rat model of severe pulmonary hypertension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Benoit Poble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Quatremare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Bordenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Thuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (3), pp.3670-3679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.201801659R⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02581079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design, Synthesis, and Biological Activity of New N -(Phenylmethyl)-benzoxazol-2-thiones as Macrophage Migration Inhibitory Factor (MIF) Antagonists: Efficacies in Experimental Pulmonary Hypertension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morane Le Hiress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardin Akagah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bernadat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ly Tu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Thuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 61 (7), pp.2725-2736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.7b01312⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02580381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pulmonary vascular endothelium: the orchestra conductor in respiratory diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Huertas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guignabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Barberà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Bärtsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jahar Bhattacharya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (4), pp.1700745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.00745-2017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editorial: Molecular Mechanisms in Pulmonary Hypertension and Right Ventricle Dysfunction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Karmouty-Quintana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guignabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grazyna Kwapiszewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Ormiston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2018.01777⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ectopic upregulation of membrane-bound IL6R drives vascular remodeling in pulmonary arterial hypertension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuichi Tamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ly Tu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morane Le Hiress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Thuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 128 (5), pp.1956-1970. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1172/JCI96462⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02580448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Switching-Off Adora2b in Vascular Smooth Muscle Cells Halts the Development of Pulmonary Hypertension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tinne Mertens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ankit Hanmandlu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ly Tu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Collum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2018.00555⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02580921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution of Impaired Parasympathetic Activity to Right Ventricular Dysfunction and Pulmonary Vascular Remodeling in Pulmonary Arterial Hypertension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denielli da Silva Gonçalves Bós</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathelijne van der Bruggen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kondababu Kurakula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao-Qing Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina Casali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 137 (9), pp.910-924. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.117.027451⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pharmacovigilance in a rare disease: example of the VIGIAPATH program in pulmonary arterial hypertension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Camille Chaumais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline O’connell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Savale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guignabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Clinical Pharmacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 40 (4), pp.790-794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11096-018-0712-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loss-of-Function ABCC8 Mutations in Pulmonary Arterial Hypertension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bohnen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lijiang Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Na Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongjian Qi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conor Mcclenaghan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Circulation: Genomic and Precision Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/CIRCGEN.118.002087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03983139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[IL6R is the key therapeutical target in pulmonary arterial hypertension]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ly Tu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guignabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (10), pp.765-768. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2018201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02580983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dasatinib increases endothelial permeability leading to pleural effusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne-Marie Jutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ly Tu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Thuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Seferian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (1), pp.1701096. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.01096-2017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02580192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimising experimental research in respiratory diseases: an ERS statement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bonniaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Frossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guignabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Inman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (5), pp.1702133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.02133-2017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01996906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Association Between BMI and Obesity With Survival in Pulmonary Arterial Hypertension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Weatherald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Huertas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athénaïs Boucly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guignabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Taniguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 154 (4), pp.872-881. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chest.2018.05.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Role of stromelysin 2 (matrix metalloproteinase 10) as a novel mediator of vascular remodeling underlying pulmonary hypertension associated with systemic sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Avouac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guignabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Maria Hoffmann-Vold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Dorfmuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arthritis &amp; rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 69 (11), pp.2209 - 2221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/art.40229⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers de nouvelles cibles pour le traitement de l’hypertension artérielle pulmonaire : Importance des communications cellulaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ly Tu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Rosa Ghigna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Bordenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morane Le Hiress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biologie Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 210 (2), pp.65-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jbio/2016010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02579962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regulatory T Cell Dysfunction in Idiopathic, Heritable and Connective Tissue-Associated Pulmonary Arterial Hypertension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Huertas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Bordenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ly Tu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Thuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 149 (6), pp.1482-1493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chest.2016.01.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02593143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dasatinib induces lung vascular toxicity and predisposes to pulmonary hypertension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guignabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Seferian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Huertas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ly Tu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 126 (9), pp.3207-3218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1172/JCI86249⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02579754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Telomere Maintenance Is a Critical Determinant in the Physiopathology of Pulmonary Hypertension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Izikki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Draskovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaf Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lecerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the American College of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 66 (17), pp.1942 - 1943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jacc.2015.08.869⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leptin signalling system as a target for pulmonary arterial hypertension therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Huertas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ly Tu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Thuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morane Le Hiress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 45 (4), pp.1066-1080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/09031936.00193014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02579431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proinflammatory Signature of the Dysfunctional Endothelium in Pulmonary Hypertension. Role of the Macrophage Migration Inhibitory Factor/CD74 Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morane Le Hiress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ly Tu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Thuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 192 (8), pp.983-997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1164/rccm.201402-0322OC⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02579320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Role of Nerve Growth Factor in Development and Persistence of Experimental Pulmonary Hypertension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Freund-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelina Cardoso dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guignabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Montani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 192, pp.342 - 355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1164/rccm.201410-1851oc⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Role of Nerve Growth Factor in Development and Persistence of Experimental Pulmonary Hypertension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Freund-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelina Cardoso dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guignabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Montani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 192 (3), pp.342-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1164/rccm.201410-1851OC⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02578672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clinical Pharmacology of Endothelin Receptor Antagonists Used in the Treatment of Pulmonary Arterial Hypertension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Camille Chaumais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guignabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Savale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Jaïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athénaïs Boucly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Journal of Cardiovascular Drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (1), pp.13-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40256-014-0095-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03224640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Increased Pericyte Coverage Mediated by Endothelial-Derived Fibroblast Growth Factor-2 and Interleukin-6 Is a Source of Smooth Muscle–Like Cells in Pulmonary Hypertension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ly Tu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morane Le Hiress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Huertas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Circulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 129 (15), pp.1586-1597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.113.007469⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02578269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genome-wide association analysis identifies a susceptibility locus for pulmonary arterial hypertension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Eyries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Montani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Girerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 45 (5), pp.518-521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ng.2581⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pulmonary arterial hypertension in patients treated by dasatinib.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Montani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bergot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Günther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Savale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bergeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Circulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 125 (17), pp.2128-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.111.079921⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00697146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leptin and regulatory T-lymphocytes in idiopathic pulmonary arterial hypertension.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Huertas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ly Tu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Gambaryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Girerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40 (4), pp.895-904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/09031936.00159911⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00913076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A critical role for p130Cas in the progression of pulmonary hypertension in humans and rodents.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ly Tu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frances S. de Man</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Girerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Huertas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Camille Chaumais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 186 (7), pp.666-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1164/rccm.201202-0309OC⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00905191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dysregulated renin-angiotensin-aldosterone system contributes to pulmonary arterial hypertension.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frances S. de Man</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ly Tu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Handoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Rain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerrina Ruiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 186 (8), pp.780-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1164/rccm.201203-0411OC⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00905193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autocrine fibroblast growth factor-2 signaling contributes to altered endothelial phenotype in pulmonary hypertension.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ly Tu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dewachter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dartevelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Journal of Respiratory Cell and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 45 (2), pp.311-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1165/rcmb.2010-0317OC⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00579959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bone morphogenetic protein signalling in heritable versus idiopathic pulmonary hypertension.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dewachter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Adnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guignabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ly Tu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Marcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 34 (5), pp.1100-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/09031936.00183008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00433927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dichloroacetate treatment partially regresses established pulmonary hypertension in mice with SM22alpha-targeted overexpression of the serotonin transporter.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guignabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ly Tu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Izikki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dewachter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Zadigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23 (12), pp.4135-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.09-131664⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00499630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tie2-mediated loss of peroxisome proliferator-activated receptor-gamma in mice causes PDGF receptor-beta-dependent pulmonary arterial muscularization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guignabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Alvira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tero-Pekka Alastalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hirofumi Sawada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Hansmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Journal of Physiology - Lung Cellular and Molecular Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 297 (6), pp.L1082-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajplung.00199.2009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00499633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Endothelial-derived FGF2 contributes to the progression of pulmonary hypertension in humans and rodents.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Izikki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guignabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ly Tu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 119 (3), pp.512-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1172/JCI35070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00499635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dual role for plasminogen activator inhibitor type 1 as soluble and as matricellular regulator of epithelial alveolar cell wound healing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Maquerlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane D. Galiacy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Malo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guignabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel A. Lawrence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Journal of Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 169 (5), pp.1624-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00186832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transgenic mice overexpressing the 5-hydroxytryptamine transporter gene in smooth muscle develop pulmonary hypertension.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guignabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Izikki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ly Ieng Tu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenlin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Zadigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Circulation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 98 (10), pp.1323-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/01.RES.0000222546.45372.a0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00499636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of doxycycline on sulfur mustard-induced respiratory lesions in guinea pigs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guignabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Taysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Henri Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Planus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séraphin Delamanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Journal of Physiology - Lung Cellular and Molecular Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 289 (1), pp.L67-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajplung.00475.2004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00499644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serotonin transporter inhibition prevents and reverses monocrotaline-induced pulmonary hypertension in rats.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guignabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Raffestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rima Benferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Zadigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Circulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2005, 111 (21), pp.2812-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.104.524926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00499643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11886,168 +16966,318 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulmonary Arterial Hypertension associated with Protein Kinase Inhibitors: A pharmacovigilance-pharmacodynamic study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Khouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roustit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guignabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Camille Chaumais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Congres of Clinical Pharmacology and Therapeutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04892354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Brevet (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pyrimidinone derivatives and uses thereof to neutralize the biological activity of chemokines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Frossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Galzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guignabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Hibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : PCT/EP2017/067775. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId403"/>
+      <w:footerReference w:type="default" r:id="rId557"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12115,51 +17345,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F2297408"/>
+    <w:nsid w:val="F749BC77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12346,51 +17576,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-guignabert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8545-4452" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095316213" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/G-3873-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05468026v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ath&#233;na&#239;s Boucly" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beauvais" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacoste-Palasset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitja Jevnikar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Riou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmer.2025.101215" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190343v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihel Berrebeh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Mbouamboua" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Thuillet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Ottaviani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Robert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2410229122" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04877626v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benchenouf Feriel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuomo Alessandra" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorth Deborah" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand Corinne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuillet Rapha&#235;l" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-79623-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04953892v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bertoletti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fauvel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gallant Dewavrin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gerges" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmer.2024.101123" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190311v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Benchenouf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Ngoc Ha" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Cuomo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhepr.2024.101297" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202933v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Certain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Duhaut" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202307-1289oc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651213v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grynblat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harm Jan Bogaard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Eyries" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meyrignac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Savale" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.01634-2023" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550861v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Annesi-Maesano" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonniaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bouchaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boyer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gazzeri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2024.03.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478405v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Al Tabosh" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ko&#231;a" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al Tarrass" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10456-023-09902-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04754075v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Ribeuz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Saint-Martin Willer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chevalier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sancho" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Masson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2023-0185OC" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04989021v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202307-1289OC" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532894v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Leuillier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Platel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ly Tu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Feugray" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12040665" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532858v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toyoshi Yanagihara" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guignabert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin R.J. Kolb" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.00407-2023" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092113v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.122.061501" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03652770v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Frantz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cauvet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Durand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gonzalez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pierre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.42111" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03582408v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dilasser" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Rose" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Tesse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608774v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Vely" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Phan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2021-0332OC" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03678207v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2021-0332oc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03654919v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheala Aldred" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Morrell" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.122.320084" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532754v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne-Marie Jutant" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Picard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.00506-2022" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04270340v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyu Tian" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongye Cai" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payel Sen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise van Uden" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther van de Kamp" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00220.2022" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03629264v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Solinc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Raimbault&#8208;machado" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Dierick" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa El Bernoussi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.121.023021" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911708v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Rhodes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal de Groote" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.01232-2022" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03558860v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.15805" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520451v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Hlavaty" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roustit" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montani" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;camille Chaumais" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.15436" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532610v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duflot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Messaoudi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Groussard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11110784" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264032v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bouvard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Rossi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Desroches-Castan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvab187" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532633v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gusty Ryanto" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Ikeda" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuya Miyagawa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21961-3" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379128v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Humbert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021131" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03118201v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Akagi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cumont" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.00332-2020" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526974v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Jujo Sanada" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Qing Sun" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Happ&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10010084" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03153011v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ricard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bailly" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Simons" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41569-021-00517-4" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142499v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Hassoun" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Klein" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Rousselle" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thoraxjnl-2020-216271" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007994v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Girerd" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ja&#239;s" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierantonio Laveneziana" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund M.T. Lau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.04229-2020" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03558871v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie van Wezenbeek" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne A Groeneveldt" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Lluci&#224;-Valldeperas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathelijne E van Der Bruggen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samara M A Jansen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healun.2021.11.004" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526850v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kondababu Kurakula" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denielli da Silva Goncalves Bos" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Rol" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9061422" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526808v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Weatherald" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bondeelle" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Camille Chaumais" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.00279-2020" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02454988v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Jalce" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajplung.00234.2019" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02581568v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Klein" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Geenen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9051248" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02907132v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Reda Amar Djessas" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvaa200" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02918857v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.02341-2020" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608766v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafiisha Genet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rode" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.00169-2019" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526866v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Huertas" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pichon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.01634-2020" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02918859v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2020-0330ED" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02454982v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bordenave" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.119.313715" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195697v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvz153" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02612634v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edda Spiekerkoetter" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Goncharova" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Stenmark" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazyna Kwapiszewska" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2045894019889775" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02581297v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Desroches-Castan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mallet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guyon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.118.313356" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526640v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven G&#252;nther" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Fagone" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Jalce" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atanas Atanasov" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drudis.2018.11.003" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGC6CPSF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02612658v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonnet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dorfm&#252;ller" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Klinger" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.01887-2018" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02612640v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Szulcek" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.02400-2018" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02454990v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2019.03.003" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411597v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Quatredeniers" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Nakhleh Morad" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dumas Sebastien" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Courboulin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vinhas Maria" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajplung.00537.2017" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02454983v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvz308" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01996906v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fabre" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Frossard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Inman" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.02133-2017" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02612651v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#244;ng Hua-Huy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nicco" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19124105" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526502v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Barber&#224;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter B&#228;rtsch" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jahar Bhattacharya" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.00745-2017" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02581079v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Benoit Poble" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Quatremare" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201801659R" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02582393v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances S de Man" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Lomb&#232;s" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.00848-2018" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02580381v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morane Le Hiress" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardin Akagah" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernadat" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.7b01312" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02580921v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinne Mertens" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Hanmandlu" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Collum" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.00555" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02580448v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichi Tamura" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI96462" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526544v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline O&#8217;connell" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perros" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11096-018-0712-y" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02580983v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2018201" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02580192v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Seferian" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.01096-2017" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02579754v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI86249" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02579962v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Rosa Ghigna" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2016010" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02593143v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2016.01.004" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01764142v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Izikki" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hoang" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Draskovic" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Mercier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lecerf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2015.08.869" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02579431v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00193014" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02579320v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201402-0322OC" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02578672v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Freund-Michel" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelina Cardoso dos Santos" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201410-1851OC" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329041v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201410-1851oc" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03224640v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40256-014-0095-y" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02578269v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.113.007469" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02565627v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Germain" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Poirier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.2581" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00913076v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Gambaryan" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00159911" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00697146v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bergot" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bergeron" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.111.079921" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00905191v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances S. de Man" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201202-0309OC" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00905193v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Handoko" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Rain" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrina Ruiter" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201203-0411OC" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00579959v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dewachter" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gore" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Fadel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dartevelle" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2010-0317OC" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00499635v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI35070" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00499633v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Alvira" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tero-Pekka Alastalo" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirofumi Sawada" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Hansmann" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajplung.00199.2009" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00433927v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Adnot" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Marcos" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00183008" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00499630v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Zadigue" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.09-131664" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00186832v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maquerlot" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D. Galiacy" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Malo" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel A. Lawrence" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00499636v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ly Ieng Tu" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenlin Li" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.RES.0000222546.45372.a0" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00499644v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Taysse" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Henri Calvet" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Planus" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;raphin Delamanche" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajplung.00475.2004" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00499643v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Raffestin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Benferhat" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Raoul" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.104.524926" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892354v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cornet" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Khouri" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roustit" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-guignabert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8545-4452" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095316213" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/214257028" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000013925142X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-3873-2013" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561625v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Annesi-Maesano" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonniaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bouchaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boyer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gosset" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2026.01.001" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05577851v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Leuillier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Chelgham" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Messaoudi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ly Tu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine M&#233;noret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cph4.70108" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190343v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihel Berrebeh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Mbouamboua" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Thuillet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Ottaviani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Robert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2410229122" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05468026v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ath&#233;na&#239;s Boucly" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beauvais" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacoste-Palasset" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitja Jevnikar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Riou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmer.2025.101215" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989188v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Annesi-Maesano" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonniaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bouchaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boyer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gosset" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2025.02.005" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190311v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Benchenouf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Ngoc Ha" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Cuomo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhepr.2024.101297" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202933v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Certain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Duhaut" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202307-1289oc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550861v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gazzeri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2024.03.002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651213v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grynblat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harm Jan Bogaard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Eyries" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meyrignac" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Savale" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.01634-2023" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478405v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Al Tabosh" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ko&#231;a" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al Tarrass" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10456-023-09902-8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04989021v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202307-1289OC" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04754075v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Ribeuz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Saint-Martin Willer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chevalier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sancho" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Masson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2023-0185OC" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04877626v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benchenouf Feriel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuomo Alessandra" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorth Deborah" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand Corinne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuillet Rapha&#235;l" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-79623-5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04953892v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bertoletti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fauvel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gallant Dewavrin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gerges" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmer.2024.101123" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836917v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duflot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine M&#233;noret" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Djerada" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jare.2022.03.004" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04058680v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heba Abdelazeem" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Boulfrad" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejphar.2023.175579" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532858v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toyoshi Yanagihara" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guignabert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin R.J. Kolb" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.00407-2023" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763926v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cauvet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Decellas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rongvaux-Ga&#239;da" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13075-023-03143-2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532894v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Platel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Feugray" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12040665" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532908v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Berrebeh" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guignabert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Humbert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bailly" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2023.01.017" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03927525v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sanges" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Rice" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Valenzi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cracowski" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard-2022-223237" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04213280v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne-Marie Jutant" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha K Chelgham" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Vely" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healun.2023.09.003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092113v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.122.061501" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763928v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Avouac" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Orvain" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Boulch" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Tilotta" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.42677" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525616v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532955v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Humbert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sitbon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2213-2600(23)00264-3" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532726v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Certain" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baron" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sitbon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2022.02.055" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532809v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongye Cai" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyu Tian" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Klein" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Geenen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-15039-3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532701v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lechartier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Huertas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2021.08.040" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582491v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Annesi&#8208;maesano" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gazzeri" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2022.01.011" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03654919v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheala Aldred" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Morrell" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.122.320084" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03678207v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Phan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2021-0332oc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608774v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2021-0332OC" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522421v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Simonneau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dorfm&#252;ller" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Mercier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/acs-2021-pte-10" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04177241v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Frantz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Durand" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gonzalez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pierre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.42111" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03755156v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perrot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emy Ponsardin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/HYPERTENSIONAHA.122.19207" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985019v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04270340v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payel Sen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise van Uden" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther van de Kamp" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00220.2022" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532754v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Picard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.00506-2022" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03629264v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Solinc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Raimbault&#8208;machado" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Dierick" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa El Bernoussi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.121.023021" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03558860v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dilasser" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rio" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Rose" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Tesse" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.15805" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520451v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Hlavaty" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roustit" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montani" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;camille Chaumais" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.15436" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911708v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Rhodes" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal de Groote" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.01232-2022" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03844870v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Prudent" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13075-021-02709-2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03652770v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03582408v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234846v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Frossard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2021.05.002" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532101v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Bruni" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Manetti" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Matucci Cerinic" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2665-9913(20)30356-8" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526973v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2020.07.075" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03118201v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Akagi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cumont" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.00332-2020" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526974v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Jujo Sanada" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Qing Sun" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Happ&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10010084" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532633v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gusty Ryanto" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Ikeda" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuya Miyagawa" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21961-3" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264032v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bouvard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Rossi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Desroches-Castan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvab187" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532610v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Groussard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11110784" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379128v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021131" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03153011v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ricard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bailly" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Simons" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41569-021-00517-4" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142499v2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Hassoun" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Klein" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Rousselle" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thoraxjnl-2020-216271" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007994v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Girerd" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ja&#239;s" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierantonio Laveneziana" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund M.T. Lau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.04229-2020" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03558871v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie van Wezenbeek" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne A Groeneveldt" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Lluci&#224;-Valldeperas" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathelijne E van Der Bruggen" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samara M A Jansen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healun.2021.11.004" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02907132v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Camille Chaumais" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Reda Amar Djessas" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvaa200" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526804v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Merkus" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichao Zhou" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.120.017404" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02581568v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9051248" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02454988v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Jalce" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajplung.00234.2019" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05130626v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sanges" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rice" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Cracowski" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Montani" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2020-eular.3367" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608766v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafiisha Genet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rode" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.00169-2019" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02918857v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.02341-2020" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02918859v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2020-0330ED" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526866v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pichon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.01634-2020" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02454982v2" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bordenave" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.119.313715" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526850v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kondababu Kurakula" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denielli da Silva Goncalves Bos" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Rol" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9061422" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526808v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Weatherald" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bondeelle" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.00279-2020" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195697v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvz153" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526702v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahava Vadasz" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Balbir Gurman" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Meroni" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Farge" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yair Levi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/kez035" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02581297v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Desroches-Castan" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mallet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guyon" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.118.313356" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172587v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cornet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Khouri" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.02472-2018" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02612658v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonnet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Klinger" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.01887-2018" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526640v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven G&#252;nther" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Fagone" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Jalce" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atanas Atanasov" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drudis.2018.11.003" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGC6CPSF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526643v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel de Raaf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqing Sun" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kuiper" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denielli da Silva Gon&#231;alves Bos" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvy186" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02612640v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Szulcek" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.02400-2018" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02612634v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edda Spiekerkoetter" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Goncharova" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Stenmark" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazyna Kwapiszewska" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2045894019889775" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411597v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Quatredeniers" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Nakhleh Morad" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dumas Sebastien" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Courboulin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vinhas Maria" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajplung.00537.2017" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02454990v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2019.03.003" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526668v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Feige" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.119.315053" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02454983v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvz308" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02612651v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#244;ng Hua-Huy" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nicco" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19124105" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526519v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/16000617.0004-2018" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828440v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Boleto" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Pezet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Sadoine" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13075-018-1694-9" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985060v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bohnen" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijiang Ma" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Zhu" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjian Qi" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor Mcclenaghan" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCGEN.118.002087" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02582393v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances S de Man" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Lomb&#232;s" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.00848-2018" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02581079v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Benoit Poble" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Quatremare" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201801659R" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02580381v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morane Le Hiress" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardin Akagah" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernadat" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.7b01312" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526502v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Barber&#224;" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter B&#228;rtsch" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jahar Bhattacharya" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.00745-2017" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526603v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Karmouty-Quintana" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Ormiston" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01777" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02580448v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichi Tamura" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI96462" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02580921v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinne Mertens" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Hanmandlu" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Collum" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.00555" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526367v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denielli da Silva Gon&#231;alves B&#243;s" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathelijne van der Bruggen" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Casali" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.117.027451" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526544v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline O&#8217;connell" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perros" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11096-018-0712-y" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983139v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02580983v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2018201" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02580192v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Seferian" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.01096-2017" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01996906v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fabre" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Frossard" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Inman" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.02133-2017" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526565v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Taniguchi" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2018.05.006" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828535v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Hoffmann-Vold" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ruiz" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dorfmuller" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.40229" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02579962v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Rosa Ghigna" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2016010" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02593143v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2016.01.004" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02579754v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI86249" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01764142v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Izikki" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hoang" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Draskovic" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lecerf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2015.08.869" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02579431v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00193014" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02579320v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201402-0322OC" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329041v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Freund-Michel" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelina Cardoso dos Santos" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201410-1851oc" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02578672v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201410-1851OC" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03224640v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40256-014-0095-y" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02578269v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.113.007469" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02565627v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Germain" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Poirier" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.2581" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00697146v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bergot" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bergeron" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.111.079921" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00913076v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Gambaryan" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00159911" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00905191v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances S. de Man" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201202-0309OC" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00905193v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Handoko" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Rain" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrina Ruiter" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201203-0411OC" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00579959v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dewachter" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gore" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Fadel" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dartevelle" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2010-0317OC" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00433927v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Adnot" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Marcos" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00183008" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00499630v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Zadigue" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.09-131664" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00499633v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Alvira" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tero-Pekka Alastalo" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirofumi Sawada" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Hansmann" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajplung.00199.2009" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00499635v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI35070" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00186832v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maquerlot" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D. Galiacy" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Malo" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel A. Lawrence" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00499636v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ly Ieng Tu" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenlin Li" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.RES.0000222546.45372.a0" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00499644v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Taysse" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Henri Calvet" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Planus" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;raphin Delamanche" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajplung.00475.2004" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00499643v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Raffestin" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Benferhat" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Raoul" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.104.524926" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892354v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roustit" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018206v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonnet" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Galzi" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Hibert" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>