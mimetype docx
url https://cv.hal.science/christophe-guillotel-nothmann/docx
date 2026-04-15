--- v0 (2026-03-16)
+++ v1 (2026-04-15)
@@ -1013,187 +1013,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02559701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Praetorius’ Polyhymnia caduceatrix (1619): Diatonische Logik und Skalenlogik in mehrchörigen und konzertierenden Werken des Frühbarocks</w:t>
+                <w:t xml:space="preserve">Ressources numériques pour l'étude de la théorie musicale de l'époque moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Emmanuelle Ceulemans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift der Gesellschaft für Musiktheorie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue de musicologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 106 (2), pp.467-481</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03087350v1</w:t>
+                <w:t xml:space="preserve">hal-03090252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ressources numériques pour l'étude de la théorie musicale de l'époque moderne</w:t>
+                <w:t xml:space="preserve">Praetorius’ Polyhymnia caduceatrix (1619): Diatonische Logik und Skalenlogik in mehrchörigen und konzertierenden Werken des Frühbarocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Emmanuelle Ceulemans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de musicologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Zeitschrift der Gesellschaft für Musiktheorie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Alte Musik und Musiktheorie zwischen Historiografie und Pädagogik, 17 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31751/i.50⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03090252v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03087350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Éditorial. Numéro spécial à l’occasion des 25 ans de la revue Musurgia »</w:t>
               </w:r>
@@ -1355,303 +1355,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04030897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European perspectives on tonal theories and analytical tools. An introduction</w:t>
+                <w:t xml:space="preserve">Conditional Asymmetry and Spontaneous Asymmetry of Harmonic Progressions. The changing status of the directional tendency in madrigal cycles from Verdelot to Monteverdi (c. 1530-1638)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Music Theory Online</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 24 (4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04030890v1</w:t>
+                <w:t xml:space="preserve">hal-04030877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditional Asymmetry and Spontaneous Asymmetry of Harmonic Progressions. The changing status of the directional tendency in madrigal cycles from Verdelot to Monteverdi (c. 1530-1638)</w:t>
+                <w:t xml:space="preserve">European perspectives on tonal theories and analytical tools. An introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Music Theory Online</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 24 (4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04030877v1</w:t>
+                <w:t xml:space="preserve">hal-04030890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissonances et progressions harmoniques.</w:t>
+                <w:t xml:space="preserve">Plus difficile à dénouer que le nœud gordien. La résolution descendante des dissonances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 17 (4), pp.33-55</w:t>
+              <w:t xml:space="preserve">Le Jardin de Musique – Revue de l’association Musique ancienne en Sorbonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04030852v1</w:t>
+                <w:t xml:space="preserve">hal-01431730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plus difficile à dénouer que le nœud gordien. La résolution descendante des dissonances</w:t>
+                <w:t xml:space="preserve">Dissonances et progressions harmoniques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Jardin de Musique – Revue de l’association Musique ancienne en Sorbonne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010</w:t>
+              <w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 17 (4), pp.33-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01431730v1</w:t>
+                <w:t xml:space="preserve">hal-04030852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1663,1219 +1663,1219 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Stravinski, Symphonie de Psaumes (1930):</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Entre forme et culture. Quelques réflexions sur une historiographie de la théorie musicale axée sur l’évolution des concepts théoriques et sur leur actualization à travers notre perspective actuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’IReMus présente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Anne Piéjus; Éric Maestri, Jan 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">6e rencontre franco-québécoise d'analyse musicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Observatoire interdisciplinaire de création et de recherche en musique (OICRM); Société Française d'Analyse Musicale (SFAM), Jun 2025, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04908545v1</w:t>
+                <w:t xml:space="preserve">hal-05335664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre forme et culture. Quelques réflexions sur une historiographie de la théorie musicale axée sur l’évolution des concepts théoriques et sur leur actualization à travers notre perspective actuelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CollabScore versus PhotoScore: une comparaison à partir d‘une perspective d‘utilisateurs musicologues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Guilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Gurrieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e rencontre franco-québécoise d'analyse musicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Observatoire interdisciplinaire de création et de recherche en musique (OICRM); Société Française d'Analyse Musicale (SFAM), Jun 2025, Online, France</w:t>
+              <w:t xml:space="preserve">Journées CollabScore</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNAM, Nov 2025, Abbaye de Royaumont, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05335664v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05348240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CollabScore versus PhotoScore: une comparaison à partir d‘une perspective d‘utilisateurs musicologues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Igor Stravinski, Symphonie de Psaumes (1930):</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zélia Chueke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Ghrab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Guilloux</w:t>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Gurrieri</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antoine Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées CollabScore</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNAM, Nov 2025, Abbaye de Royaumont, France</w:t>
+              <w:t xml:space="preserve">L’IReMus présente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne Piéjus; Éric Maestri, Jan 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05348240v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuromusicologie et musicothérapie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Documenting the research process. Opportunities and challenges for Bibliometrics and Information Retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Daga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilena Daquino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Fournier-S'Niehotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Scharnhorst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Musique, neurosciences et thérapie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bibliometric-enhanced Information Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Dublin (Ireland), Ireland. pp.4-20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.10529114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04759715v1</w:t>
+                <w:t xml:space="preserve">hal-04470786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Documenting the research process. Opportunities and challenges for Bibliometrics and Information Retrieval</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modéliser l’évolution du système diatonico-chromatique entre 1470 et 1750</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrea Scharnhorst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bibliometric-enhanced Information Retrieval</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quatre variations pluridisciplinaires autour de la musique: L’identité culturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylvie Le Bomin, Dec 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.10529114⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04470786v1</w:t>
+                <w:t xml:space="preserve">hal-04873744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modéliser l’évolution du système diatonico-chromatique entre 1470 et 1750</w:t>
+                <w:t xml:space="preserve">The CollabScore project – From Optical Recognition to Multimodal Music Sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rigaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand B. Coüasnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quatre variations pluridisciplinaires autour de la musique: L’identité culturelle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WoRMS 2024: 6th International Workshop on Reading Music Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jorge Calvo-Zaragoza; Alexander Pacha; Elona Shatri, Nov 2024, Online, France. pp.33-37, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2411.15741⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04873744v1</w:t>
+                <w:t xml:space="preserve">hal-04925968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CollabScore project – From Optical Recognition to Multimodal Music Sources</w:t>
+                <w:t xml:space="preserve">Neuromusicologie et musicothérapie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WoRMS 2024: 6th International Workshop on Reading Music Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Musique, neurosciences et thérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collegium Musicae, Oct 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2411.15741⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04925968v1</w:t>
+                <w:t xml:space="preserve">hal-04759715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Documenting the research process. Opportunities and challenges for Bibliometrics and Information Retrieval. The case of the Polifonia Research Ecosystem</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction to EMA-2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Bibliometric- enhanced Information Retrieval workshop (BIR) at ECIR2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Dublin (IR), Ireland</w:t>
+              <w:t xml:space="preserve">Epistemologies of Music Analysis: What Theories, What Methods, for What Types of Music, and in What Disciplinary and Cultural Contexts? (EMA-2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christophe Guillotel-Nothmann, CNRS-IReMus, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04387308v1</w:t>
+                <w:t xml:space="preserve">hal-04387378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to EMA-2023</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tonalities: Musical systems and their histories revisited through modeling and collaborative score annotation: A case study on “directed progressions” in secular works by Josquin and his contemporaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Filaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Gurrieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epistemologies of Music Analysis: What Theories, What Methods, for What Types of Music, and in What Disciplinary and Cultural Contexts? (EMA-2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Christophe Guillotel-Nothmann, CNRS-IReMus, Mar 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Global Digital Music Studies Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CUNY Graduate Center; The Brook Center; RILM, Apr 2023, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04387378v1</w:t>
+                <w:t xml:space="preserve">hal-04071815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tonalities: Musical systems and their histories revisited through modeling and collaborative score annotation: A case study on “directed progressions” in secular works by Josquin and his contemporaries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adam Filaber</w:t>
+                <w:t xml:space="preserve">Documenting the research process. Opportunities and challenges for Bibliometrics and Information Retrieval. The case of the Polifonia Research Ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Daga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Scharnhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Gurrieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Digital Music Studies Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CUNY Graduate Center; The Brook Center; RILM, Apr 2023, New York, United States</w:t>
+              <w:t xml:space="preserve">13th Bibliometric- enhanced Information Retrieval workshop (BIR) at ECIR2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Dublin (IR), Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04071815v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04387308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Musical Heritage in the Interdisciplinary Project Polifonia : New resources, methods and tools for musicology</w:t>
+                <w:t xml:space="preserve">Vecteurs harmoniques : le point sur la question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meeùs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bottini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st Quinquennial IMS Congress (IMS2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Athens, Greece</w:t>
+              <w:t xml:space="preserve">Journée d’Analyse Musicale 2022 : L’analyse de l’harmonie aujourd’hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03929859v1</w:t>
+                <w:t xml:space="preserve">hal-03923747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TONALITIES’ Collaborative Annotation Interface</w:t>
+                <w:t xml:space="preserve">Musical Heritage in the Interdisciplinary Project Polifonia : New resources, methods and tools for musicology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Gurrieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Polifonia Project Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNAM, Sep 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">21st Quinquennial IMS Congress (IMS2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04094120v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vecteurs harmoniques : le point sur la question</w:t>
+                <w:t xml:space="preserve">TONALITIES’ Collaborative Annotation Interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bottini</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Gurrieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’Analyse Musicale 2022 : L’analyse de l’harmonie aujourd’hui</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">5th Polifonia Project Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNAM, Sep 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03923747v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schütz en France: une étude discographique comparative (1950-2022)</w:t>
               </w:r>
@@ -2930,77 +2930,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonalities: a Collaborative Annotation Interface for Music Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bottini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Gurrieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Poullet-Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3101,381 +3101,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03903354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Polifonia portal: a confluence of user stories, research pilots, data management and knowledge graph technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrea Scharnhorst</w:t>
+                <w:t xml:space="preserve">TONALITIES - Goals and validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Gurrieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DARIAH Annual event 2021, Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Online, Germany</w:t>
+              <w:t xml:space="preserve">Polifonia 2nd consortium meeting – Bologna - 13-14-15 October 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03426550v1</w:t>
+                <w:t xml:space="preserve">halshs-03509547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns harmoniques au début du XVIIe siècle : l’exemple du recueil Terpsichore de Michael Praetorius (1612)</w:t>
+                <w:t xml:space="preserve">WP1: Pilots and Web Portal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Emmanuelle Ceulemans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennale SBAM 2021 – 22 et 23 novembre 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SBAM, Nov 2021, Liège, Belgique</w:t>
+              <w:t xml:space="preserve">Polifonia: a digital harmoniser for musical heritage knowledge, Kick-of meeting,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03439635v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03509644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WP1: Pilots and Web Portal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Polifonia portal: a confluence of user stories, research pilots, data management and knowledge graph technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Scharnhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Kranenburg, Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Femmy Admiraal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mulholland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polifonia: a digital harmoniser for musical heritage knowledge, Kick-of meeting,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Bologne, Italy</w:t>
+              <w:t xml:space="preserve">DARIAH Annual event 2021, Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Online, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03509644v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03426550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TONALITIES - Goals and validation</w:t>
+                <w:t xml:space="preserve">Patterns harmoniques au début du XVIIe siècle : l’exemple du recueil Terpsichore de Michael Praetorius (1612)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marco Gurrieri</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Emmanuelle Ceulemans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polifonia 2nd consortium meeting – Bologna - 13-14-15 October 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Bologne, Italy</w:t>
+              <w:t xml:space="preserve">Biennale SBAM 2021 – 22 et 23 novembre 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SBAM, Nov 2021, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03509547v1</w:t>
+                <w:t xml:space="preserve">hal-03439635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge extraction and modelling in the project Thesaurus Musicarum Germanicarum</w:t>
               </w:r>
@@ -3593,316 +3593,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02559692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zur elektronischen Edition und Erschließung musiktheoretischer Quellen aus der frühen Neuzeit. Methodologische, philologische und technische Werkstatterfahrungen zwischen artes humanitatis und digital humanities</w:t>
+                <w:t xml:space="preserve">Zur computergestützten Analyse von Dissonanzpatterns in Werken des 15. bis 18. Jh. Epistemologische, methodologische und semiotische Gesichtspunkte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Text- und Musikedition im Zeitalter der Digitalisierung. Kosmos-Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ullrich SCHEIDELER and Christian SCHAPER, Apr 2019, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Pattern – Algorithmen – Symmetrien: Strukturen und ihre Verfügbarkeit in musikalischer Theorie und Praxis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ariane Jeßulat, Jun 2019, Berlin (DE), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04030930v1</w:t>
+                <w:t xml:space="preserve">hal-04030935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zur computergestützten Analyse von Dissonanzpatterns in Werken des 15. bis 18. Jh. Epistemologische, methodologische und semiotische Gesichtspunkte</w:t>
+                <w:t xml:space="preserve">Zur elektronischen Edition und Erschließung musiktheoretischer Quellen aus der frühen Neuzeit. Methodologische, philologische und technische Werkstatterfahrungen zwischen artes humanitatis und digital humanities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern – Algorithmen – Symmetrien: Strukturen und ihre Verfügbarkeit in musikalischer Theorie und Praxis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ariane Jeßulat, Jun 2019, Berlin (DE), Germany</w:t>
+              <w:t xml:space="preserve">Text- und Musikedition im Zeitalter der Digitalisierung. Kosmos-Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ullrich SCHEIDELER and Christian SCHAPER, Apr 2019, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04030935v1</w:t>
+                <w:t xml:space="preserve">hal-04030930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Françoise à un carrefour d’influences stylistiques? Une mise en regard informatisée du premier ordre des Nations de Couperin avec la Sonate op. 1 n 3 de Corelli et la Partita I (Hortus musicus) de Reincken</w:t>
+                <w:t xml:space="preserve">L’Inférence de connaissances dans le projet PolyMIR : une approche hypothético-déductive pour l’analyse de patterns contrapuntiques complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bottini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Repenser la Musique en France à l’époque baroque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Paris, Versailles, Royaumont, France</w:t>
+              <w:t xml:space="preserve">Épistémologie de la musicologie numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04030966v1</w:t>
+                <w:t xml:space="preserve">hal-02263255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Inférence de connaissances dans le projet PolyMIR : une approche hypothético-déductive pour l’analyse de patterns contrapuntiques complexes</w:t>
+                <w:t xml:space="preserve">La Françoise à un carrefour d’influences stylistiques? Une mise en regard informatisée du premier ordre des Nations de Couperin avec la Sonate op. 1 n 3 de Corelli et la Partita I (Hortus musicus) de Reincken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bottini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Épistémologie de la musicologie numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Repenser la Musique en France à l’époque baroque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, Versailles, Royaumont, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02263255v1</w:t>
+                <w:t xml:space="preserve">hal-04030966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les signes musicaux et leur étude par l'informatique. Le statut épistémologique du numérique dans l'appréhension du sens et de la signification en musique.</w:t>
               </w:r>
@@ -3983,51 +3983,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bottini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achille Davy-Rigaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4468,51 +4468,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Balland-Chatignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Guilloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès biennal de la Société française de musicologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Angers, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4608,51 +4608,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Si-Said Cherfi, Samira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rigaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Travers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4709,545 +4709,545 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hommage à Annie Labussière</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Concours SFAM/Musurgia 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hérold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Boulan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 29/3, 2023</w:t>
+              <w:t xml:space="preserve">, XXIX (3-4 (2022)), 100 p., 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03924021v1</w:t>
+                <w:t xml:space="preserve">hal-04370679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concours SFAM/Musurgia 2021</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hommage à Annie Labussière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, XXIX (3-4 (2022)), 100 p., 2023</w:t>
+              <w:t xml:space="preserve">, 29/3, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04370679v1</w:t>
+                <w:t xml:space="preserve">hal-03924021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Varia (Musurgia : analyse et pratique musicales XXIX/1-2 (2022))</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Varia (Musurgia : analyse et pratique musicales XXVIII/1 (2021))</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Boulan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hérold</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muriel Boulan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, XXIX (1-2), 72 p., 2022</w:t>
+              <w:t xml:space="preserve">, XXVIII (1), 68 p., 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04026189v1</w:t>
+                <w:t xml:space="preserve">hal-04026220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Varia (Musurgia : analyse et pratique musicales XXVIII/1 (2021))</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'analyse musicale entre forme et contexte I (Musurgia : analyse et pratique musicales XXVIII/2-3 (2021))</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hérold</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, XXVIII (1), 68 p., 2022</w:t>
+              <w:t xml:space="preserve">, XXVIII (2-3), 98 p., 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04026220v1</w:t>
+                <w:t xml:space="preserve">hal-04026215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'analyse musicale entre forme et contexte I (Musurgia : analyse et pratique musicales XXVIII/2-3 (2021))</w:t>
+                <w:t xml:space="preserve">L’analyse musicale entre forme et contexte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Hérold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, XXVIII (2-3), 98 p., 2022</w:t>
+              <w:t xml:space="preserve">, 28/2-3, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04026215v1</w:t>
+                <w:t xml:space="preserve">hal-03923998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’analyse musicale entre forme et contexte</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Varia (Musurgia : analyse et pratique musicales XXIX/1-2 (2022))</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hérold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Boulan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 28/2-3, 2022</w:t>
+              <w:t xml:space="preserve">, XXIX (1-2), 72 p., 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03923998v1</w:t>
+                <w:t xml:space="preserve">hal-04026189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couperin I</w:t>
               </w:r>
@@ -6116,103 +6116,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches génétique, comparatiste et perceptive de l’interprétation - le cas de la Symphonie de Psaumes de Stravinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zélia Chueke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Ghrab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pineda, Ester; Föllmi, Beat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Musique et transmission à la lumière des sciences cognitives</w:t>
@@ -6318,51 +6318,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Das diatonisch-chromatische System zur Zeit des Michael Praetorius. Eine digitale Neuerschließung des Syntagma Musicum (1619) in Verbindung mit dem Tanzzyklus Terpsichore (1612)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Emmanuelle Ceulemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7454,51 +7454,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Catalina Morales Tirado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Daga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo de Berardinis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7546,90 +7546,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D1.6 Intermediate validation reports for pilots TONALITIES, TUNES, MUSICBO and CHILD 1st version</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Gurrieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chukwudi Festus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Filaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Kranenburg, Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IReMus. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -7645,835 +7645,835 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04079571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D2.4: Methods for interlinking knowledge graphs (V1.0) », European Commission, Grant Agreement number: 101004746 — Polifonia — H2020-SC6-TRANSFORMATIONS-2018-2019-2020 / H2020-SC6- TRANSFORMATIONS-2020</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Albert Meroño Peñuela</w:t>
+                <w:t xml:space="preserve">D1.2 Roadmap and pilot requirements 2nd version</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo de Berardinis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fiorela Ciroku</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bottini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valentina Anita Carriero</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">KCL; UNIBO; NISV; OU; MiC; CNRS; CNAM; KNAW. 2022</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Daga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut de recherche en musicologie (IReMus). 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03924225v1</w:t>
+                <w:t xml:space="preserve">halshs-04079523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D1.2 Roadmap and pilot requirements 2nd version</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">D1.9: Polifonia Web portal - 1st version (V0.1) », European Commission, Grant Agreement number: 101004746 — Polifonia — H2020-SC6-TRANSFORMATIONS-2018-2019-2020 / H2020-SC6- TRANSFORMATIONS-2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilena Daquino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Meroño Peñuela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Institut de recherche en musicologie (IReMus). 2022</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mulholland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UNIBO; KCL; CNRS; OU. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">halshs-04079523v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03924276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D1.9: Polifonia Web portal - 1st version (V0.1) », European Commission, Grant Agreement number: 101004746 — Polifonia — H2020-SC6-TRANSFORMATIONS-2018-2019-2020 / H2020-SC6- TRANSFORMATIONS-2020</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marilena Daquino</w:t>
+                <w:t xml:space="preserve">« D7.1 First Data Management Plan », European Commission, Grant Agreement number: 101004746 — Polifonia — H2020-SC6-TRANSFORMATIONS-2018-2019-2020 / H2020-SC6- TRANSFORMATIONS-2020, Open Research Data Pilot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Albert Meroño Peñuela</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Femmy Admiraal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Scharnhorst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">UNIBO; KCL; CNRS; OU. 2022</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Daga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS; KNAW. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-03924276v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03924199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« D7.1 First Data Management Plan », European Commission, Grant Agreement number: 101004746 — Polifonia — H2020-SC6-TRANSFORMATIONS-2018-2019-2020 / H2020-SC6- TRANSFORMATIONS-2020, Open Research Data Pilot</w:t>
+                <w:t xml:space="preserve">« D1.2 Roadmap and pilot requirements 2nd version », European Commission, Grant Agreement number: 101004746 — Polifonia — H2020-SC6-TRANSFORMATIONS-2018-2019-2020 / H2020-SC6- TRANSFORMATIONS-2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Femmy Admiraal</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo de Berardinis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrea Scharnhorst</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bottini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Daga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">CNRS; KNAW. 2022</w:t>
+              <w:t xml:space="preserve">CNRS; KCL; Sorbonne Universite; OU; UNIBO; KNAW; NUIG. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03924199v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03924245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« D1.2 Roadmap and pilot requirements 2nd version », European Commission, Grant Agreement number: 101004746 — Polifonia — H2020-SC6-TRANSFORMATIONS-2018-2019-2020 / H2020-SC6- TRANSFORMATIONS-2020</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">D2.4: Methods for interlinking knowledge graphs (V1.0) », European Commission, Grant Agreement number: 101004746 — Polifonia — H2020-SC6-TRANSFORMATIONS-2018-2019-2020 / H2020-SC6- TRANSFORMATIONS-2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Meroño Peñuela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo de Berardinis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiorela Ciroku</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Anita Carriero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">CNRS; KCL; Sorbonne Universite; OU; UNIBO; KNAW; NUIG. 2022</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">KCL; UNIBO; NISV; OU; MiC; CNRS; CNAM; KNAW. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03924245v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03924225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D2.1: Ontology-based knowledge graphs for music objects (V1.0)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Albert Meroño Peñuela</w:t>
+                <w:t xml:space="preserve">D1.1 Roadmap and pilot requirements 1st version</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bottini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacopo de Berardinis</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Anita Carriero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Delfina Sol Martinez Pandiani</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valentina Anita Carriero</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] King's College London; University of Bologna; Netherlands Institute for Sound and Vision; CNRS; Data Archiving and Networked Services. 2021</w:t>
+              <w:t xml:space="preserve">[Research Report] CNRS. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03512869v1</w:t>
+                <w:t xml:space="preserve">hal-03512812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D1.1 Roadmap and pilot requirements 1st version</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">D2.1: Ontology-based knowledge graphs for music objects (V1.0)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Meroño Peñuela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bottini</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo de Berardinis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delfina Sol Martinez Pandiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Anita Carriero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] CNRS. 2021</w:t>
+              <w:t xml:space="preserve">[Research Report] King's College London; University of Bologna; Netherlands Institute for Sound and Vision; CNRS; Data Archiving and Networked Services. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03512812v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03512869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mémoire d'étudiant (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8846,90 +8846,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« #PolifoniaH2020 video interview #2 | Uncovering hidden connections in music heritage », Polifonia Playing the soundtrack of our history: Promotion video</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Scharnhorst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rigaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Poltronieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delfina Sol Martinez Pandiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
@@ -9041,51 +9041,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D1A6C7A8"/>
+    <w:nsid w:val="C0A6608A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9189,51 +9189,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1BB32BAB"/>
+    <w:nsid w:val="6BE387D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9337,51 +9337,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="A6B35C6D"/>
+    <w:nsid w:val="36B96154"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9485,51 +9485,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="CBB2DAF7"/>
+    <w:nsid w:val="A3A94F00"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9633,51 +9633,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="4D3952F7"/>
+    <w:nsid w:val="61E841AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9781,51 +9781,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="DBFE7669"/>
+    <w:nsid w:val="8FE26E24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9929,51 +9929,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="692D2580"/>
+    <w:nsid w:val="F6CB32B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10077,51 +10077,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="329305AB"/>
+    <w:nsid w:val="6B419F4C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10225,51 +10225,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="A03BCA21"/>
+    <w:nsid w:val="F684D540"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10480,51 +10480,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-guillotel-nothmann" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4817-3686" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119844184" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tmg.huma-num.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548323v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guillotel-Nothmann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mee&#249;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559701v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1068385ar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087350v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Ceulemans" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31751/i.50" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090252v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989576v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie H&#233;rold" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/musur.193.0003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030897v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/musur.192.0029" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030890v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030877v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030852v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431730v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908545v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;lia Chueke" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Ghrab" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalitte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laporte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335664v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348240v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Guilloux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gurrieri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759715v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470786v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Daga" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Daquino" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Fournier-S'Niehotta" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Scharnhorst" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10529114" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873744v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925968v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Co&#252;asnon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lemaitre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2411.15741" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387308v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387378v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071815v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Filaber" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929859v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094120v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923747v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bottini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929894v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923731v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Poullet-Pag&#232;s" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903354v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426550v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kranenburg, Van" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Femmy Admiraal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mulholland" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439635v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509644v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509547v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090289v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559692v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030930v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030935v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030966v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263255v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949626v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030949v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cath&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Davy-Rigaux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030975v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01693257v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030987v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431464v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501241v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04300799v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Balland-Chatignon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031930v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si-Said Cherfi, Samira" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Hamdi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Travers" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924021v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04370679v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04026189v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04026220v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04026215v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923998v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510773v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04026226v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04026237v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087366v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087370v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030861v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/musur.171.0003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927263v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031023v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548336v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Philipp Sprick" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548330v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339051v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387227v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087363v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092797v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031897v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://verlag.koenigshausen-neumann.de/product/9783826061172-am-rand-der-tonalitaet/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031848v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031853v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031809v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031801v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031830v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031837v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924064v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339696v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043328v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01617805v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431452v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582760v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Canny" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Carvalho" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Catalina Morales Tirado" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo de Berardinis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04079571v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chukwudi Festus" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924225v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Mero&#241;o Pe&#241;uela" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorela Ciroku" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Anita Carriero" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04079523v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924276v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924199v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924245v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512869v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delfina Sol Martinez Pandiani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512812v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01447702v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01447656v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581162v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435142v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925588v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924357v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Poltronieri" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-guillotel-nothmann" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4817-3686" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119844184" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tmg.huma-num.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548323v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guillotel-Nothmann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mee&#249;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559701v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1068385ar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090252v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087350v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Ceulemans" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31751/i.50" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989576v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie H&#233;rold" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/musur.193.0003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030897v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/musur.192.0029" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030877v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030890v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431730v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030852v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335664v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348240v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Guilloux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gurrieri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908545v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;lia Chueke" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Ghrab" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalitte" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laporte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470786v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Daga" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Daquino" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Fournier-S'Niehotta" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Scharnhorst" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10529114" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873744v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925968v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Co&#252;asnon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lemaitre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2411.15741" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759715v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387378v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071815v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Filaber" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387308v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923747v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bottini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929859v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094120v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929894v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923731v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Poullet-Pag&#232;s" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903354v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509547v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509644v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426550v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kranenburg, Van" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Femmy Admiraal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mulholland" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439635v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090289v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559692v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030935v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030930v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263255v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030966v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949626v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030949v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cath&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Davy-Rigaux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030975v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01693257v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030987v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431464v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501241v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04300799v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Balland-Chatignon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031930v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si-Said Cherfi, Samira" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Hamdi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Travers" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04370679v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924021v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04026220v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04026215v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923998v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04026189v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510773v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04026226v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04026237v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087366v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087370v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030861v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/musur.171.0003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927263v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031023v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548336v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Philipp Sprick" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548330v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339051v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387227v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087363v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092797v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031897v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://verlag.koenigshausen-neumann.de/product/9783826061172-am-rand-der-tonalitaet/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031848v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031853v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031809v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031801v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031830v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031837v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924064v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339696v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043328v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01617805v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431452v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582760v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Canny" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Carvalho" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Catalina Morales Tirado" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo de Berardinis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04079571v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chukwudi Festus" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04079523v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924276v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Mero&#241;o Pe&#241;uela" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924199v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924245v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924225v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorela Ciroku" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Anita Carriero" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512812v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512869v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delfina Sol Martinez Pandiani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01447702v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01447656v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581162v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435142v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925588v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924357v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Poltronieri" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>