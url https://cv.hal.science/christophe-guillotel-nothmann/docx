--- v1 (2026-04-15)
+++ v2 (2026-05-06)
@@ -3101,178 +3101,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03903354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TONALITIES - Goals and validation</w:t>
+                <w:t xml:space="preserve">WP1: Pilots and Web Portal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Gurrieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polifonia 2nd consortium meeting – Bologna - 13-14-15 October 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Bologne, Italy</w:t>
+              <w:t xml:space="preserve">Polifonia: a digital harmoniser for musical heritage knowledge, Kick-of meeting,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03509547v1</w:t>
+                <w:t xml:space="preserve">halshs-03509644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WP1: Pilots and Web Portal</w:t>
+                <w:t xml:space="preserve">TONALITIES - Goals and validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Gurrieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polifonia: a digital harmoniser for musical heritage knowledge, Kick-of meeting,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Bologne, Italy</w:t>
+              <w:t xml:space="preserve">Polifonia 2nd consortium meeting – Bologna - 13-14-15 October 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03509644v1</w:t>
+                <w:t xml:space="preserve">halshs-03509547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Polifonia portal: a confluence of user stories, research pilots, data management and knowledge graph technology</w:t>
               </w:r>
@@ -9041,51 +9041,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C0A6608A"/>
+    <w:nsid w:val="1876F7DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9189,51 +9189,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6BE387D6"/>
+    <w:nsid w:val="2DC3665A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9337,51 +9337,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="36B96154"/>
+    <w:nsid w:val="EF11157B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9485,51 +9485,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="A3A94F00"/>
+    <w:nsid w:val="CDFB4701"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9633,51 +9633,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="61E841AB"/>
+    <w:nsid w:val="2CBFC13B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9781,51 +9781,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="8FE26E24"/>
+    <w:nsid w:val="7BC49D84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9929,51 +9929,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="F6CB32B2"/>
+    <w:nsid w:val="D1473C91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10077,51 +10077,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="6B419F4C"/>
+    <w:nsid w:val="1762BC81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10225,51 +10225,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="F684D540"/>
+    <w:nsid w:val="435DDEAF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10480,51 +10480,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-guillotel-nothmann" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4817-3686" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119844184" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tmg.huma-num.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548323v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guillotel-Nothmann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mee&#249;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559701v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1068385ar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090252v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087350v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Ceulemans" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31751/i.50" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989576v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie H&#233;rold" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/musur.193.0003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030897v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/musur.192.0029" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030877v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030890v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431730v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030852v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335664v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348240v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Guilloux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gurrieri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908545v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;lia Chueke" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Ghrab" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalitte" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laporte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470786v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Daga" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Daquino" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Fournier-S'Niehotta" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Scharnhorst" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10529114" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873744v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925968v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Co&#252;asnon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lemaitre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2411.15741" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759715v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387378v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071815v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Filaber" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387308v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923747v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bottini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929859v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094120v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929894v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923731v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Poullet-Pag&#232;s" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903354v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509547v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509644v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426550v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kranenburg, Van" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Femmy Admiraal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mulholland" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439635v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090289v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559692v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030935v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030930v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263255v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030966v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949626v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030949v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cath&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Davy-Rigaux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030975v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01693257v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030987v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431464v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501241v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04300799v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Balland-Chatignon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031930v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si-Said Cherfi, Samira" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Hamdi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Travers" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04370679v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924021v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04026220v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04026215v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923998v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04026189v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510773v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04026226v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04026237v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087366v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087370v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030861v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/musur.171.0003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927263v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031023v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548336v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Philipp Sprick" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548330v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339051v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387227v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087363v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092797v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031897v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://verlag.koenigshausen-neumann.de/product/9783826061172-am-rand-der-tonalitaet/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031848v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031853v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031809v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031801v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031830v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031837v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924064v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339696v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043328v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01617805v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431452v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582760v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Canny" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Carvalho" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Catalina Morales Tirado" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo de Berardinis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04079571v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chukwudi Festus" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04079523v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924276v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Mero&#241;o Pe&#241;uela" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924199v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924245v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924225v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorela Ciroku" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Anita Carriero" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512812v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512869v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delfina Sol Martinez Pandiani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01447702v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01447656v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581162v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435142v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925588v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924357v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Poltronieri" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-guillotel-nothmann" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4817-3686" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119844184" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tmg.huma-num.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548323v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guillotel-Nothmann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mee&#249;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559701v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1068385ar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090252v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087350v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Ceulemans" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31751/i.50" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989576v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie H&#233;rold" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/musur.193.0003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030897v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/musur.192.0029" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030877v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030890v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431730v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030852v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335664v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348240v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Guilloux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gurrieri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908545v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;lia Chueke" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Ghrab" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalitte" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laporte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470786v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Daga" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Daquino" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Fournier-S'Niehotta" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Scharnhorst" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10529114" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873744v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925968v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Co&#252;asnon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lemaitre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2411.15741" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759715v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387378v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071815v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Filaber" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387308v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923747v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bottini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929859v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094120v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929894v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923731v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Poullet-Pag&#232;s" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903354v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509644v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509547v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426550v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kranenburg, Van" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Femmy Admiraal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mulholland" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439635v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090289v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559692v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030935v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030930v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263255v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030966v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949626v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030949v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cath&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Davy-Rigaux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030975v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01693257v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030987v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431464v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501241v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04300799v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Balland-Chatignon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031930v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si-Said Cherfi, Samira" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Hamdi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Travers" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04370679v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924021v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04026220v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04026215v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923998v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04026189v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510773v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04026226v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04026237v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087366v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087370v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030861v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/musur.171.0003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927263v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031023v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548336v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Philipp Sprick" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548330v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339051v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387227v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087363v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092797v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031897v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://verlag.koenigshausen-neumann.de/product/9783826061172-am-rand-der-tonalitaet/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031848v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031853v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031809v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031801v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031830v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031837v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924064v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339696v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043328v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01617805v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431452v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582760v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Canny" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Carvalho" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Catalina Morales Tirado" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo de Berardinis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04079571v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chukwudi Festus" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04079523v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924276v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Mero&#241;o Pe&#241;uela" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924199v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924245v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924225v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorela Ciroku" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Anita Carriero" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512812v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512869v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delfina Sol Martinez Pandiani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01447702v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01447656v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581162v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435142v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925588v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924357v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Poltronieri" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>