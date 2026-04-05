--- v0 (2026-03-04)
+++ v1 (2026-04-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.7874015748px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Hache </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Université Paris Cité, LDAR et IREMS de Paris</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christophe-hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6862-1036</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">095876650</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maitre de conférences, 26e section, Mathématiques appliquées et applications des mathématiquesDidactique des mathématiques.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Habilitation à diriger des recherches en décembre 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris Cité :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire de didactique André Revuz</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">IREMS de Paris.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activités de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mes recherches portent actuellement sur les pratiques langagières des mathématiciens et des mathématiciennes, et sur la façon dont, transmises par les enseignants, elles sont assimilées (ou non) par les élèves. Il s'agit également d'étudier les potentialités d'un travail sur les usages de la langue en cours de mathématiques avec les élèves comme levier pour l'apprentissage des mathématiques. Mon travail est ancré en didactique des mathématiques, j'utilise également des concepts et des méthodes de la logique mathématiques, des sciences du langage et de la didactique des langues.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le langage est la faculté qu’ont les hommes et les femmes de s’exprimer et de communiquer à l’aide de signes (vocaux ou graphiques), y compris donc les langues. Une langue est vue ici comme un système partagé, relativement stable de mots, muni de règles de syntaxes et de grammaire. Parler (ou écrire) est une activité qui est, de façon indissociable, individuelle (ne serait-ce que physiquement) et sociale. Dans ces deux dimensions, on ne peut séparer agir, parler et penser. On les considère comme trois entrées d’un même tout : l’activité d’un individu. Pour un sujet donné, le langage n’est pas un média d’une pensée déjà constituée, c’est un outil de construction, de négociation et de transformation de ses représentations du monde. De même, le langage est un outil de construction, de négociation et de transformation de ses représentations sociales. Chaque groupe social (par exemple celui constitué par les mathématiciens et les matématiciennes, mais également par une classe et son enseignant de mathématique travaillant au fil d’une année) développe des pratiques qui lui sont propres, y compris des pratiques langagières.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Le langage comme outil de construction, de négociation, de transformation des représentations individuelles et sociales est au cœur des processus d’enseignement et d’apprentissage. Comme pour la plupart des pratiques sociales, les personnes concernées n'ont pas consciences de leurs usages de la langue. Ça rend les problématiques liées aux questions langagières dans l'enseignement des mathématiques particulièrement intéressantes.Une approche plus interne aux mathématiques montre qu’une des caractéristiques du langage en mathématique est d’articuler une utilisation de la langue courante et un certain formalisme (parfois porté, par écrit, par l’usage de symboles). C’est autour de ce lien que je travaille en étudiant les écrits de mathématiciens (en référence notamment aux outils de la logique mathématique, langage des prédicats, déduction naturelle). Le formalisme, qu’il soit symbolique ou d’ordre plutôt linguistique, est à la fois nécessaire, garant de rigueur (porteur de la validité de la preuve mathématique par exemple), et d’une certaine façon trop contraignant pour l’intuition, la compréhension, le développement des idées et leur communication. Implicites et raccourcis sont nécessaires à la réflexion, à la recherche, mais aussi à la rédaction ou à la présentation d’idées, de résultats ou de démonstrations. On a ainsi une dialectique féconde entre intuition, pensées, expressions en langue courante et capacité d’expression formelle, d’utilisation (ou de création) de formalisme.Les enseignants du secondaire ont intégré pendant leurs études ces pratiques langagières (leur réussite en atteste). Ils véhiculent donc ces façons usuelles de dire les mathématiques : en préparant et en animant leurs cours, en évaluant leurs élèves, en rédigeant des manuels scolaires le cas échéant. La façon d’exprimer les mathématiques est rarement vraiment anticipée par les enseignants et enseignantes, et ils n’ont souvent pas conscience de leurs pratiques langagières. L’étude des pratiques langagières évoquée ci-dessus est donc prolongée avec intérêt à celles des enseignants et des manuels scolaires (ou de diverses ressources)… et à celles des élèves. Dans l'enseignement, les élèves découvrent en effet en même temps les contenus mathématiques et la façon dont on exprime les mathématiques ; sans que soit généralement interrogée cette façon de dire les mathématiques (pourtant indissociable de la façon dont on les pense). Cette acculturation pose de nombreuses questions concernant la manière dont ils découvrent, comprennent, apprennent, s’approprient (ou non) ces pratiques langagières.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Les sciences du langage, la didactique du français et la didactique du plurilinguisme proposent des pistes de réflexion riches pour appréhender ces questions. On peut ainsi s’interroger sur l’utilisation des concepts de posture d’auteur ou de lecteur modèle concernant l’enseignement des mathématiques, et des caractéristiques et des liens forts entre apprentissage de la compréhension de textes et de l’écriture de textes, sur les idées de transparence et d’opacification de la langue, et ainsi de re-médiation, d'apprentissage intégré d'un contenu et d'une lague, etc.. Les travaux de didactique du français et de didactique du plurilinguisme ouvrent ainsi des pistes pour travailler cette dimension langagière de l’activité mathématique : à la fois pour elle-même, et à la fois parce que ces recherches montrent que le travail (collectif, explicite, conscient) sur la langue permet un travail sur le contenu.C’est dans ces directions que sont menés mes travaux actuels.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Collectifs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je participe à plusieurs collectifs de recherche ou de recherche – action : j’ai longtemps participé au pilotage du collectif </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, mes travaux sont actuellement centrés autour du réseau </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurimaths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (dont je suis co-responsable avec Catherine Mendonça Dias, DILTEC Université Sorbonnes Nouvelle). Ils se développent également en interaction avec le groupe </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de l’IREMS de Paris, et le groupe </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démontrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Publications, communications, enseignements, responsabilités</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications et communications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignements et responsabilités</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contacts</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Adresse postale :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris Cité</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Bâtiment Sophie Germain</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Case courrier 7018</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">75205 Paris cedex 13</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bureau 8026 (8e étage)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">christophe.hache#u-paris.fr</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">0157279311</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dire astucieusement pour faire faire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armande Dimey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petit x</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 121, pp.29-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05091888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-intervention entre enseignants de mathématiques et de français langue seconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abou-Samra Myriam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mendonça Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petit x</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 118, pp.27-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalités de travail en classe pour favoriser l'expression orale des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laganier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Wilson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 132, pp.5-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer une expression numérique ou algébrique : quel(s) discours enseignant(s) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barthes Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalina Coulange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 128, pp.71-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démontrer en vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Quinchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au fil des maths</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 538, pp.43-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Jigsaw teaching comme modalité d'apprentissage. Études expérimentales autour du langage en mathématiques et français.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Deffense</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laganier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expliquer, justifier, prouver, démontrer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 115, pp.35-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des recherches en didactique des mathématiques à l'écriture de manuels pour le secondaire : compromis ou compromission ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Penninckx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petit x</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 110-111, pp.57-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’élève devient auteur.e : analyse didactique d’ateliers BD-sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Laurent Daures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tréma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/trema.4895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prácticas Lingüísticas en la Clase de Matemáticas. Una experiencia de Profesionalización Online para Profesores de Matemáticas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avenilde Romo Vázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal for research in mathematics education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (2), pp.112. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17583/redimat.2019.2503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communicating science through the Comics & Science Workshops: the Sarabandes research project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Laurent Daures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCOM : Journal of Science Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17, 2, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/2.17020203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les moments d'exposition des connaissances, analyses et exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grenier-Boley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les moments d'exposition des connaissances, analyses et exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grenier-Boley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques langagières des mathématiciens, une étude de cas avec &amp;quot;avec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petit x</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 97, pp.27-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droites perpendiculaires au CM2 : restauration de figures et activité des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Mathé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 93, pp.13 - 37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrire les activités des élèves en géométrie et leur articulation avec celle de l’enseignant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chesnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54, pp.175 - 193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'univers mathématique proposé par le professeur en classe. Observation, description, organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting research to French mathematics teacher education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematics Teacher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 3 (3), pp.281-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un essai d'analyse des pratiques effectives en classe de seconde, ou comment un enseignant fait &amp;quot;fréquenter&amp;quot; les mathématiques à ses élèves pendant la classe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 17 (3), pp.103-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810526v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparons nos langues et nos maths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armande Dimey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mendonça Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Congrès européen de la FIPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Internationale des professeurs de français (FIPF), Sep 2024, Bucarest, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques contextualisées plurilingues des enfants de migrants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rasetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mendonça Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plurilinguisme, enseignement-apprentissage, complexité et intégrité : perspectives épistémologiques, didactiques et politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LHUMAIN- Université de Montpellier, Jun 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation Plurimaths de l’ouvrage Plurilinguisme et enseignement des mathématiques, avec les auteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mendonça Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Téléséminaire international des Irem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IREM, Feb 2023, Webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mathématiques, un langage universel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mendonça Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Millon Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Didactique(s), plurilinguisme(s), mondialisation(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Acedle, Universidade de Aveiro, Nov 2022, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies pour enseigner des termes mathématiques à travers des productions orales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mendonça Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Millon Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions langagières en classe et construction des savoirs dans les disciplines scolaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte didactique de l'appropriation des discours scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mendonça Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire académique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Casnav de Strasbourg, Mar 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du groupe Plurimaths, symposium Biplurilinguisme et apprentissages mathématiques » organisé par Viviane Durand-Guerrier et Jean-Jacques Salone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mendonça Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Espace mathématiques francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMF, Dec 2022, Cotonou, Bénin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre et enseigner le français à visée scolaire. L’exemple des mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mendonça Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire académique du Casnav de Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rectorat de Strasbourg, Mar 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques langagières avec les élèves : un levier pour enseigner les maths ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mendonça Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire de la Semaine des maths</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Canopé, Mar 2021, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils logiques pour analyser les formulations des preuves dans des manuels de lycée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Mesnil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire national de didactique des mathématiques de l'ARDM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codage d'album et activité mathématique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telling Science, drawing Science TSDS#2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Angoulème, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une opérationnalisation de la théorie de l’activité en didactique des mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grenier-Boley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e école d’été de didactique des mathématiques, Autrans, octobre 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser un texte de démonstration ou la formulation d'une dénition en mathématiques, est-ce faire des mathématiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactifen, Les disciplines enseignées : des modes de penser le monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Liège (Belgique), France. pp.110-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture et écriture au cycle 3. Quel travail en mathématiques ? Quel appui pour l'apprentissage des mathématiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44e colloque COPIRELEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Epinal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture et écriture en didactique du français, questions pour la didactique des mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e école d'été de didactique des mathématiques organisée par l'ARDM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE LANGAGE DANS L'ENSEIGNEMENT ET L'APPRENTISSAGE DES MATHÉMATIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e école d'été de didactique des mathématiques (ARDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moments d'exposition des connaissances à l'université : le cas de la notion de limite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grenier-Boley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First conference of International Network for Didactic Research in University Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRATIQUES LANGAGIÈRES ET PREUVES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Mesnil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIe Colloque CORFEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrire l'activité géométrique des élèves : instruments, regards, langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Montigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COPIRELEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeing - Acting - Speaking in geometry: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Mathé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CERME Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ERME, Feb 2013, Antalya, Turkey. pp.1458-1467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Science through the Conception of Comics: the SARABANDES Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning Science through the Conception of Comics: the SARABANDES Research Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Florence, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOGIQUE, LANGAGE. ÉNONCÉS ET PREUVES EN MATHÉMATIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe Colloque CORFEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration d'une formation à la logique pour les professeurs de mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Mesnil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Corfem 19, Besançon, 14-15 juin 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Besançon, France. pp.201-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation mathématique des enseignants, contenus et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Proulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Mohamed Sagayar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMF 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everyday terms in mathematical classroom interactions: case study with multilingual immigrant learners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mendonça Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Millon Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Azaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ERME ‘Language In The Mathematics Classroom’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathématiques et langues, propositions pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mendonça Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Agostino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidy Heritiana Andrianarivony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Corny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IREMS de Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 102, pp.94, 2024, 978-2-86612-410-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semiotic Approaches in Science Didactics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Houdement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley. ISTE editions / Wiley, 2022, 9781789450705</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches sémiotiques en didactique des sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Houdement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE editions, 2022, 9781789480702</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurilinguisme et enseignement des mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mendonça Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Lambert-Lucas, 2022, 978-2-35935-372-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôles et places de la didactique et des didacticiens des mathématiques dans la société et le système éducatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Butlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chambris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Cirade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Clivaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Pensée Sauvage, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes du séminaire national de didactique des mathématiques, année 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalina Coulange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association pour la recherche en didactique des mathématiques, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes du séminaire national de didactique des mathématiques, année 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalina Coulange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supports anticipés, contextuels et communicationnels pour l'enseignement des mathématiques en UPE2A primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mendonça Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Millon Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des outils didactiques au cœur de la classe de langue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert-Lucas, pp.97-127, 2025, 978-2-940817-11-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05091875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When the teacher uses common language instead of geometry lexicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Millon Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mendonça Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Guille-Biel Winder and T. Assude. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articulations between Tangible Space, Graphical Space and Geometrical Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Edition, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croisements d'outils pour analyser les apprentissages des élèves sur le preuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Mesnil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives en didactique des mathématiques - Preuve, Modélisation et Technologies Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume des ateliers des actes de EE21, pp.7-27, 2023, 978-2-86612-407-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage par l’enseignant de termes du langage usuel à la place du lexique de géométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Millon Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mendonça Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Guille-Biel Winder,; Teresa Assude. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articulations entre les espaces sensible, graphique et géométrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Edition, pp.239-248, 2023, Innovation en sciences de l’éducation, 9781784059545</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Let’s Put Mathematics into Comics! A Didactic Analysis of the Comics and Science Workshops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Laurent Daures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claus Michelsen, Astrid Beckmann, Viktor Freiman, Uffe Thomas Jankvist, Annie Savard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Its Connections to the Arts and Sciences (MACAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, Springer International Publishing, pp.529-551, 2022, Mathematics Education in the Digital Era, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-10518-0_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôles et places de la didactique des mathématiques et des didacticiens des mathématiques dans la société et dans le système éducatif, synthèse du thème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bloch Isabelle; Bosch Mariana; Butlen Denis; Chambris Christine; Clivaz Stéphane; Gobert Sophie; Hache Christophe; Hersant Magali; Mangiante-Orsola Christine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rôles et places de la didactique des mathématiques et des didacticiens des mathématiques dans le société et dans le système éducatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Pensée Sauvage, pp.271-273, 2015, Volume 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langage mathématique à la transition primaire / collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire des mathématiques à l'école : de la formation des enseignants à l'activité de l'élève</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARPEME, pp.452-463, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The case of Textbooks in Mathematics Teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics classrooms: students’ activities and teachers’ practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.117-133, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The case of Textbooks in Mathematics Teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Vandebrouck. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics Classrooms, Studens' Activities and Teachers' Practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sense Publishers, pp.117-133, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why and how to understand what is at stake in a mathematics class</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Students' Activities and Teachers' Practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cas des manuels dans l'enseignement des mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Vandebrouck. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La classe de mathématiques : activités des élèves et pratiques des enseignants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octares éditions, pp.345-370, 2008, 978-2915346596</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903891v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictée en cours de mathématiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Cori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Deffense</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulations et reformulations, un travail collectif en mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Cori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Deffense</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au fil des maths, 528 Mathématiques et langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vrai ou faux ? Parlons-en !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Forgeoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Moments d'exposition des Connaissances en mathématiques (secondaire et début de l'université).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Chappet-Pariès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grenier-Boley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités des élèves et pratiques des enseignants en classe de mathématiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vandebrouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Rogalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stage &amp;quot;Statistique et probabilités de la seconde à la terminale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaput Brigitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Parzysz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former à... enseigner la statistique au lycée, perspectives en formation de formateurs et en formation d'enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Mac Aleese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment, en didactique des mathématiques, prendre en compte les pratiques effectives, en classe, des enseignants de mathématiques du lycée ? une Approche à travers des analyses de pratiques de quelques enseignants de mathématiques dans des séances d'introduction aux vecteurs en classe de seconde.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignant de mathématiques au quotidien : Etudes de pratiques en classe de seconde.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire et perspectives sur les mathématiques [math.HO]. Université Denis Diderot Paris 7, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01253635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions langagières dans l'enseignement et l'apprentissage des mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire et perspectives sur les mathématiques [math.HO]. Université Paris Diderot, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02420979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une entrée dans les questions langagières relatives à l'enseignement et l'apprentissage des mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire national de didactique des mathématiques (ARDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IREM de Paris, pp.11-22, 2023, 978-2-86612-406-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôles et places de la didactique des mathématiques et des didacticiens des mathématiques dans la société et dans le système éducatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Butlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chambris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Cirade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17è école d'été de didactique des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Pensée Sauvage, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire national des jeunes chercheurs de l'ARDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Spitalas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auxire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Isabel Barrera-Curin¹</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Front</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wejch 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France. IREM de Paris, 2014, 978-2-86612-356-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId164"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.7874015748px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Hache </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Université Paris Cité, LDAR et IREMS de Paris</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christophe-hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6862-1036</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">095876650</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maitre de conférences, 26e section, Mathématiques appliquées et applications des mathématiquesDidactique des mathématiques.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Habilitation à diriger des recherches en décembre 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris Cité :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire de didactique André Revuz</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">IREMS de Paris.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activités de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mes recherches portent actuellement sur les pratiques langagières des mathématiciens et des mathématiciennes, et sur la façon dont, transmises par les enseignants, elles sont assimilées (ou non) par les élèves. Il s'agit également d'étudier les potentialités d'un travail sur les usages de la langue en cours de mathématiques avec les élèves comme levier pour l'apprentissage des mathématiques. Mon travail est ancré en didactique des mathématiques, j'utilise également des concepts et des méthodes de la logique mathématiques, des sciences du langage et de la didactique des langues.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le langage est la faculté qu’ont les hommes et les femmes de s’exprimer et de communiquer à l’aide de signes (vocaux ou graphiques), y compris donc les langues. Une langue est vue ici comme un système partagé, relativement stable de mots, muni de règles de syntaxes et de grammaire. Parler (ou écrire) est une activité qui est, de façon indissociable, individuelle (ne serait-ce que physiquement) et sociale. Dans ces deux dimensions, on ne peut séparer agir, parler et penser. On les considère comme trois entrées d’un même tout : l’activité d’un individu. Pour un sujet donné, le langage n’est pas un média d’une pensée déjà constituée, c’est un outil de construction, de négociation et de transformation de ses représentations du monde. De même, le langage est un outil de construction, de négociation et de transformation de ses représentations sociales. Chaque groupe social (par exemple celui constitué par les mathématiciens et les matématiciennes, mais également par une classe et son enseignant de mathématique travaillant au fil d’une année) développe des pratiques qui lui sont propres, y compris des pratiques langagières.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Le langage comme outil de construction, de négociation, de transformation des représentations individuelles et sociales est au cœur des processus d’enseignement et d’apprentissage. Comme pour la plupart des pratiques sociales, les personnes concernées n'ont pas consciences de leurs usages de la langue. Ça rend les problématiques liées aux questions langagières dans l'enseignement des mathématiques particulièrement intéressantes.Une approche plus interne aux mathématiques montre qu’une des caractéristiques du langage en mathématique est d’articuler une utilisation de la langue courante et un certain formalisme (parfois porté, par écrit, par l’usage de symboles). C’est autour de ce lien que je travaille en étudiant les écrits de mathématiciens (en référence notamment aux outils de la logique mathématique, langage des prédicats, déduction naturelle). Le formalisme, qu’il soit symbolique ou d’ordre plutôt linguistique, est à la fois nécessaire, garant de rigueur (porteur de la validité de la preuve mathématique par exemple), et d’une certaine façon trop contraignant pour l’intuition, la compréhension, le développement des idées et leur communication. Implicites et raccourcis sont nécessaires à la réflexion, à la recherche, mais aussi à la rédaction ou à la présentation d’idées, de résultats ou de démonstrations. On a ainsi une dialectique féconde entre intuition, pensées, expressions en langue courante et capacité d’expression formelle, d’utilisation (ou de création) de formalisme.Les enseignants du secondaire ont intégré pendant leurs études ces pratiques langagières (leur réussite en atteste). Ils véhiculent donc ces façons usuelles de dire les mathématiques : en préparant et en animant leurs cours, en évaluant leurs élèves, en rédigeant des manuels scolaires le cas échéant. La façon d’exprimer les mathématiques est rarement vraiment anticipée par les enseignants et enseignantes, et ils n’ont souvent pas conscience de leurs pratiques langagières. L’étude des pratiques langagières évoquée ci-dessus est donc prolongée avec intérêt à celles des enseignants et des manuels scolaires (ou de diverses ressources)… et à celles des élèves. Dans l'enseignement, les élèves découvrent en effet en même temps les contenus mathématiques et la façon dont on exprime les mathématiques ; sans que soit généralement interrogée cette façon de dire les mathématiques (pourtant indissociable de la façon dont on les pense). Cette acculturation pose de nombreuses questions concernant la manière dont ils découvrent, comprennent, apprennent, s’approprient (ou non) ces pratiques langagières.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Les sciences du langage, la didactique du français et la didactique du plurilinguisme proposent des pistes de réflexion riches pour appréhender ces questions. On peut ainsi s’interroger sur l’utilisation des concepts de posture d’auteur ou de lecteur modèle concernant l’enseignement des mathématiques, et des caractéristiques et des liens forts entre apprentissage de la compréhension de textes et de l’écriture de textes, sur les idées de transparence et d’opacification de la langue, et ainsi de re-médiation, d'apprentissage intégré d'un contenu et d'une lague, etc.. Les travaux de didactique du français et de didactique du plurilinguisme ouvrent ainsi des pistes pour travailler cette dimension langagière de l’activité mathématique : à la fois pour elle-même, et à la fois parce que ces recherches montrent que le travail (collectif, explicite, conscient) sur la langue permet un travail sur le contenu.C’est dans ces directions que sont menés mes travaux actuels.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Collectifs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je participe à plusieurs collectifs de recherche ou de recherche – action : j’ai longtemps participé au pilotage du collectif </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, mes travaux sont actuellement centrés autour du réseau </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurimaths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (dont je suis co-responsable avec Catherine Mendonça Dias, DILTEC Université Sorbonnes Nouvelle). Ils se développent également en interaction avec le groupe </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de l’IREMS de Paris, et le groupe </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démontrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Publications, communications, enseignements, responsabilités</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications et communications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignements et responsabilités</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contacts</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Adresse postale :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris Cité</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Bâtiment Sophie Germain</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Case courrier 7018</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">75205 Paris cedex 13</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bureau 8026 (8e étage)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">christophe.hache#u-paris.fr</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">0157279311</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dire astucieusement pour faire faire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armande Dimey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petit x</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 121, pp.29-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05091888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalités de travail en classe pour favoriser l'expression orale des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laganier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Wilson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 132, pp.5-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-intervention entre enseignants de mathématiques et de français langue seconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abou-Samra Myriam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mendonça Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petit x</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 118, pp.27-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer une expression numérique ou algébrique : quel(s) discours enseignant(s) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barthes Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalina Coulange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 128, pp.71-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Jigsaw teaching comme modalité d'apprentissage. Études expérimentales autour du langage en mathématiques et français.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Deffense</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laganier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démontrer en vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Quinchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au fil des maths</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 538, pp.43-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’élève devient auteur.e : analyse didactique d’ateliers BD-sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Laurent Daures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tréma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/trema.4895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prácticas Lingüísticas en la Clase de Matemáticas. Una experiencia de Profesionalización Online para Profesores de Matemáticas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avenilde Romo Vázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal for research in mathematics education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (2), pp.112. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17583/redimat.2019.2503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des recherches en didactique des mathématiques à l'écriture de manuels pour le secondaire : compromis ou compromission ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Penninckx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petit x</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 110-111, pp.57-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expliquer, justifier, prouver, démontrer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 115, pp.35-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communicating science through the Comics & Science Workshops: the Sarabandes research project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Laurent Daures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCOM : Journal of Science Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17, 2, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/2.17020203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les moments d'exposition des connaissances, analyses et exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grenier-Boley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les moments d'exposition des connaissances, analyses et exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grenier-Boley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques langagières des mathématiciens, une étude de cas avec &amp;quot;avec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petit x</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 97, pp.27-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droites perpendiculaires au CM2 : restauration de figures et activité des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Mathé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 93, pp.13 - 37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrire les activités des élèves en géométrie et leur articulation avec celle de l’enseignant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chesnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54, pp.175 - 193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'univers mathématique proposé par le professeur en classe. Observation, description, organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting research to French mathematics teacher education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematics Teacher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 3 (3), pp.281-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un essai d'analyse des pratiques effectives en classe de seconde, ou comment un enseignant fait &amp;quot;fréquenter&amp;quot; les mathématiques à ses élèves pendant la classe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 17 (3), pp.103-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810526v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparons nos langues et nos maths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armande Dimey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mendonça Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Congrès européen de la FIPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Internationale des professeurs de français (FIPF), Sep 2024, Bucarest, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques contextualisées plurilingues des enfants de migrants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rasetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mendonça Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plurilinguisme, enseignement-apprentissage, complexité et intégrité : perspectives épistémologiques, didactiques et politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LHUMAIN- Université de Montpellier, Jun 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation Plurimaths de l’ouvrage Plurilinguisme et enseignement des mathématiques, avec les auteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mendonça Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Téléséminaire international des Irem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IREM, Feb 2023, Webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies pour enseigner des termes mathématiques à travers des productions orales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mendonça Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Millon Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions langagières en classe et construction des savoirs dans les disciplines scolaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mathématiques, un langage universel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mendonça Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Millon Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Didactique(s), plurilinguisme(s), mondialisation(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Acedle, Universidade de Aveiro, Nov 2022, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du groupe Plurimaths, symposium Biplurilinguisme et apprentissages mathématiques » organisé par Viviane Durand-Guerrier et Jean-Jacques Salone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mendonça Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Espace mathématiques francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMF, Dec 2022, Cotonou, Bénin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte didactique de l'appropriation des discours scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mendonça Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire académique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Casnav de Strasbourg, Mar 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre et enseigner le français à visée scolaire. L’exemple des mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mendonça Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire académique du Casnav de Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rectorat de Strasbourg, Mar 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques langagières avec les élèves : un levier pour enseigner les maths ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mendonça Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire de la Semaine des maths</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Canopé, Mar 2021, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils logiques pour analyser les formulations des preuves dans des manuels de lycée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Mesnil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire national de didactique des mathématiques de l'ARDM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codage d'album et activité mathématique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telling Science, drawing Science TSDS#2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Angoulème, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une opérationnalisation de la théorie de l’activité en didactique des mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grenier-Boley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e école d’été de didactique des mathématiques, Autrans, octobre 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser un texte de démonstration ou la formulation d'une dénition en mathématiques, est-ce faire des mathématiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactifen, Les disciplines enseignées : des modes de penser le monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Liège (Belgique), France. pp.110-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture et écriture au cycle 3. Quel travail en mathématiques ? Quel appui pour l'apprentissage des mathématiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44e colloque COPIRELEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Epinal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture et écriture en didactique du français, questions pour la didactique des mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e école d'été de didactique des mathématiques organisée par l'ARDM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE LANGAGE DANS L'ENSEIGNEMENT ET L'APPRENTISSAGE DES MATHÉMATIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e école d'été de didactique des mathématiques (ARDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moments d'exposition des connaissances à l'université : le cas de la notion de limite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grenier-Boley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First conference of International Network for Didactic Research in University Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrire l'activité géométrique des élèves : instruments, regards, langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Montigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COPIRELEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRATIQUES LANGAGIÈRES ET PREUVES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Mesnil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIe Colloque CORFEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Science through the Conception of Comics: the SARABANDES Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning Science through the Conception of Comics: the SARABANDES Research Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Florence, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOGIQUE, LANGAGE. ÉNONCÉS ET PREUVES EN MATHÉMATIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe Colloque CORFEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeing - Acting - Speaking in geometry: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Mathé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CERME Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ERME, Feb 2013, Antalya, Turkey. pp.1458-1467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration d'une formation à la logique pour les professeurs de mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Mesnil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Corfem 19, Besançon, 14-15 juin 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Besançon, France. pp.201-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation mathématique des enseignants, contenus et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Proulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Mohamed Sagayar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMF 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everyday terms in mathematical classroom interactions: case study with multilingual immigrant learners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mendonça Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Millon Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Azaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ERME ‘Language In The Mathematics Classroom’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathématiques et langues, propositions pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mendonça Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Agostino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidy Heritiana Andrianarivony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Corny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IREMS de Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 102, pp.94, 2024, 978-2-86612-410-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semiotic Approaches in Science Didactics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Houdement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley. ISTE editions / Wiley, 2022, 9781789450705</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches sémiotiques en didactique des sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Houdement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE editions, 2022, 9781789480702</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurilinguisme et enseignement des mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mendonça Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Lambert-Lucas, 2022, 978-2-35935-372-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôles et places de la didactique et des didacticiens des mathématiques dans la société et le système éducatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Butlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chambris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Cirade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Clivaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Pensée Sauvage, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes du séminaire national de didactique des mathématiques, année 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalina Coulange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association pour la recherche en didactique des mathématiques, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes du séminaire national de didactique des mathématiques, année 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalina Coulange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supports anticipés, contextuels et communicationnels pour l'enseignement des mathématiques en UPE2A primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mendonça Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Millon Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des outils didactiques au cœur de la classe de langue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert-Lucas, pp.97-127, 2025, 978-2-940817-11-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05091875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croisements d'outils pour analyser les apprentissages des élèves sur le preuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Mesnil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives en didactique des mathématiques - Preuve, Modélisation et Technologies Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume des ateliers des actes de EE21, pp.7-27, 2023, 978-2-86612-407-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage par l’enseignant de termes du langage usuel à la place du lexique de géométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Millon Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mendonça Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Guille-Biel Winder,; Teresa Assude. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articulations entre les espaces sensible, graphique et géométrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Edition, pp.239-248, 2023, Innovation en sciences de l’éducation, 9781784059545</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When the teacher uses common language instead of geometry lexicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Millon Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mendonça Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Guille-Biel Winder and T. Assude. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articulations between Tangible Space, Graphical Space and Geometrical Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Edition, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Let’s Put Mathematics into Comics! A Didactic Analysis of the Comics and Science Workshops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Laurent Daures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claus Michelsen, Astrid Beckmann, Viktor Freiman, Uffe Thomas Jankvist, Annie Savard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Its Connections to the Arts and Sciences (MACAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, Springer International Publishing, pp.529-551, 2022, Mathematics Education in the Digital Era, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-10518-0_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôles et places de la didactique des mathématiques et des didacticiens des mathématiques dans la société et dans le système éducatif, synthèse du thème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bloch Isabelle; Bosch Mariana; Butlen Denis; Chambris Christine; Clivaz Stéphane; Gobert Sophie; Hache Christophe; Hersant Magali; Mangiante-Orsola Christine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rôles et places de la didactique des mathématiques et des didacticiens des mathématiques dans le société et dans le système éducatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Pensée Sauvage, pp.271-273, 2015, Volume 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The case of Textbooks in Mathematics Teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics classrooms: students’ activities and teachers’ practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.117-133, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langage mathématique à la transition primaire / collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire des mathématiques à l'école : de la formation des enseignants à l'activité de l'élève</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARPEME, pp.452-463, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The case of Textbooks in Mathematics Teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Vandebrouck. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics Classrooms, Studens' Activities and Teachers' Practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sense Publishers, pp.117-133, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why and how to understand what is at stake in a mathematics class</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Students' Activities and Teachers' Practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cas des manuels dans l'enseignement des mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Vandebrouck. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La classe de mathématiques : activités des élèves et pratiques des enseignants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octares éditions, pp.345-370, 2008, 978-2915346596</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903891v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulations et reformulations, un travail collectif en mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Cori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Deffense</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au fil des maths, 528 Mathématiques et langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictée en cours de mathématiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Cori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Deffense</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vrai ou faux ? Parlons-en !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Forgeoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Moments d'exposition des Connaissances en mathématiques (secondaire et début de l'université).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Chappet-Pariès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grenier-Boley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités des élèves et pratiques des enseignants en classe de mathématiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vandebrouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Rogalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stage &amp;quot;Statistique et probabilités de la seconde à la terminale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaput Brigitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Parzysz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former à... enseigner la statistique au lycée, perspectives en formation de formateurs et en formation d'enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Mac Aleese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment, en didactique des mathématiques, prendre en compte les pratiques effectives, en classe, des enseignants de mathématiques du lycée ? une Approche à travers des analyses de pratiques de quelques enseignants de mathématiques dans des séances d'introduction aux vecteurs en classe de seconde.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignant de mathématiques au quotidien : Etudes de pratiques en classe de seconde.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire et perspectives sur les mathématiques [math.HO]. Université Denis Diderot Paris 7, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01253635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions langagières dans l'enseignement et l'apprentissage des mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire et perspectives sur les mathématiques [math.HO]. Université Paris Diderot, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02420979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une entrée dans les questions langagières relatives à l'enseignement et l'apprentissage des mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire national de didactique des mathématiques (ARDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IREM de Paris, pp.11-22, 2023, 978-2-86612-406-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôles et places de la didactique des mathématiques et des didacticiens des mathématiques dans la société et dans le système éducatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Butlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chambris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Cirade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17è école d'été de didactique des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Pensée Sauvage, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire national des jeunes chercheurs de l'ARDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Spitalas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auxire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Isabel Barrera-Curin¹</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Front</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wejch 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France. IREM de Paris, 2014, 978-2-86612-356-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId164"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D1FF6400"/>
+    <w:nsid w:val="7236113A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="260DEB49"/>
+    <w:nsid w:val="4DBBDE6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="CCF0195F"/>
+    <w:nsid w:val="9FA3548B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5DB99F97"/>
+    <w:nsid w:val="62B60FF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -791,51 +791,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-hache" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6862-1036" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095876650" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://docs.irem.univ-paris-diderot.fr/up/Lemme-ArchivesProgrammation-2013-2018.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.u-paris.fr/groupe-plurimaths-pratiques-du-plurilinguisme-et-enseignement-des-mathematiques" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.u-paris.fr/langage-ecrit-oral-leo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.u-paris.fr/demontrer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://docs.irem.univ-paris-diderot.fr/up/Hache-Publications_web.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://docs.irem.univ-paris-diderot.fr/up/Hache-Resp-Enst_web.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091888v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Dimey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hache" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370846v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou-Samra Myriam" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mendon&#231;a Dias" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374373v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laganier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Poirier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thirion" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Wilson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116383v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barthes Garnier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalina Coulange" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270219v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Quinchon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257960v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Deffense" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Moulin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257977v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Baron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463858v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Horoks" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Penninckx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Robert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102984v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Hosson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bordenave" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Laurent Daures" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Decamp" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.4895" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190045v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avenilde Romo V&#225;zquez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17583/redimat.2019.2503" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800673v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#233;camp" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/2.17020203" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358304v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bridoux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier-Boley" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720671v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397401v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408695v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barrier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Math&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646985v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chesnais" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257952v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258794v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810526v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373728v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543498v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rasetto" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973902v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981178v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Millon Faure" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981245v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005159v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973908v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993449v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005365v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257750v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Mesnil" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292644v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553031v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258796v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646993v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646998v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292633v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337896v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285116v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147477v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Montigny" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979017v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006216v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285113v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874279v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303070v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Proulx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Mohamed Sagayar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03975714v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Azaoui" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521050v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Agostino" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidy Heritiana Andrianarivony" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Corny" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irems.u-paris.fr/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820653v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Houdement" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Hosson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476153v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553842v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844829v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Butlen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chambris" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Cirade" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Clivaz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553089v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553083v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091875v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436132v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Beaugrand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372770v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Gardes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436130v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913547v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-10518-0_30" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519496v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hersant" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870111v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270296v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903897v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809689v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903891v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292618v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Campet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Cori" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292609v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292639v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Forgeoux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111575v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Chappet-Pari&#232;s" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110844v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vandebrouck" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Rogalski" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Abboud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cazes" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554124v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Boyer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaput Brigitte" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Denys" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Parzysz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554138v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Mac Aleese" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141778v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01253635v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02420979v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116382v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492161v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Bosch" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506837v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Spitalas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Auxire" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Isabel Barrera-Curin&#185;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Front" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-hache" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6862-1036" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095876650" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://docs.irem.univ-paris-diderot.fr/up/Lemme-ArchivesProgrammation-2013-2018.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.u-paris.fr/groupe-plurimaths-pratiques-du-plurilinguisme-et-enseignement-des-mathematiques" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.u-paris.fr/langage-ecrit-oral-leo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.u-paris.fr/demontrer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://docs.irem.univ-paris-diderot.fr/up/Hache-Publications_web.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://docs.irem.univ-paris-diderot.fr/up/Hache-Resp-Enst_web.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091888v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Dimey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hache" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374373v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laganier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Poirier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thirion" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Wilson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370846v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou-Samra Myriam" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mendon&#231;a Dias" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116383v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barthes Garnier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalina Coulange" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257960v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Deffense" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Moulin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270219v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Quinchon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102984v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Hosson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bordenave" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Laurent Daures" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Decamp" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.4895" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190045v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avenilde Romo V&#225;zquez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17583/redimat.2019.2503" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463858v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Horoks" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Penninckx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Robert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257977v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Baron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800673v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#233;camp" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/2.17020203" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720671v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bridoux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier-Boley" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358304v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397401v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408695v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barrier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Math&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646985v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chesnais" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257952v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258794v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810526v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373728v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543498v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rasetto" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973902v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981245v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Millon Faure" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981178v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973908v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005159v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993449v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005365v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257750v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Mesnil" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292644v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553031v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258796v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646993v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646998v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292633v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337896v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147477v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Montigny" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285116v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006216v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285113v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979017v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874279v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303070v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Proulx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Mohamed Sagayar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03975714v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Azaoui" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521050v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Agostino" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidy Heritiana Andrianarivony" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Corny" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irems.u-paris.fr/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820653v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Houdement" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Hosson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476153v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553842v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844829v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Butlen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chambris" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Cirade" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Clivaz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553089v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553083v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091875v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372770v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Gardes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436130v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Beaugrand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436132v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913547v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-10518-0_30" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519496v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hersant" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270296v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870111v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903897v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809689v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903891v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292609v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Campet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Cori" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292618v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292639v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Forgeoux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111575v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Chappet-Pari&#232;s" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110844v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vandebrouck" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Rogalski" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Abboud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cazes" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554124v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Boyer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaput Brigitte" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Denys" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Parzysz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554138v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Mac Aleese" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141778v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01253635v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02420979v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116382v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492161v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Bosch" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506837v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Spitalas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Auxire" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Isabel Barrera-Curin&#185;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Front" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>