--- v1 (2026-04-05)
+++ v2 (2026-05-02)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.7874015748px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Hache </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Université Paris Cité, LDAR et IREMS de Paris</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christophe-hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6862-1036</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">095876650</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maitre de conférences, 26e section, Mathématiques appliquées et applications des mathématiquesDidactique des mathématiques.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Habilitation à diriger des recherches en décembre 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris Cité :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire de didactique André Revuz</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">IREMS de Paris.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activités de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mes recherches portent actuellement sur les pratiques langagières des mathématiciens et des mathématiciennes, et sur la façon dont, transmises par les enseignants, elles sont assimilées (ou non) par les élèves. Il s'agit également d'étudier les potentialités d'un travail sur les usages de la langue en cours de mathématiques avec les élèves comme levier pour l'apprentissage des mathématiques. Mon travail est ancré en didactique des mathématiques, j'utilise également des concepts et des méthodes de la logique mathématiques, des sciences du langage et de la didactique des langues.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le langage est la faculté qu’ont les hommes et les femmes de s’exprimer et de communiquer à l’aide de signes (vocaux ou graphiques), y compris donc les langues. Une langue est vue ici comme un système partagé, relativement stable de mots, muni de règles de syntaxes et de grammaire. Parler (ou écrire) est une activité qui est, de façon indissociable, individuelle (ne serait-ce que physiquement) et sociale. Dans ces deux dimensions, on ne peut séparer agir, parler et penser. On les considère comme trois entrées d’un même tout : l’activité d’un individu. Pour un sujet donné, le langage n’est pas un média d’une pensée déjà constituée, c’est un outil de construction, de négociation et de transformation de ses représentations du monde. De même, le langage est un outil de construction, de négociation et de transformation de ses représentations sociales. Chaque groupe social (par exemple celui constitué par les mathématiciens et les matématiciennes, mais également par une classe et son enseignant de mathématique travaillant au fil d’une année) développe des pratiques qui lui sont propres, y compris des pratiques langagières.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Le langage comme outil de construction, de négociation, de transformation des représentations individuelles et sociales est au cœur des processus d’enseignement et d’apprentissage. Comme pour la plupart des pratiques sociales, les personnes concernées n'ont pas consciences de leurs usages de la langue. Ça rend les problématiques liées aux questions langagières dans l'enseignement des mathématiques particulièrement intéressantes.Une approche plus interne aux mathématiques montre qu’une des caractéristiques du langage en mathématique est d’articuler une utilisation de la langue courante et un certain formalisme (parfois porté, par écrit, par l’usage de symboles). C’est autour de ce lien que je travaille en étudiant les écrits de mathématiciens (en référence notamment aux outils de la logique mathématique, langage des prédicats, déduction naturelle). Le formalisme, qu’il soit symbolique ou d’ordre plutôt linguistique, est à la fois nécessaire, garant de rigueur (porteur de la validité de la preuve mathématique par exemple), et d’une certaine façon trop contraignant pour l’intuition, la compréhension, le développement des idées et leur communication. Implicites et raccourcis sont nécessaires à la réflexion, à la recherche, mais aussi à la rédaction ou à la présentation d’idées, de résultats ou de démonstrations. On a ainsi une dialectique féconde entre intuition, pensées, expressions en langue courante et capacité d’expression formelle, d’utilisation (ou de création) de formalisme.Les enseignants du secondaire ont intégré pendant leurs études ces pratiques langagières (leur réussite en atteste). Ils véhiculent donc ces façons usuelles de dire les mathématiques : en préparant et en animant leurs cours, en évaluant leurs élèves, en rédigeant des manuels scolaires le cas échéant. La façon d’exprimer les mathématiques est rarement vraiment anticipée par les enseignants et enseignantes, et ils n’ont souvent pas conscience de leurs pratiques langagières. L’étude des pratiques langagières évoquée ci-dessus est donc prolongée avec intérêt à celles des enseignants et des manuels scolaires (ou de diverses ressources)… et à celles des élèves. Dans l'enseignement, les élèves découvrent en effet en même temps les contenus mathématiques et la façon dont on exprime les mathématiques ; sans que soit généralement interrogée cette façon de dire les mathématiques (pourtant indissociable de la façon dont on les pense). Cette acculturation pose de nombreuses questions concernant la manière dont ils découvrent, comprennent, apprennent, s’approprient (ou non) ces pratiques langagières.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Les sciences du langage, la didactique du français et la didactique du plurilinguisme proposent des pistes de réflexion riches pour appréhender ces questions. On peut ainsi s’interroger sur l’utilisation des concepts de posture d’auteur ou de lecteur modèle concernant l’enseignement des mathématiques, et des caractéristiques et des liens forts entre apprentissage de la compréhension de textes et de l’écriture de textes, sur les idées de transparence et d’opacification de la langue, et ainsi de re-médiation, d'apprentissage intégré d'un contenu et d'une lague, etc.. Les travaux de didactique du français et de didactique du plurilinguisme ouvrent ainsi des pistes pour travailler cette dimension langagière de l’activité mathématique : à la fois pour elle-même, et à la fois parce que ces recherches montrent que le travail (collectif, explicite, conscient) sur la langue permet un travail sur le contenu.C’est dans ces directions que sont menés mes travaux actuels.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Collectifs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je participe à plusieurs collectifs de recherche ou de recherche – action : j’ai longtemps participé au pilotage du collectif </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, mes travaux sont actuellement centrés autour du réseau </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurimaths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (dont je suis co-responsable avec Catherine Mendonça Dias, DILTEC Université Sorbonnes Nouvelle). Ils se développent également en interaction avec le groupe </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de l’IREMS de Paris, et le groupe </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démontrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Publications, communications, enseignements, responsabilités</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications et communications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignements et responsabilités</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contacts</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Adresse postale :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris Cité</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Bâtiment Sophie Germain</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Case courrier 7018</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">75205 Paris cedex 13</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bureau 8026 (8e étage)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">christophe.hache#u-paris.fr</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">0157279311</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dire astucieusement pour faire faire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armande Dimey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petit x</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 121, pp.29-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05091888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalités de travail en classe pour favoriser l'expression orale des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laganier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Wilson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 132, pp.5-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-intervention entre enseignants de mathématiques et de français langue seconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abou-Samra Myriam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mendonça Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petit x</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 118, pp.27-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer une expression numérique ou algébrique : quel(s) discours enseignant(s) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barthes Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalina Coulange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 128, pp.71-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Jigsaw teaching comme modalité d'apprentissage. Études expérimentales autour du langage en mathématiques et français.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Deffense</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laganier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démontrer en vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Quinchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au fil des maths</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 538, pp.43-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’élève devient auteur.e : analyse didactique d’ateliers BD-sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Laurent Daures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tréma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/trema.4895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prácticas Lingüísticas en la Clase de Matemáticas. Una experiencia de Profesionalización Online para Profesores de Matemáticas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avenilde Romo Vázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal for research in mathematics education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (2), pp.112. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17583/redimat.2019.2503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des recherches en didactique des mathématiques à l'écriture de manuels pour le secondaire : compromis ou compromission ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Penninckx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petit x</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 110-111, pp.57-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expliquer, justifier, prouver, démontrer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 115, pp.35-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communicating science through the Comics & Science Workshops: the Sarabandes research project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Laurent Daures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCOM : Journal of Science Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17, 2, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/2.17020203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les moments d'exposition des connaissances, analyses et exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grenier-Boley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les moments d'exposition des connaissances, analyses et exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grenier-Boley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques langagières des mathématiciens, une étude de cas avec &amp;quot;avec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petit x</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 97, pp.27-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droites perpendiculaires au CM2 : restauration de figures et activité des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Mathé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 93, pp.13 - 37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrire les activités des élèves en géométrie et leur articulation avec celle de l’enseignant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chesnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54, pp.175 - 193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'univers mathématique proposé par le professeur en classe. Observation, description, organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting research to French mathematics teacher education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematics Teacher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 3 (3), pp.281-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un essai d'analyse des pratiques effectives en classe de seconde, ou comment un enseignant fait &amp;quot;fréquenter&amp;quot; les mathématiques à ses élèves pendant la classe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 17 (3), pp.103-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810526v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparons nos langues et nos maths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armande Dimey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mendonça Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Congrès européen de la FIPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Internationale des professeurs de français (FIPF), Sep 2024, Bucarest, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques contextualisées plurilingues des enfants de migrants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rasetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mendonça Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plurilinguisme, enseignement-apprentissage, complexité et intégrité : perspectives épistémologiques, didactiques et politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LHUMAIN- Université de Montpellier, Jun 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation Plurimaths de l’ouvrage Plurilinguisme et enseignement des mathématiques, avec les auteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mendonça Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Téléséminaire international des Irem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IREM, Feb 2023, Webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies pour enseigner des termes mathématiques à travers des productions orales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mendonça Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Millon Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions langagières en classe et construction des savoirs dans les disciplines scolaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mathématiques, un langage universel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mendonça Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Millon Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Didactique(s), plurilinguisme(s), mondialisation(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Acedle, Universidade de Aveiro, Nov 2022, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du groupe Plurimaths, symposium Biplurilinguisme et apprentissages mathématiques » organisé par Viviane Durand-Guerrier et Jean-Jacques Salone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mendonça Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Espace mathématiques francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMF, Dec 2022, Cotonou, Bénin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte didactique de l'appropriation des discours scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mendonça Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire académique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Casnav de Strasbourg, Mar 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre et enseigner le français à visée scolaire. L’exemple des mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mendonça Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire académique du Casnav de Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rectorat de Strasbourg, Mar 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques langagières avec les élèves : un levier pour enseigner les maths ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mendonça Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire de la Semaine des maths</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Canopé, Mar 2021, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils logiques pour analyser les formulations des preuves dans des manuels de lycée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Mesnil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire national de didactique des mathématiques de l'ARDM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codage d'album et activité mathématique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telling Science, drawing Science TSDS#2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Angoulème, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une opérationnalisation de la théorie de l’activité en didactique des mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grenier-Boley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e école d’été de didactique des mathématiques, Autrans, octobre 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser un texte de démonstration ou la formulation d'une dénition en mathématiques, est-ce faire des mathématiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactifen, Les disciplines enseignées : des modes de penser le monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Liège (Belgique), France. pp.110-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture et écriture au cycle 3. Quel travail en mathématiques ? Quel appui pour l'apprentissage des mathématiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44e colloque COPIRELEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Epinal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture et écriture en didactique du français, questions pour la didactique des mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e école d'été de didactique des mathématiques organisée par l'ARDM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE LANGAGE DANS L'ENSEIGNEMENT ET L'APPRENTISSAGE DES MATHÉMATIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e école d'été de didactique des mathématiques (ARDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moments d'exposition des connaissances à l'université : le cas de la notion de limite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grenier-Boley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First conference of International Network for Didactic Research in University Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrire l'activité géométrique des élèves : instruments, regards, langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Montigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COPIRELEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRATIQUES LANGAGIÈRES ET PREUVES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Mesnil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIe Colloque CORFEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Science through the Conception of Comics: the SARABANDES Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning Science through the Conception of Comics: the SARABANDES Research Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Florence, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOGIQUE, LANGAGE. ÉNONCÉS ET PREUVES EN MATHÉMATIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe Colloque CORFEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeing - Acting - Speaking in geometry: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Mathé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CERME Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ERME, Feb 2013, Antalya, Turkey. pp.1458-1467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration d'une formation à la logique pour les professeurs de mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Mesnil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Corfem 19, Besançon, 14-15 juin 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Besançon, France. pp.201-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation mathématique des enseignants, contenus et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Proulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Mohamed Sagayar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMF 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everyday terms in mathematical classroom interactions: case study with multilingual immigrant learners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mendonça Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Millon Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Azaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ERME ‘Language In The Mathematics Classroom’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathématiques et langues, propositions pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mendonça Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Agostino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidy Heritiana Andrianarivony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Corny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IREMS de Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 102, pp.94, 2024, 978-2-86612-410-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semiotic Approaches in Science Didactics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Houdement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley. ISTE editions / Wiley, 2022, 9781789450705</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches sémiotiques en didactique des sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Houdement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE editions, 2022, 9781789480702</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurilinguisme et enseignement des mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mendonça Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Lambert-Lucas, 2022, 978-2-35935-372-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôles et places de la didactique et des didacticiens des mathématiques dans la société et le système éducatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Butlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chambris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Cirade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Clivaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Pensée Sauvage, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes du séminaire national de didactique des mathématiques, année 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalina Coulange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association pour la recherche en didactique des mathématiques, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes du séminaire national de didactique des mathématiques, année 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalina Coulange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supports anticipés, contextuels et communicationnels pour l'enseignement des mathématiques en UPE2A primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mendonça Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Millon Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des outils didactiques au cœur de la classe de langue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert-Lucas, pp.97-127, 2025, 978-2-940817-11-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05091875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croisements d'outils pour analyser les apprentissages des élèves sur le preuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Mesnil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives en didactique des mathématiques - Preuve, Modélisation et Technologies Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume des ateliers des actes de EE21, pp.7-27, 2023, 978-2-86612-407-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage par l’enseignant de termes du langage usuel à la place du lexique de géométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Millon Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mendonça Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Guille-Biel Winder,; Teresa Assude. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articulations entre les espaces sensible, graphique et géométrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Edition, pp.239-248, 2023, Innovation en sciences de l’éducation, 9781784059545</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When the teacher uses common language instead of geometry lexicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Millon Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mendonça Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Guille-Biel Winder and T. Assude. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articulations between Tangible Space, Graphical Space and Geometrical Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Edition, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Let’s Put Mathematics into Comics! A Didactic Analysis of the Comics and Science Workshops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Laurent Daures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claus Michelsen, Astrid Beckmann, Viktor Freiman, Uffe Thomas Jankvist, Annie Savard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Its Connections to the Arts and Sciences (MACAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, Springer International Publishing, pp.529-551, 2022, Mathematics Education in the Digital Era, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-10518-0_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôles et places de la didactique des mathématiques et des didacticiens des mathématiques dans la société et dans le système éducatif, synthèse du thème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bloch Isabelle; Bosch Mariana; Butlen Denis; Chambris Christine; Clivaz Stéphane; Gobert Sophie; Hache Christophe; Hersant Magali; Mangiante-Orsola Christine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rôles et places de la didactique des mathématiques et des didacticiens des mathématiques dans le société et dans le système éducatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Pensée Sauvage, pp.271-273, 2015, Volume 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The case of Textbooks in Mathematics Teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics classrooms: students’ activities and teachers’ practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.117-133, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langage mathématique à la transition primaire / collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire des mathématiques à l'école : de la formation des enseignants à l'activité de l'élève</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARPEME, pp.452-463, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The case of Textbooks in Mathematics Teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Vandebrouck. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics Classrooms, Studens' Activities and Teachers' Practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sense Publishers, pp.117-133, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why and how to understand what is at stake in a mathematics class</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Students' Activities and Teachers' Practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cas des manuels dans l'enseignement des mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Vandebrouck. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La classe de mathématiques : activités des élèves et pratiques des enseignants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octares éditions, pp.345-370, 2008, 978-2915346596</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903891v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulations et reformulations, un travail collectif en mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Cori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Deffense</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au fil des maths, 528 Mathématiques et langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictée en cours de mathématiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Cori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Deffense</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vrai ou faux ? Parlons-en !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Forgeoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Moments d'exposition des Connaissances en mathématiques (secondaire et début de l'université).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Chappet-Pariès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grenier-Boley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités des élèves et pratiques des enseignants en classe de mathématiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vandebrouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Rogalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stage &amp;quot;Statistique et probabilités de la seconde à la terminale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaput Brigitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Parzysz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former à... enseigner la statistique au lycée, perspectives en formation de formateurs et en formation d'enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Mac Aleese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment, en didactique des mathématiques, prendre en compte les pratiques effectives, en classe, des enseignants de mathématiques du lycée ? une Approche à travers des analyses de pratiques de quelques enseignants de mathématiques dans des séances d'introduction aux vecteurs en classe de seconde.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignant de mathématiques au quotidien : Etudes de pratiques en classe de seconde.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire et perspectives sur les mathématiques [math.HO]. Université Denis Diderot Paris 7, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01253635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions langagières dans l'enseignement et l'apprentissage des mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire et perspectives sur les mathématiques [math.HO]. Université Paris Diderot, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02420979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une entrée dans les questions langagières relatives à l'enseignement et l'apprentissage des mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire national de didactique des mathématiques (ARDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IREM de Paris, pp.11-22, 2023, 978-2-86612-406-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôles et places de la didactique des mathématiques et des didacticiens des mathématiques dans la société et dans le système éducatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Butlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chambris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Cirade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17è école d'été de didactique des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Pensée Sauvage, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire national des jeunes chercheurs de l'ARDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Spitalas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auxire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Isabel Barrera-Curin¹</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Front</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wejch 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France. IREM de Paris, 2014, 978-2-86612-356-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId164"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.7874015748px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Hache </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Université Paris Cité, LDAR et IREMS de Paris</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christophe-hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6862-1036</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">095876650</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maitre de conférences, 26e section, Mathématiques appliquées et applications des mathématiquesDidactique des mathématiques.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Habilitation à diriger des recherches en décembre 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris Cité :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire de didactique André Revuz</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">IREMS de Paris.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activités de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mes recherches portent actuellement sur les pratiques langagières des mathématiciens et des mathématiciennes, et sur la façon dont, transmises par les enseignants, elles sont assimilées (ou non) par les élèves. Il s'agit également d'étudier les potentialités d'un travail sur les usages de la langue en cours de mathématiques avec les élèves comme levier pour l'apprentissage des mathématiques. Mon travail est ancré en didactique des mathématiques, j'utilise également des concepts et des méthodes de la logique mathématiques, des sciences du langage et de la didactique des langues.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le langage est la faculté qu’ont les hommes et les femmes de s’exprimer et de communiquer à l’aide de signes (vocaux ou graphiques), y compris donc les langues. Une langue est vue ici comme un système partagé, relativement stable de mots, muni de règles de syntaxes et de grammaire. Parler (ou écrire) est une activité qui est, de façon indissociable, individuelle (ne serait-ce que physiquement) et sociale. Dans ces deux dimensions, on ne peut séparer agir, parler et penser. On les considère comme trois entrées d’un même tout : l’activité d’un individu. Pour un sujet donné, le langage n’est pas un média d’une pensée déjà constituée, c’est un outil de construction, de négociation et de transformation de ses représentations du monde. De même, le langage est un outil de construction, de négociation et de transformation de ses représentations sociales. Chaque groupe social (par exemple celui constitué par les mathématiciens et les matématiciennes, mais également par une classe et son enseignant de mathématique travaillant au fil d’une année) développe des pratiques qui lui sont propres, y compris des pratiques langagières.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Le langage comme outil de construction, de négociation, de transformation des représentations individuelles et sociales est au cœur des processus d’enseignement et d’apprentissage. Comme pour la plupart des pratiques sociales, les personnes concernées n'ont pas consciences de leurs usages de la langue. Ça rend les problématiques liées aux questions langagières dans l'enseignement des mathématiques particulièrement intéressantes.Une approche plus interne aux mathématiques montre qu’une des caractéristiques du langage en mathématique est d’articuler une utilisation de la langue courante et un certain formalisme (parfois porté, par écrit, par l’usage de symboles). C’est autour de ce lien que je travaille en étudiant les écrits de mathématiciens (en référence notamment aux outils de la logique mathématique, langage des prédicats, déduction naturelle). Le formalisme, qu’il soit symbolique ou d’ordre plutôt linguistique, est à la fois nécessaire, garant de rigueur (porteur de la validité de la preuve mathématique par exemple), et d’une certaine façon trop contraignant pour l’intuition, la compréhension, le développement des idées et leur communication. Implicites et raccourcis sont nécessaires à la réflexion, à la recherche, mais aussi à la rédaction ou à la présentation d’idées, de résultats ou de démonstrations. On a ainsi une dialectique féconde entre intuition, pensées, expressions en langue courante et capacité d’expression formelle, d’utilisation (ou de création) de formalisme.Les enseignants du secondaire ont intégré pendant leurs études ces pratiques langagières (leur réussite en atteste). Ils véhiculent donc ces façons usuelles de dire les mathématiques : en préparant et en animant leurs cours, en évaluant leurs élèves, en rédigeant des manuels scolaires le cas échéant. La façon d’exprimer les mathématiques est rarement vraiment anticipée par les enseignants et enseignantes, et ils n’ont souvent pas conscience de leurs pratiques langagières. L’étude des pratiques langagières évoquée ci-dessus est donc prolongée avec intérêt à celles des enseignants et des manuels scolaires (ou de diverses ressources)… et à celles des élèves. Dans l'enseignement, les élèves découvrent en effet en même temps les contenus mathématiques et la façon dont on exprime les mathématiques ; sans que soit généralement interrogée cette façon de dire les mathématiques (pourtant indissociable de la façon dont on les pense). Cette acculturation pose de nombreuses questions concernant la manière dont ils découvrent, comprennent, apprennent, s’approprient (ou non) ces pratiques langagières.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Les sciences du langage, la didactique du français et la didactique du plurilinguisme proposent des pistes de réflexion riches pour appréhender ces questions. On peut ainsi s’interroger sur l’utilisation des concepts de posture d’auteur ou de lecteur modèle concernant l’enseignement des mathématiques, et des caractéristiques et des liens forts entre apprentissage de la compréhension de textes et de l’écriture de textes, sur les idées de transparence et d’opacification de la langue, et ainsi de re-médiation, d'apprentissage intégré d'un contenu et d'une lague, etc.. Les travaux de didactique du français et de didactique du plurilinguisme ouvrent ainsi des pistes pour travailler cette dimension langagière de l’activité mathématique : à la fois pour elle-même, et à la fois parce que ces recherches montrent que le travail (collectif, explicite, conscient) sur la langue permet un travail sur le contenu.C’est dans ces directions que sont menés mes travaux actuels.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Collectifs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je participe à plusieurs collectifs de recherche ou de recherche – action : j’ai longtemps participé au pilotage du collectif </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, mes travaux sont actuellement centrés autour du réseau </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurimaths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (dont je suis co-responsable avec Catherine Mendonça Dias, DILTEC Université Sorbonnes Nouvelle). Ils se développent également en interaction avec le groupe </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de l’IREMS de Paris, et le groupe </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démontrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Publications, communications, enseignements, responsabilités</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications et communications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignements et responsabilités</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contacts</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Adresse postale :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris Cité</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Bâtiment Sophie Germain</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Case courrier 7018</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">75205 Paris cedex 13</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bureau 8026 (8e étage)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">christophe.hache#u-paris.fr</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">0157279311</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dire astucieusement pour faire faire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armande Dimey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petit x</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 121, pp.29-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05091888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalités de travail en classe pour favoriser l'expression orale des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laganier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Wilson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 132, pp.5-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-intervention entre enseignants de mathématiques et de français langue seconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abou-Samra Myriam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mendonça Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petit x</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 118, pp.27-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer une expression numérique ou algébrique : quel(s) discours enseignant(s) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barthes Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalina Coulange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 128, pp.71-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démontrer en vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Quinchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au fil des maths</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 538, pp.43-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Jigsaw teaching comme modalité d'apprentissage. Études expérimentales autour du langage en mathématiques et français.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Deffense</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laganier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’élève devient auteur.e : analyse didactique d’ateliers BD-sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Laurent Daures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tréma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/trema.4895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prácticas Lingüísticas en la Clase de Matemáticas. Una experiencia de Profesionalización Online para Profesores de Matemáticas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avenilde Romo Vázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal for research in mathematics education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (2), pp.112. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17583/redimat.2019.2503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des recherches en didactique des mathématiques à l'écriture de manuels pour le secondaire : compromis ou compromission ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Penninckx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petit x</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 110-111, pp.57-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expliquer, justifier, prouver, démontrer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 115, pp.35-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communicating science through the Comics & Science Workshops: the Sarabandes research project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Laurent Daures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCOM : Journal of Science Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17, 2, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/2.17020203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les moments d'exposition des connaissances, analyses et exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grenier-Boley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les moments d'exposition des connaissances, analyses et exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grenier-Boley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques langagières des mathématiciens, une étude de cas avec &amp;quot;avec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petit x</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 97, pp.27-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droites perpendiculaires au CM2 : restauration de figures et activité des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Mathé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 93, pp.13 - 37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrire les activités des élèves en géométrie et leur articulation avec celle de l’enseignant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chesnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54, pp.175 - 193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'univers mathématique proposé par le professeur en classe. Observation, description, organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting research to French mathematics teacher education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematics Teacher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 3 (3), pp.281-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un essai d'analyse des pratiques effectives en classe de seconde, ou comment un enseignant fait &amp;quot;fréquenter&amp;quot; les mathématiques à ses élèves pendant la classe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 17 (3), pp.103-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810526v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparons nos langues et nos maths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armande Dimey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mendonça Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Congrès européen de la FIPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Internationale des professeurs de français (FIPF), Sep 2024, Bucarest, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques contextualisées plurilingues des enfants de migrants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rasetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mendonça Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plurilinguisme, enseignement-apprentissage, complexité et intégrité : perspectives épistémologiques, didactiques et politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LHUMAIN- Université de Montpellier, Jun 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation Plurimaths de l’ouvrage Plurilinguisme et enseignement des mathématiques, avec les auteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mendonça Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Téléséminaire international des Irem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IREM, Feb 2023, Webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mathématiques, un langage universel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mendonça Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Millon Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Didactique(s), plurilinguisme(s), mondialisation(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Acedle, Universidade de Aveiro, Nov 2022, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies pour enseigner des termes mathématiques à travers des productions orales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mendonça Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Millon Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions langagières en classe et construction des savoirs dans les disciplines scolaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte didactique de l'appropriation des discours scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mendonça Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire académique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Casnav de Strasbourg, Mar 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du groupe Plurimaths, symposium Biplurilinguisme et apprentissages mathématiques » organisé par Viviane Durand-Guerrier et Jean-Jacques Salone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mendonça Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Espace mathématiques francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMF, Dec 2022, Cotonou, Bénin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre et enseigner le français à visée scolaire. L’exemple des mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mendonça Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire académique du Casnav de Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rectorat de Strasbourg, Mar 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques langagières avec les élèves : un levier pour enseigner les maths ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mendonça Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire de la Semaine des maths</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Canopé, Mar 2021, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils logiques pour analyser les formulations des preuves dans des manuels de lycée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Mesnil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire national de didactique des mathématiques de l'ARDM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une opérationnalisation de la théorie de l’activité en didactique des mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grenier-Boley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e école d’été de didactique des mathématiques, Autrans, octobre 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codage d'album et activité mathématique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telling Science, drawing Science TSDS#2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Angoulème, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser un texte de démonstration ou la formulation d'une dénition en mathématiques, est-ce faire des mathématiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactifen, Les disciplines enseignées : des modes de penser le monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Liège (Belgique), France. pp.110-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture et écriture au cycle 3. Quel travail en mathématiques ? Quel appui pour l'apprentissage des mathématiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44e colloque COPIRELEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Epinal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture et écriture en didactique du français, questions pour la didactique des mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e école d'été de didactique des mathématiques organisée par l'ARDM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE LANGAGE DANS L'ENSEIGNEMENT ET L'APPRENTISSAGE DES MATHÉMATIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e école d'été de didactique des mathématiques (ARDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moments d'exposition des connaissances à l'université : le cas de la notion de limite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grenier-Boley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First conference of International Network for Didactic Research in University Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRATIQUES LANGAGIÈRES ET PREUVES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Mesnil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIe Colloque CORFEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrire l'activité géométrique des élèves : instruments, regards, langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Montigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COPIRELEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Science through the Conception of Comics: the SARABANDES Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning Science through the Conception of Comics: the SARABANDES Research Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Florence, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOGIQUE, LANGAGE. ÉNONCÉS ET PREUVES EN MATHÉMATIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe Colloque CORFEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeing - Acting - Speaking in geometry: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Mathé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CERME Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ERME, Feb 2013, Antalya, Turkey. pp.1458-1467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration d'une formation à la logique pour les professeurs de mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Mesnil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Corfem 19, Besançon, 14-15 juin 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Besançon, France. pp.201-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation mathématique des enseignants, contenus et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Proulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Mohamed Sagayar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMF 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everyday terms in mathematical classroom interactions: case study with multilingual immigrant learners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mendonça Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Millon Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Azaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ERME ‘Language In The Mathematics Classroom’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathématiques et langues, propositions pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mendonça Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Agostino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidy Heritiana Andrianarivony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Corny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IREMS de Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 102, pp.94, 2024, 978-2-86612-410-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semiotic Approaches in Science Didactics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Houdement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley. ISTE editions / Wiley, 2022, 9781789450705</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches sémiotiques en didactique des sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Houdement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE editions, 2022, 9781789480702</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurilinguisme et enseignement des mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mendonça Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Lambert-Lucas, 2022, 978-2-35935-372-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôles et places de la didactique et des didacticiens des mathématiques dans la société et le système éducatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Butlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chambris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Cirade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Clivaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Pensée Sauvage, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes du séminaire national de didactique des mathématiques, année 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalina Coulange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association pour la recherche en didactique des mathématiques, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes du séminaire national de didactique des mathématiques, année 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalina Coulange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supports anticipés, contextuels et communicationnels pour l'enseignement des mathématiques en UPE2A primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mendonça Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Millon Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des outils didactiques au cœur de la classe de langue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert-Lucas, pp.97-127, 2025, 978-2-940817-11-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05091875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croisements d'outils pour analyser les apprentissages des élèves sur le preuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Mesnil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives en didactique des mathématiques - Preuve, Modélisation et Technologies Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume des ateliers des actes de EE21, pp.7-27, 2023, 978-2-86612-407-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage par l’enseignant de termes du langage usuel à la place du lexique de géométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Millon Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mendonça Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Guille-Biel Winder,; Teresa Assude. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articulations entre les espaces sensible, graphique et géométrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Edition, pp.239-248, 2023, Innovation en sciences de l’éducation, 9781784059545</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When the teacher uses common language instead of geometry lexicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Millon Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mendonça Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Guille-Biel Winder and T. Assude. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articulations between Tangible Space, Graphical Space and Geometrical Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Edition, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Let’s Put Mathematics into Comics! A Didactic Analysis of the Comics and Science Workshops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Laurent Daures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claus Michelsen, Astrid Beckmann, Viktor Freiman, Uffe Thomas Jankvist, Annie Savard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Its Connections to the Arts and Sciences (MACAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, Springer International Publishing, pp.529-551, 2022, Mathematics Education in the Digital Era, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-10518-0_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôles et places de la didactique des mathématiques et des didacticiens des mathématiques dans la société et dans le système éducatif, synthèse du thème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bloch Isabelle; Bosch Mariana; Butlen Denis; Chambris Christine; Clivaz Stéphane; Gobert Sophie; Hache Christophe; Hersant Magali; Mangiante-Orsola Christine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rôles et places de la didactique des mathématiques et des didacticiens des mathématiques dans le société et dans le système éducatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Pensée Sauvage, pp.271-273, 2015, Volume 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langage mathématique à la transition primaire / collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire des mathématiques à l'école : de la formation des enseignants à l'activité de l'élève</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARPEME, pp.452-463, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The case of Textbooks in Mathematics Teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics classrooms: students’ activities and teachers’ practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.117-133, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The case of Textbooks in Mathematics Teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Vandebrouck. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics Classrooms, Studens' Activities and Teachers' Practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sense Publishers, pp.117-133, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why and how to understand what is at stake in a mathematics class</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Students' Activities and Teachers' Practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cas des manuels dans l'enseignement des mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Vandebrouck. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La classe de mathématiques : activités des élèves et pratiques des enseignants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octares éditions, pp.345-370, 2008, 978-2915346596</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903891v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulations et reformulations, un travail collectif en mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Cori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Deffense</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au fil des maths, 528 Mathématiques et langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictée en cours de mathématiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Cori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Deffense</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vrai ou faux ? Parlons-en !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Forgeoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Moments d'exposition des Connaissances en mathématiques (secondaire et début de l'université).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Chappet-Pariès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grenier-Boley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités des élèves et pratiques des enseignants en classe de mathématiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vandebrouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Rogalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stage &amp;quot;Statistique et probabilités de la seconde à la terminale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaput Brigitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Parzysz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former à... enseigner la statistique au lycée, perspectives en formation de formateurs et en formation d'enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Mac Aleese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment, en didactique des mathématiques, prendre en compte les pratiques effectives, en classe, des enseignants de mathématiques du lycée ? une Approche à travers des analyses de pratiques de quelques enseignants de mathématiques dans des séances d'introduction aux vecteurs en classe de seconde.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignant de mathématiques au quotidien : Etudes de pratiques en classe de seconde.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire et perspectives sur les mathématiques [math.HO]. Université Denis Diderot Paris 7, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01253635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions langagières dans l'enseignement et l'apprentissage des mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire et perspectives sur les mathématiques [math.HO]. Université Paris Diderot, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02420979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une entrée dans les questions langagières relatives à l'enseignement et l'apprentissage des mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire national de didactique des mathématiques (ARDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IREM de Paris, pp.11-22, 2023, 978-2-86612-406-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôles et places de la didactique des mathématiques et des didacticiens des mathématiques dans la société et dans le système éducatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Butlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chambris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Cirade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17è école d'été de didactique des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Pensée Sauvage, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire national des jeunes chercheurs de l'ARDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Spitalas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auxire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Isabel Barrera-Curin¹</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Front</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wejch 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France. IREM de Paris, 2014, 978-2-86612-356-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId164"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7236113A"/>
+    <w:nsid w:val="5BF15706"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4DBBDE6B"/>
+    <w:nsid w:val="D735D089"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="9FA3548B"/>
+    <w:nsid w:val="0FC4EF7B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="62B60FF6"/>
+    <w:nsid w:val="1817F025"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -791,51 +791,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-hache" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6862-1036" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095876650" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://docs.irem.univ-paris-diderot.fr/up/Lemme-ArchivesProgrammation-2013-2018.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.u-paris.fr/groupe-plurimaths-pratiques-du-plurilinguisme-et-enseignement-des-mathematiques" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.u-paris.fr/langage-ecrit-oral-leo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.u-paris.fr/demontrer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://docs.irem.univ-paris-diderot.fr/up/Hache-Publications_web.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://docs.irem.univ-paris-diderot.fr/up/Hache-Resp-Enst_web.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091888v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Dimey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hache" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374373v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laganier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Poirier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thirion" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Wilson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370846v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou-Samra Myriam" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mendon&#231;a Dias" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116383v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barthes Garnier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalina Coulange" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257960v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Deffense" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Moulin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270219v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Quinchon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102984v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Hosson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bordenave" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Laurent Daures" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Decamp" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.4895" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190045v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avenilde Romo V&#225;zquez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17583/redimat.2019.2503" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463858v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Horoks" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Penninckx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Robert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257977v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Baron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800673v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#233;camp" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/2.17020203" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720671v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bridoux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier-Boley" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358304v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397401v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408695v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barrier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Math&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646985v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chesnais" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257952v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258794v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810526v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373728v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543498v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rasetto" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973902v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981245v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Millon Faure" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981178v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973908v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005159v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993449v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005365v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257750v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Mesnil" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292644v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553031v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258796v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646993v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646998v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292633v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337896v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147477v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Montigny" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285116v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006216v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285113v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979017v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874279v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303070v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Proulx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Mohamed Sagayar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03975714v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Azaoui" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521050v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Agostino" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidy Heritiana Andrianarivony" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Corny" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irems.u-paris.fr/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820653v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Houdement" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Hosson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476153v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553842v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844829v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Butlen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chambris" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Cirade" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Clivaz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553089v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553083v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091875v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372770v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Gardes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436130v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Beaugrand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436132v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913547v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-10518-0_30" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519496v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hersant" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270296v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870111v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903897v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809689v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903891v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292609v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Campet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Cori" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292618v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292639v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Forgeoux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111575v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Chappet-Pari&#232;s" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110844v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vandebrouck" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Rogalski" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Abboud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cazes" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554124v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Boyer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaput Brigitte" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Denys" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Parzysz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554138v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Mac Aleese" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141778v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01253635v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02420979v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116382v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492161v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Bosch" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506837v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Spitalas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Auxire" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Isabel Barrera-Curin&#185;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Front" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-hache" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6862-1036" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095876650" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://docs.irem.univ-paris-diderot.fr/up/Lemme-ArchivesProgrammation-2013-2018.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.u-paris.fr/groupe-plurimaths-pratiques-du-plurilinguisme-et-enseignement-des-mathematiques" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.u-paris.fr/langage-ecrit-oral-leo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.u-paris.fr/demontrer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://docs.irem.univ-paris-diderot.fr/up/Hache-Publications_web.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://docs.irem.univ-paris-diderot.fr/up/Hache-Resp-Enst_web.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091888v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Dimey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hache" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374373v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laganier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Poirier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thirion" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Wilson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370846v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou-Samra Myriam" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mendon&#231;a Dias" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116383v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barthes Garnier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalina Coulange" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270219v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Quinchon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257960v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Deffense" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Moulin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102984v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Hosson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bordenave" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Laurent Daures" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Decamp" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.4895" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190045v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avenilde Romo V&#225;zquez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17583/redimat.2019.2503" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463858v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Horoks" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Penninckx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Robert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257977v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Baron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800673v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#233;camp" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/2.17020203" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720671v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bridoux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier-Boley" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358304v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397401v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408695v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barrier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Math&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646985v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chesnais" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257952v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258794v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810526v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373728v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543498v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rasetto" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973902v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981178v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Millon Faure" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981245v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005159v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973908v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993449v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005365v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257750v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Mesnil" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553031v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292644v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258796v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646993v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646998v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292633v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337896v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285116v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147477v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Montigny" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006216v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285113v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979017v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874279v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303070v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Proulx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Mohamed Sagayar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03975714v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Azaoui" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521050v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Agostino" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidy Heritiana Andrianarivony" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Corny" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irems.u-paris.fr/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820653v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Houdement" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Hosson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476153v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553842v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844829v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Butlen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chambris" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Cirade" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Clivaz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553089v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553083v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091875v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372770v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Gardes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436130v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Beaugrand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436132v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913547v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-10518-0_30" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519496v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hersant" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870111v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270296v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903897v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809689v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903891v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292609v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Campet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Cori" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292618v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292639v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Forgeoux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111575v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Chappet-Pari&#232;s" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110844v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vandebrouck" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Rogalski" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Abboud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cazes" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554124v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Boyer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaput Brigitte" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Denys" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Parzysz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554138v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Mac Aleese" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141778v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01253635v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02420979v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116382v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492161v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Bosch" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506837v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Spitalas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Auxire" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Isabel Barrera-Curin&#185;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Front" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>