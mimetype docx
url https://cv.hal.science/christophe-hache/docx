--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.7874015748px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Hache </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Université Paris Cité, LDAR et IREMS de Paris</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christophe-hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6862-1036</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">095876650</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maitre de conférences, 26e section, Mathématiques appliquées et applications des mathématiquesDidactique des mathématiques.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Habilitation à diriger des recherches en décembre 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris Cité :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire de didactique André Revuz</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">IREMS de Paris.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activités de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mes recherches portent actuellement sur les pratiques langagières des mathématiciens et des mathématiciennes, et sur la façon dont, transmises par les enseignants, elles sont assimilées (ou non) par les élèves. Il s'agit également d'étudier les potentialités d'un travail sur les usages de la langue en cours de mathématiques avec les élèves comme levier pour l'apprentissage des mathématiques. Mon travail est ancré en didactique des mathématiques, j'utilise également des concepts et des méthodes de la logique mathématiques, des sciences du langage et de la didactique des langues.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le langage est la faculté qu’ont les hommes et les femmes de s’exprimer et de communiquer à l’aide de signes (vocaux ou graphiques), y compris donc les langues. Une langue est vue ici comme un système partagé, relativement stable de mots, muni de règles de syntaxes et de grammaire. Parler (ou écrire) est une activité qui est, de façon indissociable, individuelle (ne serait-ce que physiquement) et sociale. Dans ces deux dimensions, on ne peut séparer agir, parler et penser. On les considère comme trois entrées d’un même tout : l’activité d’un individu. Pour un sujet donné, le langage n’est pas un média d’une pensée déjà constituée, c’est un outil de construction, de négociation et de transformation de ses représentations du monde. De même, le langage est un outil de construction, de négociation et de transformation de ses représentations sociales. Chaque groupe social (par exemple celui constitué par les mathématiciens et les matématiciennes, mais également par une classe et son enseignant de mathématique travaillant au fil d’une année) développe des pratiques qui lui sont propres, y compris des pratiques langagières.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Le langage comme outil de construction, de négociation, de transformation des représentations individuelles et sociales est au cœur des processus d’enseignement et d’apprentissage. Comme pour la plupart des pratiques sociales, les personnes concernées n'ont pas consciences de leurs usages de la langue. Ça rend les problématiques liées aux questions langagières dans l'enseignement des mathématiques particulièrement intéressantes.Une approche plus interne aux mathématiques montre qu’une des caractéristiques du langage en mathématique est d’articuler une utilisation de la langue courante et un certain formalisme (parfois porté, par écrit, par l’usage de symboles). C’est autour de ce lien que je travaille en étudiant les écrits de mathématiciens (en référence notamment aux outils de la logique mathématique, langage des prédicats, déduction naturelle). Le formalisme, qu’il soit symbolique ou d’ordre plutôt linguistique, est à la fois nécessaire, garant de rigueur (porteur de la validité de la preuve mathématique par exemple), et d’une certaine façon trop contraignant pour l’intuition, la compréhension, le développement des idées et leur communication. Implicites et raccourcis sont nécessaires à la réflexion, à la recherche, mais aussi à la rédaction ou à la présentation d’idées, de résultats ou de démonstrations. On a ainsi une dialectique féconde entre intuition, pensées, expressions en langue courante et capacité d’expression formelle, d’utilisation (ou de création) de formalisme.Les enseignants du secondaire ont intégré pendant leurs études ces pratiques langagières (leur réussite en atteste). Ils véhiculent donc ces façons usuelles de dire les mathématiques : en préparant et en animant leurs cours, en évaluant leurs élèves, en rédigeant des manuels scolaires le cas échéant. La façon d’exprimer les mathématiques est rarement vraiment anticipée par les enseignants et enseignantes, et ils n’ont souvent pas conscience de leurs pratiques langagières. L’étude des pratiques langagières évoquée ci-dessus est donc prolongée avec intérêt à celles des enseignants et des manuels scolaires (ou de diverses ressources)… et à celles des élèves. Dans l'enseignement, les élèves découvrent en effet en même temps les contenus mathématiques et la façon dont on exprime les mathématiques ; sans que soit généralement interrogée cette façon de dire les mathématiques (pourtant indissociable de la façon dont on les pense). Cette acculturation pose de nombreuses questions concernant la manière dont ils découvrent, comprennent, apprennent, s’approprient (ou non) ces pratiques langagières.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Les sciences du langage, la didactique du français et la didactique du plurilinguisme proposent des pistes de réflexion riches pour appréhender ces questions. On peut ainsi s’interroger sur l’utilisation des concepts de posture d’auteur ou de lecteur modèle concernant l’enseignement des mathématiques, et des caractéristiques et des liens forts entre apprentissage de la compréhension de textes et de l’écriture de textes, sur les idées de transparence et d’opacification de la langue, et ainsi de re-médiation, d'apprentissage intégré d'un contenu et d'une lague, etc.. Les travaux de didactique du français et de didactique du plurilinguisme ouvrent ainsi des pistes pour travailler cette dimension langagière de l’activité mathématique : à la fois pour elle-même, et à la fois parce que ces recherches montrent que le travail (collectif, explicite, conscient) sur la langue permet un travail sur le contenu.C’est dans ces directions que sont menés mes travaux actuels.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Collectifs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je participe à plusieurs collectifs de recherche ou de recherche – action : j’ai longtemps participé au pilotage du collectif </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, mes travaux sont actuellement centrés autour du réseau </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurimaths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (dont je suis co-responsable avec Catherine Mendonça Dias, DILTEC Université Sorbonnes Nouvelle). Ils se développent également en interaction avec le groupe </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de l’IREMS de Paris, et le groupe </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démontrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Publications, communications, enseignements, responsabilités</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications et communications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignements et responsabilités</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contacts</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Adresse postale :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris Cité</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Bâtiment Sophie Germain</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Case courrier 7018</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">75205 Paris cedex 13</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bureau 8026 (8e étage)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">christophe.hache#u-paris.fr</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">0157279311</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dire astucieusement pour faire faire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armande Dimey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petit x</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 121, pp.29-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05091888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalités de travail en classe pour favoriser l'expression orale des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laganier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Wilson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 132, pp.5-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-intervention entre enseignants de mathématiques et de français langue seconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abou-Samra Myriam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mendonça Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petit x</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 118, pp.27-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer une expression numérique ou algébrique : quel(s) discours enseignant(s) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barthes Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalina Coulange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 128, pp.71-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démontrer en vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Quinchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au fil des maths</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 538, pp.43-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Jigsaw teaching comme modalité d'apprentissage. Études expérimentales autour du langage en mathématiques et français.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Deffense</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laganier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’élève devient auteur.e : analyse didactique d’ateliers BD-sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Laurent Daures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tréma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/trema.4895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prácticas Lingüísticas en la Clase de Matemáticas. Una experiencia de Profesionalización Online para Profesores de Matemáticas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avenilde Romo Vázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal for research in mathematics education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (2), pp.112. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17583/redimat.2019.2503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des recherches en didactique des mathématiques à l'écriture de manuels pour le secondaire : compromis ou compromission ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Penninckx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petit x</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 110-111, pp.57-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expliquer, justifier, prouver, démontrer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 115, pp.35-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communicating science through the Comics & Science Workshops: the Sarabandes research project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Laurent Daures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCOM : Journal of Science Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17, 2, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/2.17020203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les moments d'exposition des connaissances, analyses et exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grenier-Boley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les moments d'exposition des connaissances, analyses et exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grenier-Boley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques langagières des mathématiciens, une étude de cas avec &amp;quot;avec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petit x</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 97, pp.27-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droites perpendiculaires au CM2 : restauration de figures et activité des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Mathé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 93, pp.13 - 37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrire les activités des élèves en géométrie et leur articulation avec celle de l’enseignant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chesnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54, pp.175 - 193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'univers mathématique proposé par le professeur en classe. Observation, description, organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting research to French mathematics teacher education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematics Teacher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 3 (3), pp.281-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un essai d'analyse des pratiques effectives en classe de seconde, ou comment un enseignant fait &amp;quot;fréquenter&amp;quot; les mathématiques à ses élèves pendant la classe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 17 (3), pp.103-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810526v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparons nos langues et nos maths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armande Dimey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mendonça Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Congrès européen de la FIPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Internationale des professeurs de français (FIPF), Sep 2024, Bucarest, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques contextualisées plurilingues des enfants de migrants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rasetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mendonça Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plurilinguisme, enseignement-apprentissage, complexité et intégrité : perspectives épistémologiques, didactiques et politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LHUMAIN- Université de Montpellier, Jun 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation Plurimaths de l’ouvrage Plurilinguisme et enseignement des mathématiques, avec les auteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mendonça Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Téléséminaire international des Irem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IREM, Feb 2023, Webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mathématiques, un langage universel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mendonça Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Millon Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Didactique(s), plurilinguisme(s), mondialisation(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Acedle, Universidade de Aveiro, Nov 2022, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies pour enseigner des termes mathématiques à travers des productions orales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mendonça Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Millon Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions langagières en classe et construction des savoirs dans les disciplines scolaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte didactique de l'appropriation des discours scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mendonça Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire académique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Casnav de Strasbourg, Mar 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du groupe Plurimaths, symposium Biplurilinguisme et apprentissages mathématiques » organisé par Viviane Durand-Guerrier et Jean-Jacques Salone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mendonça Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Espace mathématiques francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMF, Dec 2022, Cotonou, Bénin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre et enseigner le français à visée scolaire. L’exemple des mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mendonça Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire académique du Casnav de Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rectorat de Strasbourg, Mar 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques langagières avec les élèves : un levier pour enseigner les maths ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mendonça Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire de la Semaine des maths</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Canopé, Mar 2021, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils logiques pour analyser les formulations des preuves dans des manuels de lycée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Mesnil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire national de didactique des mathématiques de l'ARDM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une opérationnalisation de la théorie de l’activité en didactique des mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grenier-Boley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e école d’été de didactique des mathématiques, Autrans, octobre 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codage d'album et activité mathématique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telling Science, drawing Science TSDS#2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Angoulème, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser un texte de démonstration ou la formulation d'une dénition en mathématiques, est-ce faire des mathématiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactifen, Les disciplines enseignées : des modes de penser le monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Liège (Belgique), France. pp.110-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture et écriture au cycle 3. Quel travail en mathématiques ? Quel appui pour l'apprentissage des mathématiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44e colloque COPIRELEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Epinal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture et écriture en didactique du français, questions pour la didactique des mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e école d'été de didactique des mathématiques organisée par l'ARDM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE LANGAGE DANS L'ENSEIGNEMENT ET L'APPRENTISSAGE DES MATHÉMATIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e école d'été de didactique des mathématiques (ARDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moments d'exposition des connaissances à l'université : le cas de la notion de limite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grenier-Boley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First conference of International Network for Didactic Research in University Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRATIQUES LANGAGIÈRES ET PREUVES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Mesnil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIe Colloque CORFEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrire l'activité géométrique des élèves : instruments, regards, langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Montigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COPIRELEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Science through the Conception of Comics: the SARABANDES Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning Science through the Conception of Comics: the SARABANDES Research Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Florence, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOGIQUE, LANGAGE. ÉNONCÉS ET PREUVES EN MATHÉMATIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe Colloque CORFEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeing - Acting - Speaking in geometry: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Mathé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CERME Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ERME, Feb 2013, Antalya, Turkey. pp.1458-1467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration d'une formation à la logique pour les professeurs de mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Mesnil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Corfem 19, Besançon, 14-15 juin 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Besançon, France. pp.201-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation mathématique des enseignants, contenus et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Proulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Mohamed Sagayar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMF 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everyday terms in mathematical classroom interactions: case study with multilingual immigrant learners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mendonça Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Millon Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Azaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ERME ‘Language In The Mathematics Classroom’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathématiques et langues, propositions pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mendonça Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Agostino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidy Heritiana Andrianarivony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Corny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IREMS de Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 102, pp.94, 2024, 978-2-86612-410-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semiotic Approaches in Science Didactics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Houdement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley. ISTE editions / Wiley, 2022, 9781789450705</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches sémiotiques en didactique des sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Houdement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE editions, 2022, 9781789480702</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurilinguisme et enseignement des mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mendonça Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Lambert-Lucas, 2022, 978-2-35935-372-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôles et places de la didactique et des didacticiens des mathématiques dans la société et le système éducatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Butlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chambris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Cirade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Clivaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Pensée Sauvage, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes du séminaire national de didactique des mathématiques, année 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalina Coulange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association pour la recherche en didactique des mathématiques, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes du séminaire national de didactique des mathématiques, année 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalina Coulange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supports anticipés, contextuels et communicationnels pour l'enseignement des mathématiques en UPE2A primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mendonça Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Millon Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des outils didactiques au cœur de la classe de langue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert-Lucas, pp.97-127, 2025, 978-2-940817-11-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05091875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croisements d'outils pour analyser les apprentissages des élèves sur le preuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Mesnil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives en didactique des mathématiques - Preuve, Modélisation et Technologies Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume des ateliers des actes de EE21, pp.7-27, 2023, 978-2-86612-407-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage par l’enseignant de termes du langage usuel à la place du lexique de géométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Millon Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mendonça Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Guille-Biel Winder,; Teresa Assude. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articulations entre les espaces sensible, graphique et géométrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Edition, pp.239-248, 2023, Innovation en sciences de l’éducation, 9781784059545</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When the teacher uses common language instead of geometry lexicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Millon Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mendonça Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Guille-Biel Winder and T. Assude. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articulations between Tangible Space, Graphical Space and Geometrical Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Edition, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Let’s Put Mathematics into Comics! A Didactic Analysis of the Comics and Science Workshops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Laurent Daures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claus Michelsen, Astrid Beckmann, Viktor Freiman, Uffe Thomas Jankvist, Annie Savard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Its Connections to the Arts and Sciences (MACAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, Springer International Publishing, pp.529-551, 2022, Mathematics Education in the Digital Era, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-10518-0_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôles et places de la didactique des mathématiques et des didacticiens des mathématiques dans la société et dans le système éducatif, synthèse du thème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bloch Isabelle; Bosch Mariana; Butlen Denis; Chambris Christine; Clivaz Stéphane; Gobert Sophie; Hache Christophe; Hersant Magali; Mangiante-Orsola Christine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rôles et places de la didactique des mathématiques et des didacticiens des mathématiques dans le société et dans le système éducatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Pensée Sauvage, pp.271-273, 2015, Volume 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langage mathématique à la transition primaire / collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire des mathématiques à l'école : de la formation des enseignants à l'activité de l'élève</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARPEME, pp.452-463, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The case of Textbooks in Mathematics Teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics classrooms: students’ activities and teachers’ practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.117-133, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The case of Textbooks in Mathematics Teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Vandebrouck. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics Classrooms, Studens' Activities and Teachers' Practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sense Publishers, pp.117-133, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why and how to understand what is at stake in a mathematics class</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Students' Activities and Teachers' Practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cas des manuels dans l'enseignement des mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Vandebrouck. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La classe de mathématiques : activités des élèves et pratiques des enseignants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octares éditions, pp.345-370, 2008, 978-2915346596</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903891v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulations et reformulations, un travail collectif en mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Cori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Deffense</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au fil des maths, 528 Mathématiques et langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictée en cours de mathématiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Cori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Deffense</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vrai ou faux ? Parlons-en !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Forgeoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Moments d'exposition des Connaissances en mathématiques (secondaire et début de l'université).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Chappet-Pariès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grenier-Boley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités des élèves et pratiques des enseignants en classe de mathématiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vandebrouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Rogalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stage &amp;quot;Statistique et probabilités de la seconde à la terminale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaput Brigitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Parzysz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former à... enseigner la statistique au lycée, perspectives en formation de formateurs et en formation d'enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Mac Aleese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment, en didactique des mathématiques, prendre en compte les pratiques effectives, en classe, des enseignants de mathématiques du lycée ? une Approche à travers des analyses de pratiques de quelques enseignants de mathématiques dans des séances d'introduction aux vecteurs en classe de seconde.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignant de mathématiques au quotidien : Etudes de pratiques en classe de seconde.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire et perspectives sur les mathématiques [math.HO]. Université Denis Diderot Paris 7, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01253635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions langagières dans l'enseignement et l'apprentissage des mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire et perspectives sur les mathématiques [math.HO]. Université Paris Diderot, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02420979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une entrée dans les questions langagières relatives à l'enseignement et l'apprentissage des mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire national de didactique des mathématiques (ARDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IREM de Paris, pp.11-22, 2023, 978-2-86612-406-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôles et places de la didactique des mathématiques et des didacticiens des mathématiques dans la société et dans le système éducatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Butlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chambris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Cirade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17è école d'été de didactique des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Pensée Sauvage, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire national des jeunes chercheurs de l'ARDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Spitalas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auxire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Isabel Barrera-Curin¹</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Front</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wejch 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France. IREM de Paris, 2014, 978-2-86612-356-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId164"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.7874015748px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Hache </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Université Paris Cité, LDAR et IREMS de Paris</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christophe-hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6862-1036</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">095876650</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=-4eRjPIAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maitre de conférences, 26e section, Mathématiques appliquées et applications des mathématiquesDidactique des mathématiques.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Habilitation à diriger des recherches en décembre 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris Cité :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire de didactique André Revuz</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">IREMS de Paris.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activités de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mes recherches portent actuellement sur les pratiques langagières des mathématiciens et des mathématiciennes, et sur la façon dont, transmises par les enseignants, elles sont assimilées (ou non) par les élèves. Il s'agit également d'étudier les potentialités d'un travail sur les usages de la langue en cours de mathématiques avec les élèves comme levier pour l'apprentissage des mathématiques. Mon travail est ancré en didactique des mathématiques, j'utilise également des concepts et des méthodes de la logique mathématiques, des sciences du langage et de la didactique des langues.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le langage est la faculté qu’ont les hommes et les femmes de s’exprimer et de communiquer à l’aide de signes (vocaux ou graphiques), y compris donc les langues. Une langue est vue ici comme un système partagé, relativement stable de mots, muni de règles de syntaxes et de grammaire. Parler (ou écrire) est une activité qui est, de façon indissociable, individuelle (ne serait-ce que physiquement) et sociale. Dans ces deux dimensions, on ne peut séparer agir, parler et penser. On les considère comme trois entrées d’un même tout : l’activité d’un individu. Pour un sujet donné, le langage n’est pas un média d’une pensée déjà constituée, c’est un outil de construction, de négociation et de transformation de ses représentations du monde. De même, le langage est un outil de construction, de négociation et de transformation de ses représentations sociales. Chaque groupe social (par exemple celui constitué par les mathématiciens et les matématiciennes, mais également par une classe et son enseignant de mathématique travaillant au fil d’une année) développe des pratiques qui lui sont propres, y compris des pratiques langagières.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Le langage comme outil de construction, de négociation, de transformation des représentations individuelles et sociales est au cœur des processus d’enseignement et d’apprentissage. Comme pour la plupart des pratiques sociales, les personnes concernées n'ont pas consciences de leurs usages de la langue. Ça rend les problématiques liées aux questions langagières dans l'enseignement des mathématiques particulièrement intéressantes.Une approche plus interne aux mathématiques montre qu’une des caractéristiques du langage en mathématique est d’articuler une utilisation de la langue courante et un certain formalisme (parfois porté, par écrit, par l’usage de symboles). C’est autour de ce lien que je travaille en étudiant les écrits de mathématiciens (en référence notamment aux outils de la logique mathématique, langage des prédicats, déduction naturelle). Le formalisme, qu’il soit symbolique ou d’ordre plutôt linguistique, est à la fois nécessaire, garant de rigueur (porteur de la validité de la preuve mathématique par exemple), et d’une certaine façon trop contraignant pour l’intuition, la compréhension, le développement des idées et leur communication. Implicites et raccourcis sont nécessaires à la réflexion, à la recherche, mais aussi à la rédaction ou à la présentation d’idées, de résultats ou de démonstrations. On a ainsi une dialectique féconde entre intuition, pensées, expressions en langue courante et capacité d’expression formelle, d’utilisation (ou de création) de formalisme.Les enseignants du secondaire ont intégré pendant leurs études ces pratiques langagières (leur réussite en atteste). Ils véhiculent donc ces façons usuelles de dire les mathématiques : en préparant et en animant leurs cours, en évaluant leurs élèves, en rédigeant des manuels scolaires le cas échéant. La façon d’exprimer les mathématiques est rarement vraiment anticipée par les enseignants et enseignantes, et ils n’ont souvent pas conscience de leurs pratiques langagières. L’étude des pratiques langagières évoquée ci-dessus est donc prolongée avec intérêt à celles des enseignants et des manuels scolaires (ou de diverses ressources)… et à celles des élèves. Dans l'enseignement, les élèves découvrent en effet en même temps les contenus mathématiques et la façon dont on exprime les mathématiques ; sans que soit généralement interrogée cette façon de dire les mathématiques (pourtant indissociable de la façon dont on les pense). Cette acculturation pose de nombreuses questions concernant la manière dont ils découvrent, comprennent, apprennent, s’approprient (ou non) ces pratiques langagières.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Les sciences du langage, la didactique du français et la didactique du plurilinguisme proposent des pistes de réflexion riches pour appréhender ces questions. On peut ainsi s’interroger sur l’utilisation des concepts de posture d’auteur ou de lecteur modèle concernant l’enseignement des mathématiques, et des caractéristiques et des liens forts entre apprentissage de la compréhension de textes et de l’écriture de textes, sur les idées de transparence et d’opacification de la langue, et ainsi de re-médiation, d'apprentissage intégré d'un contenu et d'une lague, etc.. Les travaux de didactique du français et de didactique du plurilinguisme ouvrent ainsi des pistes pour travailler cette dimension langagière de l’activité mathématique : à la fois pour elle-même, et à la fois parce que ces recherches montrent que le travail (collectif, explicite, conscient) sur la langue permet un travail sur le contenu.C’est dans ces directions que sont menés mes travaux actuels.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Collectifs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je participe à plusieurs collectifs de recherche ou de recherche – action : j’ai longtemps participé au pilotage du collectif </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, mes travaux sont actuellement centrés autour du réseau </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurimaths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (dont je suis co-responsable avec Catherine Mendonça Dias, DILTEC Université Sorbonnes Nouvelle). Ils se développent également en interaction avec le groupe </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de l’IREMS de Paris, et le groupe </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démontrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Publications, communications, enseignements, responsabilités</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications et communications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignements et responsabilités</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contacts</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Adresse postale :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris Cité</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Bâtiment Sophie Germain</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Case courrier 7018</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">75205 Paris cedex 13</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bureau 8026 (8e étage)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">christophe.hache#u-paris.fr</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">0157279311</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dire astucieusement pour faire faire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armande Dimey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petit x</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 121, pp.29-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05091888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalités de travail en classe pour favoriser l'expression orale des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laganier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Wilson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 132, pp.5-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-intervention entre enseignants de mathématiques et de français langue seconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abou-Samra Myriam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mendonça Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petit x</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 118, pp.27-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer une expression numérique ou algébrique : quel(s) discours enseignant(s) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barthes Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalina Coulange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 128, pp.71-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Jigsaw teaching comme modalité d'apprentissage. Études expérimentales autour du langage en mathématiques et français.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Deffense</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laganier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démontrer en vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Quinchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au fil des maths</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 538, pp.43-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des recherches en didactique des mathématiques à l'écriture de manuels pour le secondaire : compromis ou compromission ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Penninckx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petit x</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 110-111, pp.57-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expliquer, justifier, prouver, démontrer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 115, pp.35-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’élève devient auteur.e : analyse didactique d’ateliers BD-sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Laurent Daures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tréma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/trema.4895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prácticas Lingüísticas en la Clase de Matemáticas. Una experiencia de Profesionalización Online para Profesores de Matemáticas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avenilde Romo Vázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal for research in mathematics education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (2), pp.112. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17583/redimat.2019.2503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communicating science through the Comics & Science Workshops: the Sarabandes research project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Laurent Daures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCOM : Journal of Science Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17, 2, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/2.17020203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les moments d'exposition des connaissances, analyses et exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grenier-Boley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les moments d'exposition des connaissances, analyses et exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grenier-Boley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques langagières des mathématiciens, une étude de cas avec &amp;quot;avec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petit x</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 97, pp.27-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droites perpendiculaires au CM2 : restauration de figures et activité des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Mathé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 93, pp.13 - 37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrire les activités des élèves en géométrie et leur articulation avec celle de l’enseignant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chesnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54, pp.175 - 193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'univers mathématique proposé par le professeur en classe. Observation, description, organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting research to French mathematics teacher education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematics Teacher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 3 (3), pp.281-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un essai d'analyse des pratiques effectives en classe de seconde, ou comment un enseignant fait &amp;quot;fréquenter&amp;quot; les mathématiques à ses élèves pendant la classe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 17 (3), pp.103-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810526v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparons nos langues et nos maths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armande Dimey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mendonça Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Congrès européen de la FIPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Internationale des professeurs de français (FIPF), Sep 2024, Bucarest, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques contextualisées plurilingues des enfants de migrants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rasetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mendonça Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plurilinguisme, enseignement-apprentissage, complexité et intégrité : perspectives épistémologiques, didactiques et politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LHUMAIN- Université de Montpellier, Jun 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation Plurimaths de l’ouvrage Plurilinguisme et enseignement des mathématiques, avec les auteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mendonça Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Téléséminaire international des Irem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IREM, Feb 2023, Webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies pour enseigner des termes mathématiques à travers des productions orales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mendonça Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Millon Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions langagières en classe et construction des savoirs dans les disciplines scolaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mathématiques, un langage universel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mendonça Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Millon Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Didactique(s), plurilinguisme(s), mondialisation(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Acedle, Universidade de Aveiro, Nov 2022, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte didactique de l'appropriation des discours scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mendonça Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire académique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Casnav de Strasbourg, Mar 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du groupe Plurimaths, symposium Biplurilinguisme et apprentissages mathématiques » organisé par Viviane Durand-Guerrier et Jean-Jacques Salone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mendonça Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Espace mathématiques francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMF, Dec 2022, Cotonou, Bénin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre et enseigner le français à visée scolaire. L’exemple des mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mendonça Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire académique du Casnav de Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rectorat de Strasbourg, Mar 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques langagières avec les élèves : un levier pour enseigner les maths ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mendonça Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire de la Semaine des maths</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Canopé, Mar 2021, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils logiques pour analyser les formulations des preuves dans des manuels de lycée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Mesnil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire national de didactique des mathématiques de l'ARDM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codage d'album et activité mathématique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telling Science, drawing Science TSDS#2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Angoulème, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une opérationnalisation de la théorie de l’activité en didactique des mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grenier-Boley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e école d’été de didactique des mathématiques, Autrans, octobre 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser un texte de démonstration ou la formulation d'une dénition en mathématiques, est-ce faire des mathématiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactifen, Les disciplines enseignées : des modes de penser le monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Liège (Belgique), France. pp.110-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture et écriture au cycle 3. Quel travail en mathématiques ? Quel appui pour l'apprentissage des mathématiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44e colloque COPIRELEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Epinal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture et écriture en didactique du français, questions pour la didactique des mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e école d'été de didactique des mathématiques organisée par l'ARDM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE LANGAGE DANS L'ENSEIGNEMENT ET L'APPRENTISSAGE DES MATHÉMATIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e école d'été de didactique des mathématiques (ARDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moments d'exposition des connaissances à l'université : le cas de la notion de limite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grenier-Boley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First conference of International Network for Didactic Research in University Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRATIQUES LANGAGIÈRES ET PREUVES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Mesnil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIe Colloque CORFEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrire l'activité géométrique des élèves : instruments, regards, langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Montigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COPIRELEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeing - Acting - Speaking in geometry: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Mathé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CERME Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ERME, Feb 2013, Antalya, Turkey. pp.1458-1467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Science through the Conception of Comics: the SARABANDES Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning Science through the Conception of Comics: the SARABANDES Research Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Florence, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOGIQUE, LANGAGE. ÉNONCÉS ET PREUVES EN MATHÉMATIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe Colloque CORFEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration d'une formation à la logique pour les professeurs de mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Mesnil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Corfem 19, Besançon, 14-15 juin 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Besançon, France. pp.201-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation mathématique des enseignants, contenus et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Proulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Mohamed Sagayar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMF 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everyday terms in mathematical classroom interactions: case study with multilingual immigrant learners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mendonça Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Millon Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Azaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ERME ‘Language In The Mathematics Classroom’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathématiques et langues, propositions pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mendonça Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Agostino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidy Heritiana Andrianarivony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Corny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IREMS de Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 102, pp.94, 2024, 978-2-86612-410-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semiotic Approaches in Science Didactics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Houdement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley. ISTE editions / Wiley, 2022, 9781789450705</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches sémiotiques en didactique des sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Houdement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE editions, 2022, 9781789480702</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurilinguisme et enseignement des mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mendonça Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Lambert-Lucas, 2022, 978-2-35935-372-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôles et places de la didactique et des didacticiens des mathématiques dans la société et le système éducatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Butlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chambris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Cirade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Clivaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Pensée Sauvage, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes du séminaire national de didactique des mathématiques, année 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalina Coulange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association pour la recherche en didactique des mathématiques, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes du séminaire national de didactique des mathématiques, année 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalina Coulange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supports anticipés, contextuels et communicationnels pour l'enseignement des mathématiques en UPE2A primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mendonça Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Millon Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des outils didactiques au cœur de la classe de langue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert-Lucas, pp.97-127, 2025, 978-2-940817-11-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05091875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When the teacher uses common language instead of geometry lexicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Millon Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mendonça Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Guille-Biel Winder and T. Assude. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articulations between Tangible Space, Graphical Space and Geometrical Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Edition, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croisements d'outils pour analyser les apprentissages des élèves sur le preuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Mesnil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives en didactique des mathématiques - Preuve, Modélisation et Technologies Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume des ateliers des actes de EE21, pp.7-27, 2023, 978-2-86612-407-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage par l’enseignant de termes du langage usuel à la place du lexique de géométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Millon Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mendonça Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Guille-Biel Winder,; Teresa Assude. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articulations entre les espaces sensible, graphique et géométrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Edition, pp.239-248, 2023, Innovation en sciences de l’éducation, 9781784059545</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Let’s Put Mathematics into Comics! A Didactic Analysis of the Comics and Science Workshops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Laurent Daures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claus Michelsen, Astrid Beckmann, Viktor Freiman, Uffe Thomas Jankvist, Annie Savard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Its Connections to the Arts and Sciences (MACAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, Springer International Publishing, pp.529-551, 2022, Mathematics Education in the Digital Era, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-10518-0_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôles et places de la didactique des mathématiques et des didacticiens des mathématiques dans la société et dans le système éducatif, synthèse du thème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bloch Isabelle; Bosch Mariana; Butlen Denis; Chambris Christine; Clivaz Stéphane; Gobert Sophie; Hache Christophe; Hersant Magali; Mangiante-Orsola Christine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rôles et places de la didactique des mathématiques et des didacticiens des mathématiques dans le société et dans le système éducatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Pensée Sauvage, pp.271-273, 2015, Volume 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The case of Textbooks in Mathematics Teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics classrooms: students’ activities and teachers’ practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.117-133, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langage mathématique à la transition primaire / collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire des mathématiques à l'école : de la formation des enseignants à l'activité de l'élève</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARPEME, pp.452-463, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The case of Textbooks in Mathematics Teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Vandebrouck. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics Classrooms, Studens' Activities and Teachers' Practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sense Publishers, pp.117-133, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why and how to understand what is at stake in a mathematics class</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Students' Activities and Teachers' Practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cas des manuels dans l'enseignement des mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Vandebrouck. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La classe de mathématiques : activités des élèves et pratiques des enseignants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octares éditions, pp.345-370, 2008, 978-2915346596</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903891v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulations et reformulations, un travail collectif en mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Cori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Deffense</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au fil des maths, 528 Mathématiques et langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictée en cours de mathématiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Cori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Deffense</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vrai ou faux ? Parlons-en !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Forgeoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Moments d'exposition des Connaissances en mathématiques (secondaire et début de l'université).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Chappet-Pariès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grenier-Boley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités des élèves et pratiques des enseignants en classe de mathématiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vandebrouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Rogalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stage &amp;quot;Statistique et probabilités de la seconde à la terminale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaput Brigitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Parzysz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former à... enseigner la statistique au lycée, perspectives en formation de formateurs et en formation d'enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Mac Aleese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment, en didactique des mathématiques, prendre en compte les pratiques effectives, en classe, des enseignants de mathématiques du lycée ? une Approche à travers des analyses de pratiques de quelques enseignants de mathématiques dans des séances d'introduction aux vecteurs en classe de seconde.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignant de mathématiques au quotidien : Etudes de pratiques en classe de seconde.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire et perspectives sur les mathématiques [math.HO]. Université Denis Diderot Paris 7, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01253635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions langagières dans l'enseignement et l'apprentissage des mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire et perspectives sur les mathématiques [math.HO]. Université Paris Diderot, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02420979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une entrée dans les questions langagières relatives à l'enseignement et l'apprentissage des mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire national de didactique des mathématiques (ARDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IREM de Paris, pp.11-22, 2023, 978-2-86612-406-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôles et places de la didactique des mathématiques et des didacticiens des mathématiques dans la société et dans le système éducatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Butlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chambris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Cirade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17è école d'été de didactique des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Pensée Sauvage, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire national des jeunes chercheurs de l'ARDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Spitalas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auxire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Isabel Barrera-Curin¹</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Front</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wejch 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France. IREM de Paris, 2014, 978-2-86612-356-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId165"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5BF15706"/>
+    <w:nsid w:val="D95AEB3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D735D089"/>
+    <w:nsid w:val="3E7BF334"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0FC4EF7B"/>
+    <w:nsid w:val="750CE8B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1817F025"/>
+    <w:nsid w:val="264D0816"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -791,51 +791,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-hache" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6862-1036" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095876650" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://docs.irem.univ-paris-diderot.fr/up/Lemme-ArchivesProgrammation-2013-2018.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.u-paris.fr/groupe-plurimaths-pratiques-du-plurilinguisme-et-enseignement-des-mathematiques" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.u-paris.fr/langage-ecrit-oral-leo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.u-paris.fr/demontrer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://docs.irem.univ-paris-diderot.fr/up/Hache-Publications_web.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://docs.irem.univ-paris-diderot.fr/up/Hache-Resp-Enst_web.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091888v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Dimey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hache" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374373v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laganier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Poirier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thirion" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Wilson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370846v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou-Samra Myriam" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mendon&#231;a Dias" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116383v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barthes Garnier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalina Coulange" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270219v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Quinchon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257960v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Deffense" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Moulin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102984v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Hosson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bordenave" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Laurent Daures" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Decamp" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.4895" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190045v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avenilde Romo V&#225;zquez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17583/redimat.2019.2503" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463858v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Horoks" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Penninckx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Robert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257977v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Baron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800673v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#233;camp" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/2.17020203" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720671v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bridoux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier-Boley" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358304v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397401v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408695v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barrier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Math&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646985v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chesnais" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257952v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258794v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810526v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373728v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543498v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rasetto" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973902v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981178v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Millon Faure" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981245v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005159v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973908v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993449v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005365v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257750v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Mesnil" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553031v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292644v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258796v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646993v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646998v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292633v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337896v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285116v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147477v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Montigny" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006216v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285113v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979017v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874279v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303070v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Proulx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Mohamed Sagayar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03975714v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Azaoui" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521050v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Agostino" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidy Heritiana Andrianarivony" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Corny" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irems.u-paris.fr/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820653v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Houdement" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Hosson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476153v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553842v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844829v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Butlen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chambris" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Cirade" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Clivaz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553089v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553083v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091875v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372770v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Gardes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436130v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Beaugrand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436132v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913547v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-10518-0_30" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519496v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hersant" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870111v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270296v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903897v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809689v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903891v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292609v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Campet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Cori" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292618v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292639v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Forgeoux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111575v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Chappet-Pari&#232;s" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110844v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vandebrouck" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Rogalski" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Abboud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cazes" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554124v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Boyer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaput Brigitte" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Denys" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Parzysz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554138v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Mac Aleese" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141778v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01253635v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02420979v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116382v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492161v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Bosch" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506837v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Spitalas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Auxire" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Isabel Barrera-Curin&#185;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Front" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-hache" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6862-1036" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095876650" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=-4eRjPIAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://docs.irem.univ-paris-diderot.fr/up/Lemme-ArchivesProgrammation-2013-2018.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.u-paris.fr/groupe-plurimaths-pratiques-du-plurilinguisme-et-enseignement-des-mathematiques" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.u-paris.fr/langage-ecrit-oral-leo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.u-paris.fr/demontrer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://docs.irem.univ-paris-diderot.fr/up/Hache-Publications_web.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://docs.irem.univ-paris-diderot.fr/up/Hache-Resp-Enst_web.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091888v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Dimey" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hache" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374373v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laganier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Poirier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thirion" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Wilson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370846v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou-Samra Myriam" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mendon&#231;a Dias" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116383v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barthes Garnier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalina Coulange" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257960v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Deffense" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Moulin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270219v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Quinchon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463858v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Horoks" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Penninckx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Robert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257977v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Baron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102984v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Hosson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bordenave" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Laurent Daures" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Decamp" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.4895" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190045v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avenilde Romo V&#225;zquez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17583/redimat.2019.2503" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800673v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#233;camp" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/2.17020203" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358304v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bridoux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier-Boley" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720671v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397401v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408695v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barrier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Math&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646985v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chesnais" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257952v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258794v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810526v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373728v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543498v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rasetto" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973902v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981245v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Millon Faure" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981178v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005159v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973908v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993449v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005365v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257750v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Mesnil" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292644v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553031v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258796v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646993v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646998v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292633v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337896v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285116v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147477v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Montigny" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979017v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006216v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285113v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874279v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303070v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Proulx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Mohamed Sagayar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03975714v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Azaoui" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521050v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Agostino" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidy Heritiana Andrianarivony" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Corny" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irems.u-paris.fr/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820653v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Houdement" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Hosson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476153v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553842v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844829v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Butlen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chambris" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Cirade" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Clivaz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553089v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553083v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091875v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436132v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Beaugrand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372770v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Gardes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436130v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913547v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-10518-0_30" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519496v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hersant" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270296v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870111v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903897v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809689v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903891v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292609v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Campet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Cori" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292618v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292639v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Forgeoux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111575v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Chappet-Pari&#232;s" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110844v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vandebrouck" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Rogalski" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Abboud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cazes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554124v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Boyer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaput Brigitte" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Denys" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Parzysz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554138v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Mac Aleese" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141778v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01253635v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02420979v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116382v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492161v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Bosch" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506837v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Spitalas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Auxire" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Isabel Barrera-Curin&#185;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Front" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>