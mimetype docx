--- v0 (2026-03-19)
+++ v1 (2026-04-12)
@@ -264,295 +264,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03407434v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral theory for Maxwell's equations at the interface of a metamaterial. Part II: Limiting absorption, limiting amplitude principles and interface resonance</w:t>
+                <w:t xml:space="preserve">The Complex-Scaled Half-Space Matching Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Cassier</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon N. Chandler-Wilde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Fliss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl-Mikael Perfekt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Partial Differential Equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/03605302.2022.2051188⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 54 (1), pp.512-557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/20M1387122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03379054v1</w:t>
+                <w:t xml:space="preserve">hal-03087232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Complex-Scaled Half-Space Matching Method</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spectral theory for Maxwell's equations at the interface of a metamaterial. Part II: Limiting absorption, limiting amplitude principles and interface resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon N. Chandler-Wilde</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sonia Fliss</w:t>
+                <w:t xml:space="preserve">Maxence Cassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karl-Mikael Perfekt</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 54 (1), pp.512-557. </w:t>
+              <w:t xml:space="preserve">Communications in Partial Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47 (6), pp.1217-1295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/20M1387122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/03605302.2022.2051188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03087232v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03379054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex-scaling method for the complex plasmonic resonances of planar subwavelength particles with corners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -794,77 +794,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral theory for Maxwell's equations at the interface of a metamaterial. Part I: Generalized Fourier transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Cassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Partial Differential Equations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 42 (11), pp.1707-1748</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -993,51 +993,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Rellich type theorem for the Helmholtz equation in a conical domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Fliss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1104,343 +1104,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01160242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space-time focusing of acoustic waves on unknown scatterers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the absence of trapped modes in locally perturbed open waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hazard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wave Motion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.19. </w:t>
+              <w:t xml:space="preserve">IMA Journal of Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2014.07.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/imamat/hxu046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00935844v1</w:t>
+                <w:t xml:space="preserve">hal-00967920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the absence of trapped modes in locally perturbed open waveguides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Finite element computation of trapped and leaky elastic waves in open stratified waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Treyssede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khac-Long Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hazard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMA Journal of Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.14. </w:t>
+              <w:t xml:space="preserve">Wave Motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 51 (7), pp.1093-1107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/imamat/hxu046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2014.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00967920v1</w:t>
+                <w:t xml:space="preserve">hal-01064430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element computation of trapped and leaky elastic waves in open stratified waveguides</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
+                <w:t xml:space="preserve">Space-time focusing of acoustic waves on unknown scatterers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Cassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hazard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wave Motion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 51 (7), pp.1093-1107. </w:t>
+              <w:t xml:space="preserve">, 2014, pp.19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2014.05.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2014.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01064430v1</w:t>
+                <w:t xml:space="preserve">hal-00935844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple scattering of acoustic waves by small sound-soft obstacles in two dimensions: Mathematical justification of the Foldy-Lax model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Cassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hazard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1581,51 +1581,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical analysis of the junction of two acoustic open waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Goursaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1685,51 +1685,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffraction by a defect in an open waveguide: A Mathematical analysis based on a modal radiation condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghania Dakhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2371,196 +2371,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00794524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A singular field method for Maxwell's equations: numerical aspects for 2D magnetostatics</w:t>
+                <w:t xml:space="preserve">Numerical simulation of corner singularities: a paradox in Maxwell-like problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hazard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Lohrengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/S0036142900375761⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 330 (1), pp.57-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1631-0721(02)01425-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00210535v1</w:t>
+                <w:t xml:space="preserve">hal-00990190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of corner singularities: a paradox in Maxwell-like problems</w:t>
+                <w:t xml:space="preserve">A singular field method for Maxwell's equations: numerical aspects for 2D magnetostatics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lohrengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 330 (1), pp.57-68. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 40 (3), pp.1021--1040. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1631-0721(02)01425-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/S0036142900375761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00990190v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00210535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perturbation of low-frequency underwater acoustics by gravity waves</w:t>
               </w:r>
@@ -2641,77 +2641,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A singular field method for the solution of Maxwell's equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lohrengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 59 (6), pp.2028-2044. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2853,51 +2853,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lohrengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 326 (11), pp.1305-1310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3247,51 +3247,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Rellich-type theorem for the Helmholtz equation in a junction of stratified media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Al Humaikani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Fliss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3544,51 +3544,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils élémentaires d'analyse pour les Equations aux Dérivées Partielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3951,51 +3951,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03407434v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourgeois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fliss" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fritsch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hazard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Recoquillay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamat/hxad004" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379054v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Cassier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Joly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2022.2051188" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03087232v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bonnet-Ben Dhia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon N. Chandler-Wilde" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Mikael Perfekt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1387122" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923259v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Monteghetti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110433" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02334004v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1295660" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01626868v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paolantoni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.58" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01379118v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346096v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac-Long Nguyen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Treyssede" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2014.12.032" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160242v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tonnoir" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2015.10.015" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935844v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2014.07.009" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967920v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamat/hxu046" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064430v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2014.05.003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849557v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2012.06.001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B73X9R3J-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00973843v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Ben-Amar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849568v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Goursaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100811374" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00873068v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghania Dakhia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahc&#232;ne Chorfi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080740155" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00873082v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lun&#233;ville" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamat/hxn006" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-XGRBQJF9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140349v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Gmati" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ramdani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/060654542" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876228v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Loret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2007040" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876223v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H. Meylan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/060665208" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849554v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794524v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036139903428732" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00210535v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lohrengel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036142900375761" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00990190v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(02)01425-0" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00974736v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Champy-Doutreleau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Euvrard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01009853v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036139997323383" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00974739v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Cutzach" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010610v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ciarlet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(98)80184-5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6T8VT67-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00974773v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lenoir" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00974763v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00974746v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vullierme-Ledard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037634v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Al Humaikani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00371350v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071694v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061707v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073598v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076596v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03407434v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourgeois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fliss" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fritsch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hazard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Recoquillay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamat/hxad004" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03087232v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bonnet-Ben Dhia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon N. Chandler-Wilde" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Mikael Perfekt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1387122" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379054v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Cassier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Joly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2022.2051188" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923259v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Monteghetti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110433" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02334004v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1295660" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01626868v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paolantoni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.58" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01379118v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346096v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac-Long Nguyen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Treyssede" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2014.12.032" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160242v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tonnoir" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2015.10.015" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967920v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamat/hxu046" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064430v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2014.05.003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935844v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2014.07.009" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849557v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2012.06.001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B73X9R3J-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00973843v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Ben-Amar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849568v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Goursaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100811374" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00873068v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghania Dakhia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahc&#232;ne Chorfi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080740155" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00873082v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lun&#233;ville" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamat/hxn006" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-XGRBQJF9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140349v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Gmati" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ramdani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/060654542" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876228v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Loret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2007040" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876223v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H. Meylan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/060665208" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849554v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794524v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036139903428732" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00990190v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(02)01425-0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00210535v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lohrengel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036142900375761" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00974736v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Champy-Doutreleau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Euvrard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01009853v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036139997323383" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00974739v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Cutzach" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010610v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ciarlet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(98)80184-5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6T8VT67-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00974773v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lenoir" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00974763v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00974746v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vullierme-Ledard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037634v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Al Humaikani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00371350v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071694v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061707v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073598v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076596v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>