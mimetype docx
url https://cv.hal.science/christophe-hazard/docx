--- v1 (2026-04-12)
+++ v2 (2026-05-02)
@@ -3287,69 +3287,69 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Fliss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hazard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05037634v1</w:t>
+                <w:t xml:space="preserve">hal-05037634v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3951,51 +3951,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03407434v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourgeois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fliss" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fritsch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hazard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Recoquillay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamat/hxad004" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03087232v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bonnet-Ben Dhia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon N. Chandler-Wilde" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Mikael Perfekt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1387122" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379054v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Cassier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Joly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2022.2051188" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923259v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Monteghetti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110433" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02334004v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1295660" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01626868v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paolantoni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.58" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01379118v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346096v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac-Long Nguyen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Treyssede" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2014.12.032" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160242v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tonnoir" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2015.10.015" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967920v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamat/hxu046" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064430v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2014.05.003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935844v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2014.07.009" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849557v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2012.06.001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B73X9R3J-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00973843v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Ben-Amar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849568v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Goursaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100811374" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00873068v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghania Dakhia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahc&#232;ne Chorfi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080740155" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00873082v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lun&#233;ville" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamat/hxn006" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-XGRBQJF9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140349v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Gmati" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ramdani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/060654542" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876228v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Loret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2007040" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876223v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H. Meylan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/060665208" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849554v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794524v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036139903428732" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00990190v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(02)01425-0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00210535v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lohrengel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036142900375761" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00974736v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Champy-Doutreleau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Euvrard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01009853v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036139997323383" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00974739v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Cutzach" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010610v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ciarlet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(98)80184-5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6T8VT67-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00974773v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lenoir" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00974763v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00974746v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vullierme-Ledard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037634v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Al Humaikani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00371350v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071694v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061707v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073598v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076596v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03407434v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourgeois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fliss" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fritsch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hazard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Recoquillay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamat/hxad004" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03087232v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bonnet-Ben Dhia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon N. Chandler-Wilde" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Mikael Perfekt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1387122" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379054v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Cassier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Joly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2022.2051188" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923259v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Monteghetti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110433" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02334004v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1295660" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01626868v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paolantoni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.58" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01379118v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346096v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac-Long Nguyen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Treyssede" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2014.12.032" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160242v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tonnoir" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2015.10.015" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967920v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamat/hxu046" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064430v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2014.05.003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935844v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2014.07.009" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849557v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2012.06.001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B73X9R3J-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00973843v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Ben-Amar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849568v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Goursaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100811374" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00873068v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghania Dakhia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahc&#232;ne Chorfi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080740155" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00873082v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lun&#233;ville" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamat/hxn006" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-XGRBQJF9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140349v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Gmati" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ramdani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/060654542" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876228v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Loret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2007040" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876223v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H. Meylan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/060665208" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849554v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794524v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036139903428732" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00990190v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(02)01425-0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00210535v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lohrengel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036142900375761" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00974736v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Champy-Doutreleau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Euvrard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01009853v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036139997323383" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00974739v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Cutzach" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010610v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ciarlet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(98)80184-5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6T8VT67-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00974773v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lenoir" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00974763v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00974746v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vullierme-Ledard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037634v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Al Humaikani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00371350v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071694v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061707v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073598v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076596v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>