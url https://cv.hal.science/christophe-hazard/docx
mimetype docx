--- v2 (2026-05-02)
+++ v3 (2026-05-25)
@@ -264,295 +264,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03407434v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Complex-Scaled Half-Space Matching Method</w:t>
+                <w:t xml:space="preserve">Spectral theory for Maxwell's equations at the interface of a metamaterial. Part II: Limiting absorption, limiting amplitude principles and interface resonance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
+                <w:t xml:space="preserve">Maxence Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon N. Chandler-Wilde</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/20M1387122⟩</w:t>
+              <w:t xml:space="preserve">Communications in Partial Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47 (6), pp.1217-1295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03605302.2022.2051188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03087232v1</w:t>
+                <w:t xml:space="preserve">hal-03379054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral theory for Maxwell's equations at the interface of a metamaterial. Part II: Limiting absorption, limiting amplitude principles and interface resonance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Complex-Scaled Half-Space Matching Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Cassier</w:t>
+                <w:t xml:space="preserve">Simon N. Chandler-Wilde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Fliss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Joly</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Karl-Mikael Perfekt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Partial Differential Equations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 47 (6), pp.1217-1295. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 54 (1), pp.512-557. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/03605302.2022.2051188⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/20M1387122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03379054v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03087232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex-scaling method for the complex plasmonic resonances of planar subwavelength particles with corners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -794,77 +794,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral theory for Maxwell's equations at the interface of a metamaterial. Part I: Generalized Fourier transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Cassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Partial Differential Equations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 42 (11), pp.1707-1748</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -993,51 +993,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Rellich type theorem for the Helmholtz equation in a conical domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Fliss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1104,343 +1104,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01160242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the absence of trapped modes in locally perturbed open waveguides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Space-time focusing of acoustic waves on unknown scatterers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hazard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMA Journal of Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.14. </w:t>
+              <w:t xml:space="preserve">Wave Motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/imamat/hxu046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2014.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00967920v1</w:t>
+                <w:t xml:space="preserve">hal-00935844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element computation of trapped and leaky elastic waves in open stratified waveguides</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the absence of trapped modes in locally perturbed open waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hazard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wave Motion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 51 (7), pp.1093-1107. </w:t>
+              <w:t xml:space="preserve">IMA Journal of Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2014.05.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/imamat/hxu046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01064430v1</w:t>
+                <w:t xml:space="preserve">hal-00967920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space-time focusing of acoustic waves on unknown scatterers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxence Cassier</w:t>
+                <w:t xml:space="preserve">Finite element computation of trapped and leaky elastic waves in open stratified waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Treyssede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khac-Long Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hazard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wave Motion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, pp.19. </w:t>
+              <w:t xml:space="preserve">, 2014, 51 (7), pp.1093-1107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2014.07.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2014.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00935844v1</w:t>
+                <w:t xml:space="preserve">hal-01064430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple scattering of acoustic waves by small sound-soft obstacles in two dimensions: Mathematical justification of the Foldy-Lax model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Cassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hazard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1581,51 +1581,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical analysis of the junction of two acoustic open waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Goursaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1685,51 +1685,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffraction by a defect in an open waveguide: A Mathematical analysis based on a modal radiation condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghania Dakhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2371,196 +2371,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00794524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of corner singularities: a paradox in Maxwell-like problems</w:t>
+                <w:t xml:space="preserve">A singular field method for Maxwell's equations: numerical aspects for 2D magnetostatics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lohrengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1631-0721(02)01425-0⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 40 (3), pp.1021--1040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/S0036142900375761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00990190v1</w:t>
+                <w:t xml:space="preserve">hal-00210535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A singular field method for Maxwell's equations: numerical aspects for 2D magnetostatics</w:t>
+                <w:t xml:space="preserve">Numerical simulation of corner singularities: a paradox in Maxwell-like problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hazard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Lohrengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 40 (3), pp.1021--1040. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 330 (1), pp.57-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/S0036142900375761⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1631-0721(02)01425-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00210535v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00990190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perturbation of low-frequency underwater acoustics by gravity waves</w:t>
               </w:r>
@@ -2641,77 +2641,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A singular field method for the solution of Maxwell's equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lohrengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 59 (6), pp.2028-2044. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2853,51 +2853,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lohrengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 326 (11), pp.1305-1310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3247,51 +3247,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Rellich-type theorem for the Helmholtz equation in a junction of stratified media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Al Humaikani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Fliss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3544,51 +3544,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils élémentaires d'analyse pour les Equations aux Dérivées Partielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3951,51 +3951,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03407434v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourgeois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fliss" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fritsch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hazard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Recoquillay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamat/hxad004" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03087232v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bonnet-Ben Dhia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon N. Chandler-Wilde" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Mikael Perfekt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1387122" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379054v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Cassier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Joly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2022.2051188" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923259v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Monteghetti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110433" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02334004v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1295660" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01626868v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paolantoni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.58" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01379118v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346096v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac-Long Nguyen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Treyssede" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2014.12.032" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160242v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tonnoir" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2015.10.015" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967920v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamat/hxu046" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064430v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2014.05.003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935844v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2014.07.009" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849557v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2012.06.001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B73X9R3J-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00973843v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Ben-Amar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849568v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Goursaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100811374" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00873068v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghania Dakhia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahc&#232;ne Chorfi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080740155" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00873082v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lun&#233;ville" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamat/hxn006" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-XGRBQJF9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140349v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Gmati" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ramdani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/060654542" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876228v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Loret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2007040" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876223v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H. Meylan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/060665208" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849554v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794524v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036139903428732" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00990190v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(02)01425-0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00210535v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lohrengel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036142900375761" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00974736v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Champy-Doutreleau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Euvrard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01009853v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036139997323383" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00974739v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Cutzach" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010610v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ciarlet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(98)80184-5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6T8VT67-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00974773v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lenoir" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00974763v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00974746v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vullierme-Ledard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037634v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Al Humaikani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00371350v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071694v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061707v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073598v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076596v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03407434v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourgeois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fliss" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fritsch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hazard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Recoquillay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamat/hxad004" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379054v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Cassier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Joly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2022.2051188" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03087232v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bonnet-Ben Dhia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon N. Chandler-Wilde" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Mikael Perfekt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1387122" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923259v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Monteghetti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110433" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02334004v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1295660" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01626868v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paolantoni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.58" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01379118v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346096v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac-Long Nguyen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Treyssede" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2014.12.032" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160242v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tonnoir" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2015.10.015" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935844v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2014.07.009" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967920v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamat/hxu046" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064430v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2014.05.003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849557v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2012.06.001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B73X9R3J-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00973843v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Ben-Amar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849568v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Goursaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100811374" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00873068v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghania Dakhia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahc&#232;ne Chorfi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080740155" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00873082v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lun&#233;ville" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamat/hxn006" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-XGRBQJF9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140349v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Gmati" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ramdani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/060654542" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876228v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Loret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2007040" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876223v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H. Meylan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/060665208" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849554v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794524v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036139903428732" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00210535v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lohrengel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036142900375761" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00990190v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(02)01425-0" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00974736v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Champy-Doutreleau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Euvrard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01009853v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036139997323383" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00974739v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Cutzach" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010610v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ciarlet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(98)80184-5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6T8VT67-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00974773v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lenoir" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00974763v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00974746v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vullierme-Ledard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037634v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Al Humaikani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00371350v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071694v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061707v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073598v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076596v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>