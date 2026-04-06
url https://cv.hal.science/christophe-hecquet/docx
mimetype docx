--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -2748,441 +2748,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01230191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UV to IR laser damage of Magnetron Sputtering films submitted to multiple sub-picosecond pulses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dam-Bé Douti</w:t>
+                <w:t xml:space="preserve">Optical filters for UV to near IR space applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Krol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser-Induced Damage in Optical Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Boulder, United States. pp.92370I</w:t>
+              <w:t xml:space="preserve">International Conference on Space Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Tenerife, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01127827v1</w:t>
+                <w:t xml:space="preserve">hal-01274410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical filters for UV to near IR space applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Helene Krol</w:t>
+                <w:t xml:space="preserve">In-line quantitative phase imaging for damage detection and analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dam-Bé Douti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sherazade Aknoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Monneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Lumeau</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Commandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Space Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Tenerife, Spain</w:t>
+              <w:t xml:space="preserve">Laser-Induced Damage in Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Boulder, United States. pp.92371A</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01274410v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01127825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-line quantitative phase imaging for damage detection and analysis</w:t>
+                <w:t xml:space="preserve">UV to IR laser damage of Magnetron Sputtering films submitted to multiple sub-picosecond pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dam-Bé Douti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Commandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laser-Induced Damage in Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Boulder, United States. pp.92371A</w:t>
+              <w:t xml:space="preserve">, 2014, Boulder, United States. pp.92370I</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01127825v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01127827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multispectral filters assemblies for earth remote sensing imagers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Krol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Grezes-Besset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4230,286 +4230,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00575969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilayer optics development for space, laser and synchrotron applications in EUV range</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Evgueni Meltchakov</w:t>
+                <w:t xml:space="preserve">EUV near normal incidence collector development at SAGEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Mercier-Ythier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bozec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Geyl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Rinchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hecquet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Françoise Bridou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVII International Synchrotron Radiation Conference SR-2008</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Emerging lithographic technologies XII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, San José, United States. pp.692135, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.787620⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00661764v1</w:t>
+                <w:t xml:space="preserve">hal-00814125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EUV near normal incidence collector development at SAGEM</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">André Rinchet</w:t>
+                <w:t xml:space="preserve">Multilayer optics development for space, laser and synchrotron applications in EUV range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgueni Meltchakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hecquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Jérôme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bridou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging lithographic technologies XII</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XVII International Synchrotron Radiation Conference SR-2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Novosibirsk, Russia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.787620⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00814125v1</w:t>
+                <w:t xml:space="preserve">hal-00661764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multicouches à base d'Aluminium pour l'EUV</w:t>
               </w:r>
@@ -6000,51 +6000,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102366v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hecquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Etcheberry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ravel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Litaudon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ohx.2025.e00662" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03846982v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rochus" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Auch&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berghmans" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Harra" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Schmutz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936663e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055034v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Mermet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Perraudin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry L&#233;onardis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.144129" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339735v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Tu Vu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Thu Vu Le" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Chen Hsu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Diep Lai" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.405759" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001187v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936663" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913598v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Bsaibes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Al Ajami" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Truong" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Batut" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-1277-2020" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322107v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blocquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#233;ndez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ward" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coudert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12450" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313484v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Doualle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;bert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Combis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallais" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-016-9606-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227720v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dam-B&#233; Douti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhamad Chrayteh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherazade Aknoun" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202794v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vial" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dem&#233;sy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zolla" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nicolet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Commandre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.31.001339" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937939v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cormont" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lamaign&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.028272" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642782v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le Guen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Hu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Andr&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jonnard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.-S. Wang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.1350" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00542261v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgueni Meltchakov" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Roulliay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Rossi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M&#233;nesguen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-009-5445-2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0RW95WRW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00648606v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Galtayries" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Hu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Guen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00561341v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delmotte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Ravet-Krill" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256010v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maury" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04779679v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liss Ludivine" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Abdedou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiling Weng" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jeunesse" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03795643v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dubois" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Houel-Renault" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Erard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada N. Boustany" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03795599v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230191v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#233;gou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lumeau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127827v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274410v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Krol" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bondet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127825v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Monneret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319737v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Le Goff" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grezes-Besset" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lequime" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Begou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280090v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Abel-Tiberini" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gasc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Loesel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127833v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Commandr&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946567v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Begou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hecquet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemarchand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lequime" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764709v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cornibeau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279626v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sorce" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cihan Koc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00661774v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Hui Hu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.820913" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00598058v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rinchet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Varniere" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/uvx/2009030" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00575969v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bridou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00661764v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00814125v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mercier-Ythier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bozec" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Geyl" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rinchet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.787620" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00661781v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00575965v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auch&#232;re" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04184422v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03795674v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Westbrook" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02278773v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fragola" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loriette" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pons" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503631v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Mokrani" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Batut" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pillier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vanhove" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280085v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Forestier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281200v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801185v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Maurel-Pantel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Fournel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billeton" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Debray" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-n2000" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04480949v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Leriche" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Eisenbeis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00387144v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102366v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hecquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Etcheberry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ravel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Litaudon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ohx.2025.e00662" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03846982v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rochus" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Auch&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berghmans" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Harra" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Schmutz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936663e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055034v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Mermet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Perraudin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry L&#233;onardis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.144129" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339735v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Tu Vu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Thu Vu Le" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Chen Hsu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Diep Lai" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.405759" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001187v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936663" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913598v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Bsaibes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Al Ajami" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Truong" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Batut" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-1277-2020" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322107v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blocquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#233;ndez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ward" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coudert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12450" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313484v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Doualle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;bert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Combis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallais" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-016-9606-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227720v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dam-B&#233; Douti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhamad Chrayteh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherazade Aknoun" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202794v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vial" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dem&#233;sy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zolla" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nicolet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Commandre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.31.001339" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937939v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cormont" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lamaign&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.028272" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642782v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le Guen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Hu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Andr&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jonnard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.-S. Wang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.1350" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00542261v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgueni Meltchakov" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Roulliay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Rossi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M&#233;nesguen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-009-5445-2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0RW95WRW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00648606v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Galtayries" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Hu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Guen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00561341v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delmotte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Ravet-Krill" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256010v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maury" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04779679v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liss Ludivine" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Abdedou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiling Weng" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jeunesse" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03795643v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dubois" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Houel-Renault" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Erard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada N. Boustany" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03795599v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230191v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#233;gou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lumeau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274410v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Krol" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bondet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127825v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Monneret" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127827v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319737v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Le Goff" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grezes-Besset" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lequime" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Begou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280090v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Abel-Tiberini" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gasc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Loesel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127833v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Commandr&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946567v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Begou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hecquet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemarchand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lequime" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764709v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cornibeau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279626v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sorce" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cihan Koc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00661774v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Hui Hu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.820913" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00598058v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rinchet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Varniere" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/uvx/2009030" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00575969v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bridou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00814125v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mercier-Ythier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bozec" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Geyl" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rinchet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.787620" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00661764v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00661781v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00575965v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auch&#232;re" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04184422v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03795674v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Westbrook" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02278773v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fragola" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loriette" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pons" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503631v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Mokrani" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Batut" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pillier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vanhove" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280085v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Forestier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281200v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801185v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Maurel-Pantel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Fournel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billeton" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Debray" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-n2000" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04480949v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Leriche" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Eisenbeis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00387144v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>