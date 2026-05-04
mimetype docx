--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -1695,298 +1695,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00642782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Al-based multilayer optics for EUV</w:t>
+                <w:t xml:space="preserve">Nanometer-designed Al/SiC periodic multilayers: characterization by a multi-technique approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anouk Galtayries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Evgueni Meltchakov</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yves Ménesguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 42 (6-7), pp.653-657</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00542261v1</w:t>
+                <w:t xml:space="preserve">hal-00648606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanometer-designed Al/SiC periodic multilayers: characterization by a multi-technique approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of Al-based multilayer optics for EUV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgueni Meltchakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hecquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Roulliay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anouk Galtayries</w:t>
+                <w:t xml:space="preserve">Sébastien de Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.H. Hu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Evgueni Meltchakov</w:t>
+                <w:t xml:space="preserve">Yves Ménesguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 98, pp.111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00339-009-5445-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00648606v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00542261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and performance of two-channel EUV multilayer mirrors with enhanced spectral selectivity</w:t>
               </w:r>
@@ -2011,51 +2011,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Ravet-Krill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien de Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Jérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3119,277 +3119,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01127827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multispectral filters assemblies for earth remote sensing imagers</w:t>
+                <w:t xml:space="preserve">Pixelated multilayer thin film filters for multispectral imagers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Le Goff</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Helene Krol</w:t>
+                <w:t xml:space="preserve">Michel Lequime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Grezes-Besset</w:t>
+                <w:t xml:space="preserve">Laetitia Abel-Tiberini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Lequime</w:t>
+                <w:t xml:space="preserve">Karine Gasc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Begou</w:t>
+                <w:t xml:space="preserve">Jacques Loesel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Space Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Tenerife, Spain</w:t>
+              <w:t xml:space="preserve">Atelier CNES CCT OOE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNES, Jun 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01319737v1</w:t>
+                <w:t xml:space="preserve">hal-01280090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pixelated multilayer thin film filters for multispectral imagers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Multispectral filters assemblies for earth remote sensing imagers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Krol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Grezes-Besset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lequime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Loesel</w:t>
+                <w:t xml:space="preserve">Thomas Begou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier CNES CCT OOE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNES, Jun 2014, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Conference on Space Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Tenerife, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01280090v1</w:t>
+                <w:t xml:space="preserve">hal-01319737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-picosecond laser damage resistance of optical thin films made by Plasma Assisted Magnetron Sputtering</w:t>
               </w:r>
@@ -3427,51 +3427,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Commandré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers of Optical Coatings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Shanghai, China</w:t>
@@ -3772,51 +3772,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cihan Koc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lequime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Systems Design 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPIE, Sep 2011, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3854,90 +3854,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical, chemical, and depth characterization of Al/SiC periodic multilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Min-Hui Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueni Meltchakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUV and X-Ray Optics: Synergy between Laboratory and Space</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Prague, Czech Republic. pp.73600, </w:t>
@@ -4001,51 +4001,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Roulliay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rinchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4103,665 +4103,665 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00598058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two channel EUV mirror for solar missions: design, performances and stability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recent results in solar imaging using ion beam sputtered multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Ravet-Krill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Auchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Jérôme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Delmotte</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Françoise Bridou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 9th International Conference 
 on the 
 Physics of X-Ray Multilayer Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Big Sky Resort, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00575969v1</w:t>
+                <w:t xml:space="preserve">hal-00575965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EUV near normal incidence collector development at SAGEM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two channel EUV mirror for solar missions: design, performances and stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hecquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Ravet-Krill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Jérôme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Mercier-Ythier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christophe Hecquet</w:t>
+                <w:t xml:space="preserve">Françoise Bridou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging lithographic technologies XII</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 9th International Conference 
+on the 
+Physics of X-Ray Multilayer Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Big Sky Resort, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00814125v1</w:t>
+                <w:t xml:space="preserve">hal-00575969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilayer optics development for space, laser and synchrotron applications in EUV range</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Evgueni Meltchakov</w:t>
+                <w:t xml:space="preserve">EUV near normal incidence collector development at SAGEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Mercier-Ythier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bozec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Geyl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Rinchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hecquet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Françoise Bridou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVII International Synchrotron Radiation Conference SR-2008</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Emerging lithographic technologies XII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, San José, United States. pp.692135, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.787620⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00661764v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00814125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicouches à base d'Aluminium pour l'EUV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Multilayer optics development for space, laser and synchrotron applications in EUV range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueni Meltchakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Roulliay</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Jérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bridou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">, 9e Colloque sur les Sources Cohérentes et Incohérentes UV, VUV et X : Applications et Développements Récents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Dourdan, France</w:t>
+              <w:t xml:space="preserve">XVII International Synchrotron Radiation Conference SR-2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Novosibirsk, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00661781v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00661764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent results in solar imaging using ion beam sputtered multilayers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Auchère</w:t>
+                <w:t xml:space="preserve">Multicouches à base d'Aluminium pour l'EUV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgueni Meltchakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Roulliay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Jérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Delmotte</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bridou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 9th International Conference 
-[...5 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Big Sky Resort, United States</w:t>
+              <w:t xml:space="preserve">, 9e Colloque sur les Sources Cohérentes et Incohérentes UV, VUV et X : Applications et Développements Récents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00575965v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00661781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5252,204 +5252,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04503631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Espace Photonique, une centrale technologique dédiée aux couches minces optiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'Espace Photonique, une nouvelle plateforme technologique pour les couches minces optiques à l'Institut Fresnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lequime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hecquet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Lequime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Thématique Couches Minces Optiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">Colloque R&amp;D Astronomie et Astrophysique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01280085v1</w:t>
+                <w:t xml:space="preserve">hal-01281200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Espace Photonique, une nouvelle plateforme technologique pour les couches minces optiques à l'Institut Fresnel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">L’Espace Photonique, une centrale technologique dédiée aux couches minces optiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hecquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lequime</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Hecquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque R&amp;D Astronomie et Astrophysique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journée Thématique Couches Minces Optiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01281200v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01280085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6000,51 +6000,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102366v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hecquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Etcheberry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ravel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Litaudon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ohx.2025.e00662" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03846982v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rochus" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Auch&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berghmans" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Harra" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Schmutz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936663e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055034v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Mermet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Perraudin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry L&#233;onardis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.144129" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339735v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Tu Vu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Thu Vu Le" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Chen Hsu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Diep Lai" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.405759" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001187v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936663" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913598v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Bsaibes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Al Ajami" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Truong" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Batut" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-1277-2020" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322107v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blocquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#233;ndez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ward" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coudert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12450" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313484v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Doualle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;bert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Combis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallais" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-016-9606-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227720v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dam-B&#233; Douti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhamad Chrayteh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherazade Aknoun" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202794v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vial" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dem&#233;sy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zolla" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nicolet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Commandre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.31.001339" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937939v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cormont" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lamaign&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.028272" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642782v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le Guen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Hu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Andr&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jonnard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.-S. Wang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.1350" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00542261v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgueni Meltchakov" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Roulliay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Rossi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M&#233;nesguen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-009-5445-2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0RW95WRW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00648606v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Galtayries" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Hu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Guen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00561341v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delmotte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Ravet-Krill" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256010v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maury" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04779679v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liss Ludivine" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Abdedou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiling Weng" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jeunesse" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03795643v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dubois" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Houel-Renault" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Erard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada N. Boustany" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03795599v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230191v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#233;gou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lumeau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274410v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Krol" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bondet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127825v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Monneret" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127827v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319737v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Le Goff" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grezes-Besset" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lequime" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Begou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280090v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Abel-Tiberini" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gasc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Loesel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127833v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Commandr&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946567v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Begou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hecquet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemarchand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lequime" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764709v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cornibeau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279626v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sorce" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cihan Koc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00661774v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Hui Hu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.820913" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00598058v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rinchet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Varniere" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/uvx/2009030" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00575969v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bridou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00814125v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mercier-Ythier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bozec" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Geyl" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rinchet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.787620" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00661764v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00661781v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00575965v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auch&#232;re" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04184422v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03795674v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Westbrook" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02278773v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fragola" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loriette" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pons" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503631v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Mokrani" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Batut" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pillier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vanhove" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280085v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Forestier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281200v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801185v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Maurel-Pantel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Fournel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billeton" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Debray" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-n2000" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04480949v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Leriche" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Eisenbeis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00387144v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102366v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hecquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Etcheberry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ravel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Litaudon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ohx.2025.e00662" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03846982v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rochus" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Auch&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berghmans" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Harra" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Schmutz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936663e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055034v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Mermet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Perraudin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry L&#233;onardis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.144129" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339735v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Tu Vu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Thu Vu Le" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Chen Hsu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Diep Lai" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.405759" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001187v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936663" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913598v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Bsaibes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Al Ajami" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Truong" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Batut" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-1277-2020" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322107v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blocquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#233;ndez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ward" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coudert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12450" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313484v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Doualle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;bert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Combis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallais" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-016-9606-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227720v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dam-B&#233; Douti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhamad Chrayteh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherazade Aknoun" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202794v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vial" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dem&#233;sy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zolla" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nicolet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Commandre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.31.001339" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937939v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cormont" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lamaign&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.028272" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642782v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le Guen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Hu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Andr&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jonnard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.-S. Wang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.1350" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00648606v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Galtayries" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Hu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Guen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgueni Meltchakov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00542261v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Roulliay" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Rossi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M&#233;nesguen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-009-5445-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0RW95WRW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00561341v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delmotte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Ravet-Krill" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256010v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maury" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04779679v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liss Ludivine" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Abdedou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiling Weng" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jeunesse" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03795643v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dubois" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Houel-Renault" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Erard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada N. Boustany" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03795599v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230191v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#233;gou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lumeau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274410v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Krol" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bondet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127825v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Monneret" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127827v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280090v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lequime" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Abel-Tiberini" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gasc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Loesel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319737v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Le Goff" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grezes-Besset" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Begou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127833v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Commandr&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946567v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Begou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hecquet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemarchand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lequime" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764709v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cornibeau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279626v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sorce" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cihan Koc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00661774v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Hui Hu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.820913" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00598058v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rinchet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Varniere" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/uvx/2009030" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00575965v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auch&#232;re" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00575969v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bridou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00814125v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mercier-Ythier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bozec" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Geyl" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rinchet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.787620" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00661764v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00661781v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04184422v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03795674v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Westbrook" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02278773v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fragola" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loriette" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pons" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503631v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Mokrani" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Batut" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pillier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vanhove" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281200v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280085v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Forestier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801185v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Maurel-Pantel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Fournel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billeton" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Debray" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-n2000" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04480949v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Leriche" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Eisenbeis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00387144v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>