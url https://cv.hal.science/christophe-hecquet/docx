--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -1695,298 +1695,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00642782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanometer-designed Al/SiC periodic multilayers: characterization by a multi-technique approach</w:t>
+                <w:t xml:space="preserve">Development of Al-based multilayer optics for EUV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anouk Galtayries</w:t>
+                <w:t xml:space="preserve">Evgueni Meltchakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.H. Hu</w:t>
+                <w:t xml:space="preserve">Marc Roulliay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Le Guen</w:t>
+                <w:t xml:space="preserve">Sébastien de Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel André</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Evgueni Meltchakov</w:t>
+                <w:t xml:space="preserve">Yves Ménesguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 98, pp.111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00339-009-5445-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00648606v1</w:t>
+                <w:t xml:space="preserve">hal-00542261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Al-based multilayer optics for EUV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Nanometer-designed Al/SiC periodic multilayers: characterization by a multi-technique approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk Galtayries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueni Meltchakov</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yves Ménesguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 42 (6-7), pp.653-657</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00542261v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00648606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and performance of two-channel EUV multilayer mirrors with enhanced spectral selectivity</w:t>
               </w:r>
@@ -2011,51 +2011,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Ravet-Krill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien de Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Jérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2748,208 +2748,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01230191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical filters for UV to near IR space applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">UV to IR laser damage of Magnetron Sputtering films submitted to multiple sub-picosecond pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dam-Bé Douti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hecquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Commandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Space Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Tenerife, Spain</w:t>
+              <w:t xml:space="preserve">Laser-Induced Damage in Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Boulder, United States. pp.92370I</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01274410v1</w:t>
+                <w:t xml:space="preserve">hal-01127827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-line quantitative phase imaging for damage detection and analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dam-Bé Douti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sherazade Aknoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Monneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2968,178 +2964,182 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laser-Induced Damage in Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Boulder, United States. pp.92371A</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01127825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UV to IR laser damage of Magnetron Sputtering films submitted to multiple sub-picosecond pulses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dam-Bé Douti</w:t>
+                <w:t xml:space="preserve">Optical filters for UV to near IR space applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Krol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser-Induced Damage in Optical Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Boulder, United States. pp.92370I</w:t>
+              <w:t xml:space="preserve">International Conference on Space Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Tenerife, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01127827v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pixelated multilayer thin film filters for multispectral imagers</w:t>
               </w:r>
@@ -3263,51 +3263,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multispectral filters assemblies for earth remote sensing imagers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Krol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Grezes-Besset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3854,90 +3854,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical, chemical, and depth characterization of Al/SiC periodic multilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Min-Hui Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueni Meltchakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUV and X-Ray Optics: Synergy between Laboratory and Space</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Prague, Czech Republic. pp.73600, </w:t>
@@ -4001,51 +4001,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Roulliay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rinchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4103,665 +4103,665 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00598058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent results in solar imaging using ion beam sputtered multilayers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two channel EUV mirror for solar missions: design, performances and stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hecquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Ravet-Krill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Jérôme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Auchère</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Franck Delmotte</w:t>
+                <w:t xml:space="preserve">Françoise Bridou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 9th International Conference 
 on the 
 Physics of X-Ray Multilayer Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Big Sky Resort, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00575965v1</w:t>
+                <w:t xml:space="preserve">hal-00575969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two channel EUV mirror for solar missions: design, performances and stability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multilayer optics development for space, laser and synchrotron applications in EUV range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgueni Meltchakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Jérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bridou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 9th International Conference 
-[...5 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Big Sky Resort, United States</w:t>
+              <w:t xml:space="preserve">XVII International Synchrotron Radiation Conference SR-2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Novosibirsk, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00575969v1</w:t>
+                <w:t xml:space="preserve">hal-00661764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EUV near normal incidence collector development at SAGEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Mercier-Ythier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Mercier-Ythier</w:t>
+                <w:t xml:space="preserve">Xavier Bozec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Bozec</w:t>
+                <w:t xml:space="preserve">Roland Geyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rinchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging lithographic technologies XII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, San José, United States. pp.692135, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.787620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00814125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilayer optics development for space, laser and synchrotron applications in EUV range</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Multicouches à base d'Aluminium pour l'EUV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueni Meltchakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Delmotte</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Roulliay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Jérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bridou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVII International Synchrotron Radiation Conference SR-2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Novosibirsk, Russia</w:t>
+              <w:t xml:space="preserve">, 9e Colloque sur les Sources Cohérentes et Incohérentes UV, VUV et X : Applications et Développements Récents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00661764v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00661781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicouches à base d'Aluminium pour l'EUV</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Evgueni Meltchakov</w:t>
+                <w:t xml:space="preserve">Recent results in solar imaging using ion beam sputtered multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Ravet-Krill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Auchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Jérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Françoise Bridou</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">, 9e Colloque sur les Sources Cohérentes et Incohérentes UV, VUV et X : Applications et Développements Récents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Dourdan, France</w:t>
+              <w:t xml:space="preserve">The 9th International Conference 
+on the 
+Physics of X-Ray Multilayer Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Big Sky Resort, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00661781v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00575965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5252,204 +5252,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04503631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Espace Photonique, une nouvelle plateforme technologique pour les couches minces optiques à l'Institut Fresnel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’Espace Photonique, une centrale technologique dédiée aux couches minces optiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hecquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lequime</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Hecquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque R&amp;D Astronomie et Astrophysique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journée Thématique Couches Minces Optiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01281200v1</w:t>
+                <w:t xml:space="preserve">hal-01280085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Espace Photonique, une centrale technologique dédiée aux couches minces optiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'Espace Photonique, une nouvelle plateforme technologique pour les couches minces optiques à l'Institut Fresnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lequime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hecquet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Lequime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Thématique Couches Minces Optiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">Colloque R&amp;D Astronomie et Astrophysique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01280085v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01281200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6000,51 +6000,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102366v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hecquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Etcheberry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ravel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Litaudon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ohx.2025.e00662" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03846982v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rochus" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Auch&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berghmans" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Harra" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Schmutz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936663e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055034v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Mermet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Perraudin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry L&#233;onardis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.144129" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339735v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Tu Vu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Thu Vu Le" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Chen Hsu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Diep Lai" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.405759" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001187v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936663" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913598v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Bsaibes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Al Ajami" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Truong" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Batut" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-1277-2020" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322107v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blocquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#233;ndez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ward" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coudert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12450" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313484v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Doualle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;bert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Combis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallais" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-016-9606-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227720v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dam-B&#233; Douti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhamad Chrayteh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherazade Aknoun" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202794v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vial" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dem&#233;sy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zolla" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nicolet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Commandre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.31.001339" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937939v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cormont" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lamaign&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.028272" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642782v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le Guen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Hu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Andr&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jonnard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.-S. Wang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.1350" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00648606v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Galtayries" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Hu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Guen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgueni Meltchakov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00542261v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Roulliay" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Rossi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M&#233;nesguen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-009-5445-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0RW95WRW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00561341v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delmotte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Ravet-Krill" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256010v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maury" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04779679v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liss Ludivine" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Abdedou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiling Weng" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jeunesse" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03795643v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dubois" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Houel-Renault" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Erard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada N. Boustany" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03795599v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230191v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#233;gou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lumeau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274410v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Krol" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bondet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127825v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Monneret" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127827v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280090v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lequime" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Abel-Tiberini" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gasc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Loesel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319737v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Le Goff" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grezes-Besset" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Begou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127833v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Commandr&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946567v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Begou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hecquet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemarchand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lequime" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764709v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cornibeau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279626v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sorce" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cihan Koc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00661774v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Hui Hu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.820913" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00598058v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rinchet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Varniere" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/uvx/2009030" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00575965v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auch&#232;re" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00575969v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bridou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00814125v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mercier-Ythier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bozec" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Geyl" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rinchet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.787620" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00661764v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00661781v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04184422v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03795674v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Westbrook" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02278773v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fragola" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loriette" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pons" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503631v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Mokrani" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Batut" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pillier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vanhove" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281200v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280085v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Forestier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801185v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Maurel-Pantel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Fournel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billeton" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Debray" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-n2000" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04480949v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Leriche" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Eisenbeis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00387144v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102366v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hecquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Etcheberry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ravel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Litaudon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ohx.2025.e00662" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03846982v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rochus" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Auch&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berghmans" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Harra" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Schmutz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936663e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055034v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Mermet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Perraudin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry L&#233;onardis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.144129" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339735v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Tu Vu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Thu Vu Le" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Chen Hsu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Diep Lai" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.405759" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001187v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936663" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913598v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Bsaibes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Al Ajami" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Truong" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Batut" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-1277-2020" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322107v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blocquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#233;ndez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ward" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coudert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12450" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313484v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Doualle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;bert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Combis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallais" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-016-9606-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227720v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dam-B&#233; Douti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhamad Chrayteh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherazade Aknoun" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202794v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vial" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dem&#233;sy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zolla" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nicolet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Commandre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.31.001339" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937939v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cormont" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lamaign&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.028272" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642782v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le Guen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Hu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Andr&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jonnard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.-S. Wang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.1350" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00542261v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgueni Meltchakov" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Roulliay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Rossi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M&#233;nesguen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-009-5445-2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0RW95WRW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00648606v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Galtayries" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Hu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Guen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00561341v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delmotte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Ravet-Krill" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256010v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maury" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04779679v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liss Ludivine" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Abdedou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiling Weng" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jeunesse" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03795643v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dubois" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Houel-Renault" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Erard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada N. Boustany" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03795599v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230191v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#233;gou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lumeau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127827v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127825v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Monneret" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274410v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Krol" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bondet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280090v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lequime" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Abel-Tiberini" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gasc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Loesel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319737v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Le Goff" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grezes-Besset" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Begou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127833v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Commandr&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946567v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Begou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hecquet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemarchand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lequime" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764709v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cornibeau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279626v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sorce" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cihan Koc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00661774v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Hui Hu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.820913" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00598058v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rinchet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Varniere" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/uvx/2009030" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00575969v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bridou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00661764v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00814125v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mercier-Ythier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bozec" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Geyl" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rinchet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.787620" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00661781v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00575965v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auch&#232;re" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04184422v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03795674v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Westbrook" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02278773v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fragola" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loriette" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pons" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503631v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Mokrani" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Batut" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pillier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vanhove" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280085v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Forestier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281200v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801185v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Maurel-Pantel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Fournel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billeton" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Debray" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-n2000" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04480949v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Leriche" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Eisenbeis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00387144v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>