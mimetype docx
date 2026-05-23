--- v0 (2026-03-19)
+++ v1 (2026-05-23)
@@ -222,339 +222,339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04163666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction of reduced order operators for hydroelastic vibrations of prestressed liquid–structure systems using separated parameters decomposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling and simulation of thin-walled piezoelectric energy harvesters immersed in flow using monolithic fluid–structure interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lan Shang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Roger Ohayon</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Zilian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2022.115406⟩</w:t>
+              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 206, pp.103761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.finel.2022.103761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04016678v1</w:t>
+                <w:t xml:space="preserve">hal-03687119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroelastic linearized vibrations taking into account prestressed effects due to internal liquid weight: Numerical vs. experimental results</w:t>
+                <w:t xml:space="preserve">Construction of reduced order operators for hydroelastic vibrations of prestressed liquid–structure systems using separated parameters decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Ohayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 112, pp.103596. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 402, pp.115406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2022.103596⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2022.115406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03996035v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04016678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and simulation of thin-walled piezoelectric energy harvesters immersed in flow using monolithic fluid–structure interaction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydroelastic linearized vibrations taking into account prestressed effects due to internal liquid weight: Numerical vs. experimental results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andreas Zilian</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Deü</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Ohayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 206, pp.103761. </w:t>
+              <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 112, pp.103596. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.finel.2022.103761⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2022.103596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03687119v1</w:t>
+                <w:t xml:space="preserve">hal-03996035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A geometrically nonlinear shear deformable beam model for piezoelectric energy harvesters</w:t>
               </w:r>
@@ -657,51 +657,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear equilibrium of partially liquid-filled tanks: A finite element/level-set method to handle hydrostatic follower forces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 113, pp.112-127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -970,64 +970,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibrations hydroélastiques calculées par approche isogéométrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Ohayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1065,64 +1065,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POD associated with modal projection-based reduced order model for prestress structural vibrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Ohayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Vienna International Conference on Mathematical Modelling MATHMOD 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Vienne, Austria. pp.169 - 174, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1169,64 +1169,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers la construction d'un modèle réduit paramétré pour le calcul de vibrations hydroélastiques avec précontrainte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Ohayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1264,64 +1264,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projection-based reduced order model for prestressed hydroelastic vibrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Ohayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th edition of the International Conference on Computational Methods for Coupled Problems in Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Chia Laguna, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1368,51 +1368,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulation d'un problème non-linéaire avec forces suiveuses via une approche éléments finis de type PGD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1437,77 +1437,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasi-static and dynamic finite element analysis of hydroelastic problems considering structural geometric nonlinearities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Ohayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th World Congress on Computational Mechanics, WCCM XIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, New York City, New York, USA, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1532,64 +1532,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A finite element approach for hydroelastic vibrations of partially filled prestressed elastic tanks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Ohayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hoareau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1640,51 +1640,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-linear finite element analysis of an elastic structure loaded by hydrostatic following forces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">X International Conference on Structural Dynamics, EURODYN 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Rome, Italy. pp.1302-1307, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1731,51 +1731,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation éléments finis non-linéaire de réservoirs élastiques soumis à une charge suiveuse hydrostatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1845,51 +1845,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle réduit EF pour l'étude des vibrations hydroélastiques autour d'un état précontraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème édition des Journées Jeunes Chercheurs en vibrations, Acoustique et Bruit, JJCAB 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Saint-Ouen (Seine-Saint-Denis), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2186,51 +2186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04163666v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Shang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hoareau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Zilian" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2023.116982" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016678v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois De&#252;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Ohayon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2022.115406" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996035v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2022.103596" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03687119v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2022.103761" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03615294v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-021-03083-5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121731v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2019.03.014" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080081v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Legay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Laurent" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266265v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611066v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03822588v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.090" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717742v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514092v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/coupled.2021.046" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824560v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179077v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179049v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179079v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.09.320" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922536v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04050165v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02303327v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019CNAM1241" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04163666v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Shang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hoareau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Zilian" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2023.116982" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03687119v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2022.103761" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016678v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois De&#252;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Ohayon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2022.115406" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996035v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2022.103596" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03615294v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-021-03083-5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121731v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2019.03.014" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080081v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Legay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Laurent" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266265v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611066v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03822588v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.090" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717742v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514092v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/coupled.2021.046" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824560v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179077v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179049v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179079v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.09.320" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922536v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04050165v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02303327v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019CNAM1241" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>