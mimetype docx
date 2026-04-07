--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Hugot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christophe-hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7814-4237</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">176950524</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">307506750</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000430665345</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vase qui parle : un dispositif numérique de médiation pour le patrimoine culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Westeel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.64, 2014, 978-2-7574-0599-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire(s) de Langues anciennes à Lille : Alfred Ernout et Pierre Chantraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chassés-croisés. Échanges littéraires, culturels et linguistiques dans l’Antiquité grecque et romaine. Actes de la journée scientifique du LIVe congrès de l’APLAES. Université de Lille, 15-16 juin 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association des Professeurs de langues anciennes de l'Enseignement Supérieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 11 p., 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'auteur dans la bibliothèque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clément-Tarantino, Séverine; Klein, Florence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l'auteur : autour d'Alain Deremetz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.315-358, 2025, Littératures, 978-2-7574-4452-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05297294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les œuvres d’art contemporain du campus Pont-de-Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Braun, Sophie; Mignot, Fabien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le campus Pont-de-Bois de l'Université de Lille : 50 ans, 50 segments choisis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.54-57, 2024, 978-2-7574-4272-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajan : un empereur de caractère(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoist, Stéphane; Gautier, Alban; Hoët-van Cauwenberghe, Christine; Poignault, Rémy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de Trajan, mémoires d'Hadrien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.439-476, 2020, 978-2-7574-3024-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la confluence des mutations des sciences de l'information-documentation et de l'archéologie : Nordoc'Archéo, réseau documentaire en archéologie septentrionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Delfolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Hélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Verdavaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Chevalier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musées, centres de sciences et réseaux documentaires : s'organiser et produire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Office de coopération et d'information muséales, pp.69-77, 2016, Les dossiers de l'OCIM, 978-2-11-139616-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien : un lecteur, un auteur et ses bibliothèques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marguerite Yourcenar et l'empereur Hadrien : une réécriture de l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 69-79., 2015, 978-94-6161-277-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;note&amp;quot; bibliographique de Mémoires d'Hadrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marguerite Yourcenar et l'empereur Hadrien : une réécriture de l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck, pp.137-143, 2015, 978-94-6161-277-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'objet archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Sanidas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Hugot; Isabelle Westeel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Vase qui parle : un dispositif numérique de médiation pour le patrimoine culturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-31, 2014, 978-2-7574-0599-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’Ensemble universitaire au « Campus Pont-de-Bois » : conception et transformations du projet lillois de Pierre Vago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, N° 451 (2), pp.145-183. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdn.451.0145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valoriser en diffusant les travaux d’étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 144 (Printemps-Été 2023), pp.49-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chadourne (1946-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Martini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque de l'École des chartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 176 (2), pp.650-653</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique gallo-romaine II : Province de Belgique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 123 (2), pp.32-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03704655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèques académiques & Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabesques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 91, pp.16-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In memoriam Charalampos Orfanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Babis Polypragmôn : Mélanges en mémoire de Charalampos Orfanos, 108, pp.11-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Carlier en « sa » bibliothèque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Debruille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Germanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 62, pp.8-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Antiquité dans les jeux vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, https://insula.univ-lille.fr/2017/02/antiquite-dans-les-jeux-video/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert-Marie Schmidt, esquisse d'une figure littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nord' - revue de critique littéraire des Hauts-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Les lieux du livre, 69, pp.97-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique gallo-romaine. II. Province de Belgique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 119 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03704646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nordoc'Archéo : pourquoi créer un réseau documentaire en région ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Delfolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Hélin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'OCIM (Office de Coopération et d'Information Muséographique) : Musées, Patrimoine et Culture scientifiques et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 173, pp.20-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pline : la saga d’un sage en manga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, https://insula.univ-lille.fr/2017/01/pline-la-saga-dun-sage-en-manga/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Vase qui parle : une rencontre inouïe avec l’Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Westeel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Waels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42, pp.21-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau documentaire Nordoc'Archéo, une vitrine pour l'archéologie septentrionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Hélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Delfolie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 543, pp.81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insula, blog d'une bibliothèque (?)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIBLIOthèque(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 85/86, pp.39-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les terres cuites grecques : Pour qui ? Pourquoi ? Comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Huysecom-Haxhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets de l’ACoSt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Varia, 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les terres cuites grecques : Pour qui ? Pourquoi ? Comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Huysecom-Haxhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets de l’ACoSt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/acost.970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nordoc’Archéo : un réseau documentaire pour l’archéologie septentrionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Delfolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Hélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Verdavaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 408 | 2014 (5), pp.277-280. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdn.408.0277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique gallo-romaine II : Province de Belgique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 115, pp.553-645</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03704633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos d'un ex-libris de Martin P. Nilsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ex-libris français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 72e année (256 &amp; 257), pp.118-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique gallo-romaine II : Province de Belgique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 111 (2), pp.554-629</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03704626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur la magie antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue européenne d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 2 (1), pp.81-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Vidéo] : Le campus Pont-de-Bois, architecture et art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Années Philologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tête-à-tête antique(s) : d'après le Recueil de têtes antiques idéales ou idéalisées de Salomon Reinach & Paride Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Albisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un chercheur/Un objet »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Westeel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche du cuir disparu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blog Insula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, https://insula.univ-lille.fr/2016/01/05/a-la-recherche-du-cuir-disparu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03708391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos du patrimoine universitaire de la métropole lilloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blog Insula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, https://insula.univ-lille.fr/2015/03/09/a-propos-du-patrimoine-universitaire-de-la-metropole-lilloise/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03708487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élevage et dressage du cheval de guerre en Grèce ancienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blog Insula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, https://insula.univ-lille.fr/2016/02/24/elevage-et-dressage-du-cheval-de-guerre-en-grece-ancienne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03708382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bibliothèques entre chien(s) et loup(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blog Insula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, https://insula.univ-lille.fr/2015/08/25/les-bibliotheques-entre-chiens-et-loups</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03708434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action culturelle : quel(s) territoire(s) pour la bibliothèque universitaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blog Insula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, https://insula.univ-lille.fr/2015/04/01/action-culturelle-quels-territoires-pour-la-bibliotheque-universitaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03708467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydromel, bière et vin en Gaule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blog Insula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, https://insula.univ-lille.fr/2015/10/28/hydromel-biere-et-vin-en-gaule</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03708426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai 1975 : Congrès de l’Aplaes à Lille et inauguration du Musée d’égyptologie de l’université de Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blog Insula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, https://insula.univ-lille.fr/2015/05/20/mai-1975-congres-aplaes-a-lille-et-inauguration-du-musee-egyptologie-universite</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03708458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modes de communication de la recherche aujourd’hui : quel rôle pour les bibliothécaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blog Insula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, https://insula.univ-lille.fr/2015/02/18/les-modes-de-communication-de-la-recherche-aujourdhui-quel-role-pour-les-bibliothecaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03708506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle grec de l’art français : 1815-1914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blog Insula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, https://insula.univ-lille.fr/2014/10/06/le-modele-grec-art-francais-1815-1914/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03713565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vidal-Naquet : documents inédits sur sa nomination à Lille en 1961</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blog Insula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, https://insula.univ-lille.fr/2014/01/28/pierre-vidal-naquet-documents-nomination-a-lille/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03708361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bibliothèques d’UER de l’université Lille 3 en 1974</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blog Insula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, https://insula.univ-lille.fr/2014/11/26/bibliotheques-universite-lille-3-en-1974/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03704824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Foucault : auteur, lecteur, archiviste : exposition, Bibliothèque universitaire centrale de Lille 3, Villeneuve d'Ascq, du 11 au 27 mars 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En 1939, publication de « Couroi et Courètes » d’Henri Jeanmaire par la Bibliothèque universitaire de Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blog Insula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, https://insula.univ-lille.fr/2014/12/22/couroi-et-couretes-henri-jeanmaire-0101/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Learning centre de Lausanne : espace pensé, espace vécu, espace projeté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blog Insula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, https://insula.univ-lille.fr/2014/05/22/learning-center-lausanne/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03713566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Place, Ninive et l'Assyrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lacambre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13 livres, 26 regards et plus encore..</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.44-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Vase qui parle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blog Insula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, https://insula.univ-lille.fr/2013/10/04/vase-qui-parle/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03704658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parenthèse lilloise de Pierre Vidal-Naquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blog Insula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, https://insula.univ-lille.fr/2013/05/27/la-parenthese-lilloise-de-pierre-vidal-naquet/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03708354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En passant par Lille 3 : les chemins d’Horus de Dominique Valbelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blog Insula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, https://insula.univ-lille.fr/2012/08/29/chemin-horus-dominique-valbelle/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03713571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et problématiques des Learning Centres : l’exemple de Lille 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blog Insula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, https://insula.univ-lille.fr/2011/08/01/problematiques-learning-centers/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03713573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;Lettres&amp;quot; sur le Campus Pont-de-Bois : principes architecturaux, usages et transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Université de Lille. Ses missions, ses composantes, ses acteurs Retour sur une histoire (xixe–xxie s.). Première journée, Entre universalisme et ancrage régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-François Condette, Nov 2023, Villeneuse d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire(s) de langues anciennes à l’Université de Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chassés-croisés. Échanges littéraires, culturels et linguistiques dans l’Antiquité grecque et romaine et au-delà</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APLAES, Jun 2023, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Bibliothèque des sciences de l'Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité en réserve : livres, collections, bibliothèques, institutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rédaction française de L'Année Philologique, Oct 2023, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajan, Hadrien : des empereurs de caractère(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de Trajan, mémoires d'Hadrien : 41e Colloque international d’Halma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR Halma (, Sep 2017, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nouvel élan des sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum NIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présenter (et faire parler) des antiquités... sans antiquités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ex-situ : faire vivre l'archéologie au musée et dans les expositions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insula : blog d'une bibliothèque ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour des humanités numériques: pratiques, méthodes, objets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Meshs Lille, Feb 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'auteur du point de vue de la bibliothèque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> L'auteur, propriétaire de son œuvre ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Meshs Lille, Mar 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bibliothèque sur le web : ta bib, tu l'aimes, tu la twittes !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèques sur le web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Enssib, Apr 2014, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Vase qui parle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Waels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les musées à l’heure du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée du LaM; CLIC; Pictanovo, Feb 2013, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nordoc'Archéo : un portail documentaire collaboratif de l'archéologie régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Delfolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Verdavaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées régionales de l'archéologie : édition 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DRAC Nord-Pas de Calais, Nov 2013, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Vase qui parle : Analyse du dispositif interactif de médiation culturelle fondé sur la technologie discrète et intuitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dalbavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Gellereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Westeel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences utilisateurs : la place de l’usager dans les productions audiovisuelles interactives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pictanovo, Nov 2013, Tourcoing, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId109"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Hugot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christophe-hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7814-4237</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">176950524</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">307506750</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000430665345</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vase qui parle : un dispositif numérique de médiation pour le patrimoine culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Westeel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.64, 2014, 978-2-7574-0599-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire(s) de Langues anciennes à Lille : Alfred Ernout et Pierre Chantraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chassés-croisés. Échanges littéraires, culturels et linguistiques dans l’Antiquité grecque et romaine. Actes de la journée scientifique du LIVe congrès de l’APLAES. Université de Lille, 15-16 juin 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association des Professeurs de langues anciennes de l'Enseignement Supérieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 11 p., 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'auteur dans la bibliothèque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clément-Tarantino, Séverine; Klein, Florence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l'auteur : autour d'Alain Deremetz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.315-358, 2025, Littératures, 978-2-7574-4452-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05297294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les œuvres d’art contemporain du campus Pont-de-Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Braun, Sophie; Mignot, Fabien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le campus Pont-de-Bois de l'Université de Lille : 50 ans, 50 segments choisis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.54-57, 2024, 978-2-7574-4272-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajan : un empereur de caractère(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoist, Stéphane; Gautier, Alban; Hoët-van Cauwenberghe, Christine; Poignault, Rémy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de Trajan, mémoires d'Hadrien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.439-476, 2020, 978-2-7574-3024-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la confluence des mutations des sciences de l'information-documentation et de l'archéologie : Nordoc'Archéo, réseau documentaire en archéologie septentrionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Delfolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Hélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Verdavaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Chevalier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musées, centres de sciences et réseaux documentaires : s'organiser et produire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Office de coopération et d'information muséales, pp.69-77, 2016, Les dossiers de l'OCIM, 978-2-11-139616-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien : un lecteur, un auteur et ses bibliothèques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marguerite Yourcenar et l'empereur Hadrien : une réécriture de l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 69-79., 2015, 978-94-6161-277-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;note&amp;quot; bibliographique de Mémoires d'Hadrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marguerite Yourcenar et l'empereur Hadrien : une réécriture de l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck, pp.137-143, 2015, 978-94-6161-277-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'objet archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Sanidas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Hugot; Isabelle Westeel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Vase qui parle : un dispositif numérique de médiation pour le patrimoine culturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-31, 2014, 978-2-7574-0599-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’Ensemble universitaire au « Campus Pont-de-Bois » : conception et transformations du projet lillois de Pierre Vago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, N° 451 (2), pp.145-183. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdn.451.0145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valoriser en diffusant les travaux d’étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 144 (Printemps-Été 2023), pp.49-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chadourne (1946-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Martini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque de l'École des chartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 176 (2), pp.650-653</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique gallo-romaine II : Province de Belgique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 123 (2), pp.32-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03704655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèques académiques & Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabesques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 91, pp.16-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In memoriam Charalampos Orfanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Babis Polypragmôn : Mélanges en mémoire de Charalampos Orfanos, 108, pp.11-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Carlier en « sa » bibliothèque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Debruille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Germanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 62, pp.8-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nordoc'Archéo : pourquoi créer un réseau documentaire en région ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Delfolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Hélin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'OCIM (Office de Coopération et d'Information Muséographique) : Musées, Patrimoine et Culture scientifiques et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 173, pp.20-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Antiquité dans les jeux vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, https://insula.univ-lille.fr/2017/02/antiquite-dans-les-jeux-video/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert-Marie Schmidt, esquisse d'une figure littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nord' - revue de critique littéraire des Hauts-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Les lieux du livre, 69, pp.97-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique gallo-romaine. II. Province de Belgique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 119 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03704646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pline : la saga d’un sage en manga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, https://insula.univ-lille.fr/2017/01/pline-la-saga-dun-sage-en-manga/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau documentaire Nordoc'Archéo, une vitrine pour l'archéologie septentrionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Hélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Delfolie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 543, pp.81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Vase qui parle : une rencontre inouïe avec l’Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Westeel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Waels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42, pp.21-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les terres cuites grecques : Pour qui ? Pourquoi ? Comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Huysecom-Haxhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets de l’ACoSt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Varia, 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insula, blog d'une bibliothèque (?)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIBLIOthèque(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 85/86, pp.39-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les terres cuites grecques : Pour qui ? Pourquoi ? Comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Huysecom-Haxhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets de l’ACoSt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/acost.970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nordoc’Archéo : un réseau documentaire pour l’archéologie septentrionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Delfolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Hélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Verdavaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 408 | 2014 (5), pp.277-280. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdn.408.0277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique gallo-romaine II : Province de Belgique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 115, pp.553-645</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03704633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos d'un ex-libris de Martin P. Nilsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ex-libris français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 72e année (256 &amp; 257), pp.118-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique gallo-romaine II : Province de Belgique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 111 (2), pp.554-629</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03704626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur la magie antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue européenne d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 2 (1), pp.81-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Vidéo] : Le campus Pont-de-Bois, architecture et art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Années Philologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tête-à-tête antique(s) : d'après le Recueil de têtes antiques idéales ou idéalisées de Salomon Reinach & Paride Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Albisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un chercheur/Un objet »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Westeel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche du cuir disparu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blog Insula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, https://insula.univ-lille.fr/2016/01/05/a-la-recherche-du-cuir-disparu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03708391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos du patrimoine universitaire de la métropole lilloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blog Insula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, https://insula.univ-lille.fr/2015/03/09/a-propos-du-patrimoine-universitaire-de-la-metropole-lilloise/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03708487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élevage et dressage du cheval de guerre en Grèce ancienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blog Insula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, https://insula.univ-lille.fr/2016/02/24/elevage-et-dressage-du-cheval-de-guerre-en-grece-ancienne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03708382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action culturelle : quel(s) territoire(s) pour la bibliothèque universitaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blog Insula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, https://insula.univ-lille.fr/2015/04/01/action-culturelle-quels-territoires-pour-la-bibliotheque-universitaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03708467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydromel, bière et vin en Gaule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blog Insula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, https://insula.univ-lille.fr/2015/10/28/hydromel-biere-et-vin-en-gaule</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03708426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bibliothèques entre chien(s) et loup(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blog Insula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, https://insula.univ-lille.fr/2015/08/25/les-bibliotheques-entre-chiens-et-loups</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03708434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai 1975 : Congrès de l’Aplaes à Lille et inauguration du Musée d’égyptologie de l’université de Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blog Insula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, https://insula.univ-lille.fr/2015/05/20/mai-1975-congres-aplaes-a-lille-et-inauguration-du-musee-egyptologie-universite</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03708458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modes de communication de la recherche aujourd’hui : quel rôle pour les bibliothécaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blog Insula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, https://insula.univ-lille.fr/2015/02/18/les-modes-de-communication-de-la-recherche-aujourdhui-quel-role-pour-les-bibliothecaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03708506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bibliothèques d’UER de l’université Lille 3 en 1974</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blog Insula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, https://insula.univ-lille.fr/2014/11/26/bibliotheques-universite-lille-3-en-1974/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03704824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vidal-Naquet : documents inédits sur sa nomination à Lille en 1961</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blog Insula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, https://insula.univ-lille.fr/2014/01/28/pierre-vidal-naquet-documents-nomination-a-lille/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03708361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Foucault : auteur, lecteur, archiviste : exposition, Bibliothèque universitaire centrale de Lille 3, Villeneuve d'Ascq, du 11 au 27 mars 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En 1939, publication de « Couroi et Courètes » d’Henri Jeanmaire par la Bibliothèque universitaire de Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blog Insula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, https://insula.univ-lille.fr/2014/12/22/couroi-et-couretes-henri-jeanmaire-0101/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle grec de l’art français : 1815-1914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blog Insula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, https://insula.univ-lille.fr/2014/10/06/le-modele-grec-art-francais-1815-1914/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03713565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Learning centre de Lausanne : espace pensé, espace vécu, espace projeté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blog Insula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, https://insula.univ-lille.fr/2014/05/22/learning-center-lausanne/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03713566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Place, Ninive et l'Assyrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lacambre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13 livres, 26 regards et plus encore..</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.44-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Vase qui parle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blog Insula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, https://insula.univ-lille.fr/2013/10/04/vase-qui-parle/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03704658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parenthèse lilloise de Pierre Vidal-Naquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blog Insula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, https://insula.univ-lille.fr/2013/05/27/la-parenthese-lilloise-de-pierre-vidal-naquet/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03708354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En passant par Lille 3 : les chemins d’Horus de Dominique Valbelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blog Insula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, https://insula.univ-lille.fr/2012/08/29/chemin-horus-dominique-valbelle/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03713571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et problématiques des Learning Centres : l’exemple de Lille 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blog Insula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, https://insula.univ-lille.fr/2011/08/01/problematiques-learning-centers/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03713573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;Lettres&amp;quot; sur le Campus Pont-de-Bois : principes architecturaux, usages et transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Université de Lille. Ses missions, ses composantes, ses acteurs Retour sur une histoire (xixe–xxie s.). Première journée, Entre universalisme et ancrage régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-François Condette, Nov 2023, Villeneuse d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire(s) de langues anciennes à l’Université de Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chassés-croisés. Échanges littéraires, culturels et linguistiques dans l’Antiquité grecque et romaine et au-delà</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APLAES, Jun 2023, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Bibliothèque des sciences de l'Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité en réserve : livres, collections, bibliothèques, institutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rédaction française de L'Année Philologique, Oct 2023, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajan, Hadrien : des empereurs de caractère(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de Trajan, mémoires d'Hadrien : 41e Colloque international d’Halma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR Halma (, Sep 2017, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nouvel élan des sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum NIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présenter (et faire parler) des antiquités... sans antiquités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ex-situ : faire vivre l'archéologie au musée et dans les expositions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insula : blog d'une bibliothèque ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour des humanités numériques: pratiques, méthodes, objets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Meshs Lille, Feb 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'auteur du point de vue de la bibliothèque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> L'auteur, propriétaire de son œuvre ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Meshs Lille, Mar 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bibliothèque sur le web : ta bib, tu l'aimes, tu la twittes !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèques sur le web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Enssib, Apr 2014, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Vase qui parle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Waels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les musées à l’heure du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée du LaM; CLIC; Pictanovo, Feb 2013, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nordoc'Archéo : un portail documentaire collaboratif de l'archéologie régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Delfolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Verdavaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées régionales de l'archéologie : édition 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DRAC Nord-Pas de Calais, Nov 2013, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Vase qui parle : Analyse du dispositif interactif de médiation culturelle fondé sur la technologie discrète et intuitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dalbavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Gellereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Westeel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences utilisateurs : la place de l’usager dans les productions audiovisuelles interactives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pictanovo, Nov 2013, Tourcoing, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId109"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E6C82E41"/>
+    <w:nsid w:val="CF600229"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-hugot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7814-4237" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176950524" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/307506750" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000430665345" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227681v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hugot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Westeel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100176590" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506443v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aplaes.hypotheses.org/annales-2023" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297294v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/book/?gcoi=27574100330080#h2tabFormats" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762986v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444223v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100402810" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391365v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Delfolie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne H&#233;lin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Verdavaine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259376v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.snoeckpublishers.be/usite/snoeckpub_frbe/index.asp?p=914&amp;amp;c=T8&amp;amp;i=511" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392948v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228414v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Sanidas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335595v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.451.0145" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140525v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Sch&#246;pfel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gendre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Souchon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479200v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03704655v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888100v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909378v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871526v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Debruille" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457369v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558800v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03704646v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614487v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457370v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349127v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Waels" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319684v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383543v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399378v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Muller" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Huysecom-Haxhi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903161v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/acost.970" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227682v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.408.0277" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03704633v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01241248v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03704626v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227676v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775472v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Klein" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Braun" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241923v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Auvertin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Delattre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269054v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Albisser" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348415v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708391v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708487v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708382v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708434v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708467v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708426v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708458v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708506v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713565v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708361v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03704824v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234146v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sabot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713563v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713566v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456131v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lacambre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03704658v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708354v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713571v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713573v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319682v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140532v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241908v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01599375v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578918v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620946v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348439v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348926v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348438v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348938v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348935v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348441v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dalbavie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gellereau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-hugot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7814-4237" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176950524" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/307506750" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000430665345" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227681v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hugot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Westeel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100176590" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506443v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aplaes.hypotheses.org/annales-2023" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297294v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/book/?gcoi=27574100330080#h2tabFormats" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762986v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444223v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100402810" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391365v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Delfolie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne H&#233;lin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Verdavaine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259376v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.snoeckpublishers.be/usite/snoeckpub_frbe/index.asp?p=914&amp;amp;c=T8&amp;amp;i=511" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392948v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228414v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Sanidas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335595v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.451.0145" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140525v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Sch&#246;pfel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gendre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Souchon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479200v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03704655v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888100v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909378v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871526v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Debruille" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614487v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457369v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558800v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03704646v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457370v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319684v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349127v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Waels" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399378v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Muller" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Huysecom-Haxhi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383543v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903161v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/acost.970" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227682v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.408.0277" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03704633v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01241248v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03704626v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227676v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775472v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Klein" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Braun" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241923v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Auvertin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Delattre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269054v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Albisser" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348415v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708391v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708487v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708382v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708467v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708426v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708434v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708458v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708506v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03704824v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708361v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234146v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sabot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713563v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713565v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713566v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456131v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lacambre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03704658v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708354v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713571v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713573v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319682v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140532v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241908v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01599375v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578918v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620946v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348439v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348926v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348438v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348938v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348935v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348441v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dalbavie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gellereau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>