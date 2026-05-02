--- v1 (2026-04-07)
+++ v2 (2026-05-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Hugot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christophe-hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7814-4237</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">176950524</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">307506750</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000430665345</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vase qui parle : un dispositif numérique de médiation pour le patrimoine culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Westeel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.64, 2014, 978-2-7574-0599-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire(s) de Langues anciennes à Lille : Alfred Ernout et Pierre Chantraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chassés-croisés. Échanges littéraires, culturels et linguistiques dans l’Antiquité grecque et romaine. Actes de la journée scientifique du LIVe congrès de l’APLAES. Université de Lille, 15-16 juin 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association des Professeurs de langues anciennes de l'Enseignement Supérieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 11 p., 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'auteur dans la bibliothèque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clément-Tarantino, Séverine; Klein, Florence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l'auteur : autour d'Alain Deremetz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.315-358, 2025, Littératures, 978-2-7574-4452-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05297294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les œuvres d’art contemporain du campus Pont-de-Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Braun, Sophie; Mignot, Fabien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le campus Pont-de-Bois de l'Université de Lille : 50 ans, 50 segments choisis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.54-57, 2024, 978-2-7574-4272-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajan : un empereur de caractère(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoist, Stéphane; Gautier, Alban; Hoët-van Cauwenberghe, Christine; Poignault, Rémy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de Trajan, mémoires d'Hadrien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.439-476, 2020, 978-2-7574-3024-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la confluence des mutations des sciences de l'information-documentation et de l'archéologie : Nordoc'Archéo, réseau documentaire en archéologie septentrionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Delfolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Hélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Verdavaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Chevalier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musées, centres de sciences et réseaux documentaires : s'organiser et produire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Office de coopération et d'information muséales, pp.69-77, 2016, Les dossiers de l'OCIM, 978-2-11-139616-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien : un lecteur, un auteur et ses bibliothèques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marguerite Yourcenar et l'empereur Hadrien : une réécriture de l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 69-79., 2015, 978-94-6161-277-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;note&amp;quot; bibliographique de Mémoires d'Hadrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marguerite Yourcenar et l'empereur Hadrien : une réécriture de l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck, pp.137-143, 2015, 978-94-6161-277-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'objet archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Sanidas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Hugot; Isabelle Westeel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Vase qui parle : un dispositif numérique de médiation pour le patrimoine culturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-31, 2014, 978-2-7574-0599-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’Ensemble universitaire au « Campus Pont-de-Bois » : conception et transformations du projet lillois de Pierre Vago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, N° 451 (2), pp.145-183. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdn.451.0145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valoriser en diffusant les travaux d’étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 144 (Printemps-Été 2023), pp.49-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chadourne (1946-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Martini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque de l'École des chartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 176 (2), pp.650-653</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique gallo-romaine II : Province de Belgique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 123 (2), pp.32-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03704655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèques académiques & Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabesques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 91, pp.16-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In memoriam Charalampos Orfanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Babis Polypragmôn : Mélanges en mémoire de Charalampos Orfanos, 108, pp.11-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Carlier en « sa » bibliothèque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Debruille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Germanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 62, pp.8-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nordoc'Archéo : pourquoi créer un réseau documentaire en région ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Delfolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Hélin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'OCIM (Office de Coopération et d'Information Muséographique) : Musées, Patrimoine et Culture scientifiques et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 173, pp.20-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Antiquité dans les jeux vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, https://insula.univ-lille.fr/2017/02/antiquite-dans-les-jeux-video/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert-Marie Schmidt, esquisse d'une figure littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nord' - revue de critique littéraire des Hauts-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Les lieux du livre, 69, pp.97-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique gallo-romaine. II. Province de Belgique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 119 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03704646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pline : la saga d’un sage en manga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, https://insula.univ-lille.fr/2017/01/pline-la-saga-dun-sage-en-manga/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau documentaire Nordoc'Archéo, une vitrine pour l'archéologie septentrionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Hélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Delfolie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 543, pp.81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Vase qui parle : une rencontre inouïe avec l’Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Westeel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Waels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42, pp.21-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les terres cuites grecques : Pour qui ? Pourquoi ? Comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Huysecom-Haxhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets de l’ACoSt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Varia, 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insula, blog d'une bibliothèque (?)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIBLIOthèque(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 85/86, pp.39-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les terres cuites grecques : Pour qui ? Pourquoi ? Comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Huysecom-Haxhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets de l’ACoSt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/acost.970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nordoc’Archéo : un réseau documentaire pour l’archéologie septentrionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Delfolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Hélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Verdavaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 408 | 2014 (5), pp.277-280. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdn.408.0277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique gallo-romaine II : Province de Belgique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 115, pp.553-645</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03704633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos d'un ex-libris de Martin P. Nilsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ex-libris français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 72e année (256 &amp; 257), pp.118-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique gallo-romaine II : Province de Belgique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 111 (2), pp.554-629</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03704626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur la magie antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue européenne d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 2 (1), pp.81-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Vidéo] : Le campus Pont-de-Bois, architecture et art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Années Philologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tête-à-tête antique(s) : d'après le Recueil de têtes antiques idéales ou idéalisées de Salomon Reinach & Paride Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Albisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un chercheur/Un objet »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Westeel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche du cuir disparu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blog Insula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, https://insula.univ-lille.fr/2016/01/05/a-la-recherche-du-cuir-disparu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03708391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos du patrimoine universitaire de la métropole lilloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blog Insula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, https://insula.univ-lille.fr/2015/03/09/a-propos-du-patrimoine-universitaire-de-la-metropole-lilloise/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03708487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élevage et dressage du cheval de guerre en Grèce ancienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blog Insula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, https://insula.univ-lille.fr/2016/02/24/elevage-et-dressage-du-cheval-de-guerre-en-grece-ancienne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03708382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action culturelle : quel(s) territoire(s) pour la bibliothèque universitaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blog Insula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, https://insula.univ-lille.fr/2015/04/01/action-culturelle-quels-territoires-pour-la-bibliotheque-universitaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03708467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydromel, bière et vin en Gaule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blog Insula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, https://insula.univ-lille.fr/2015/10/28/hydromel-biere-et-vin-en-gaule</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03708426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bibliothèques entre chien(s) et loup(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blog Insula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, https://insula.univ-lille.fr/2015/08/25/les-bibliotheques-entre-chiens-et-loups</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03708434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai 1975 : Congrès de l’Aplaes à Lille et inauguration du Musée d’égyptologie de l’université de Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blog Insula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, https://insula.univ-lille.fr/2015/05/20/mai-1975-congres-aplaes-a-lille-et-inauguration-du-musee-egyptologie-universite</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03708458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modes de communication de la recherche aujourd’hui : quel rôle pour les bibliothécaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blog Insula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, https://insula.univ-lille.fr/2015/02/18/les-modes-de-communication-de-la-recherche-aujourdhui-quel-role-pour-les-bibliothecaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03708506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bibliothèques d’UER de l’université Lille 3 en 1974</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blog Insula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, https://insula.univ-lille.fr/2014/11/26/bibliotheques-universite-lille-3-en-1974/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03704824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vidal-Naquet : documents inédits sur sa nomination à Lille en 1961</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blog Insula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, https://insula.univ-lille.fr/2014/01/28/pierre-vidal-naquet-documents-nomination-a-lille/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03708361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Foucault : auteur, lecteur, archiviste : exposition, Bibliothèque universitaire centrale de Lille 3, Villeneuve d'Ascq, du 11 au 27 mars 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En 1939, publication de « Couroi et Courètes » d’Henri Jeanmaire par la Bibliothèque universitaire de Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blog Insula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, https://insula.univ-lille.fr/2014/12/22/couroi-et-couretes-henri-jeanmaire-0101/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle grec de l’art français : 1815-1914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blog Insula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, https://insula.univ-lille.fr/2014/10/06/le-modele-grec-art-francais-1815-1914/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03713565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Learning centre de Lausanne : espace pensé, espace vécu, espace projeté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blog Insula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, https://insula.univ-lille.fr/2014/05/22/learning-center-lausanne/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03713566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Place, Ninive et l'Assyrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lacambre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13 livres, 26 regards et plus encore..</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.44-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Vase qui parle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blog Insula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, https://insula.univ-lille.fr/2013/10/04/vase-qui-parle/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03704658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parenthèse lilloise de Pierre Vidal-Naquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blog Insula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, https://insula.univ-lille.fr/2013/05/27/la-parenthese-lilloise-de-pierre-vidal-naquet/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03708354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En passant par Lille 3 : les chemins d’Horus de Dominique Valbelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blog Insula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, https://insula.univ-lille.fr/2012/08/29/chemin-horus-dominique-valbelle/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03713571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et problématiques des Learning Centres : l’exemple de Lille 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blog Insula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, https://insula.univ-lille.fr/2011/08/01/problematiques-learning-centers/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03713573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;Lettres&amp;quot; sur le Campus Pont-de-Bois : principes architecturaux, usages et transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Université de Lille. Ses missions, ses composantes, ses acteurs Retour sur une histoire (xixe–xxie s.). Première journée, Entre universalisme et ancrage régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-François Condette, Nov 2023, Villeneuse d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire(s) de langues anciennes à l’Université de Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chassés-croisés. Échanges littéraires, culturels et linguistiques dans l’Antiquité grecque et romaine et au-delà</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APLAES, Jun 2023, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Bibliothèque des sciences de l'Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité en réserve : livres, collections, bibliothèques, institutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rédaction française de L'Année Philologique, Oct 2023, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajan, Hadrien : des empereurs de caractère(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de Trajan, mémoires d'Hadrien : 41e Colloque international d’Halma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR Halma (, Sep 2017, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nouvel élan des sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum NIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présenter (et faire parler) des antiquités... sans antiquités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ex-situ : faire vivre l'archéologie au musée et dans les expositions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insula : blog d'une bibliothèque ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour des humanités numériques: pratiques, méthodes, objets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Meshs Lille, Feb 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'auteur du point de vue de la bibliothèque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> L'auteur, propriétaire de son œuvre ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Meshs Lille, Mar 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bibliothèque sur le web : ta bib, tu l'aimes, tu la twittes !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèques sur le web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Enssib, Apr 2014, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Vase qui parle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Waels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les musées à l’heure du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée du LaM; CLIC; Pictanovo, Feb 2013, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nordoc'Archéo : un portail documentaire collaboratif de l'archéologie régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Delfolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Verdavaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées régionales de l'archéologie : édition 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DRAC Nord-Pas de Calais, Nov 2013, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Vase qui parle : Analyse du dispositif interactif de médiation culturelle fondé sur la technologie discrète et intuitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dalbavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Gellereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Westeel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences utilisateurs : la place de l’usager dans les productions audiovisuelles interactives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pictanovo, Nov 2013, Tourcoing, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId109"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Hugot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christophe-hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7814-4237</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">176950524</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">307506750</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000430665345</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vase qui parle : un dispositif numérique de médiation pour le patrimoine culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Westeel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.64, 2014, 978-2-7574-0599-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire(s) de Langues anciennes à Lille : Alfred Ernout et Pierre Chantraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chassés-croisés. Échanges littéraires, culturels et linguistiques dans l’Antiquité grecque et romaine. Actes de la journée scientifique du LIVe congrès de l’APLAES. Université de Lille, 15-16 juin 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association des Professeurs de langues anciennes de l'Enseignement Supérieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 11 p., 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'auteur dans la bibliothèque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clément-Tarantino, Séverine; Klein, Florence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l'auteur : autour d'Alain Deremetz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.315-358, 2025, Littératures, 978-2-7574-4452-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05297294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les œuvres d’art contemporain du campus Pont-de-Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Braun, Sophie; Mignot, Fabien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le campus Pont-de-Bois de l'Université de Lille : 50 ans, 50 segments choisis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.54-57, 2024, 978-2-7574-4272-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajan : un empereur de caractère(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoist, Stéphane; Gautier, Alban; Hoët-van Cauwenberghe, Christine; Poignault, Rémy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de Trajan, mémoires d'Hadrien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.439-476, 2020, 978-2-7574-3024-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la confluence des mutations des sciences de l'information-documentation et de l'archéologie : Nordoc'Archéo, réseau documentaire en archéologie septentrionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Delfolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Hélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Verdavaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Chevalier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musées, centres de sciences et réseaux documentaires : s'organiser et produire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Office de coopération et d'information muséales, pp.69-77, 2016, Les dossiers de l'OCIM, 978-2-11-139616-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien : un lecteur, un auteur et ses bibliothèques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marguerite Yourcenar et l'empereur Hadrien : une réécriture de l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 69-79., 2015, 978-94-6161-277-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;note&amp;quot; bibliographique de Mémoires d'Hadrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marguerite Yourcenar et l'empereur Hadrien : une réécriture de l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck, pp.137-143, 2015, 978-94-6161-277-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'objet archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Sanidas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Hugot; Isabelle Westeel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Vase qui parle : un dispositif numérique de médiation pour le patrimoine culturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-31, 2014, 978-2-7574-0599-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’Ensemble universitaire au « Campus Pont-de-Bois » : conception et transformations du projet lillois de Pierre Vago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, N° 451 (2), pp.145-183. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdn.451.0145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valoriser en diffusant les travaux d’étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 144 (Printemps-Été 2023), pp.49-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chadourne (1946-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Martini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque de l'École des chartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 176 (2), pp.650-653</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique gallo-romaine II : Province de Belgique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 123 (2), pp.32-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03704655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèques académiques & Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabesques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 91, pp.16-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In memoriam Charalampos Orfanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Babis Polypragmôn : Mélanges en mémoire de Charalampos Orfanos, 108, pp.11-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Carlier en « sa » bibliothèque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Debruille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Germanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 62, pp.8-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nordoc'Archéo : pourquoi créer un réseau documentaire en région ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Delfolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Hélin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'OCIM (Office de Coopération et d'Information Muséographique) : Musées, Patrimoine et Culture scientifiques et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 173, pp.20-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Antiquité dans les jeux vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, https://insula.univ-lille.fr/2017/02/antiquite-dans-les-jeux-video/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert-Marie Schmidt, esquisse d'une figure littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nord' - revue de critique littéraire des Hauts-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Les lieux du livre, 69, pp.97-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique gallo-romaine. II. Province de Belgique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 119 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03704646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pline : la saga d’un sage en manga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, https://insula.univ-lille.fr/2017/01/pline-la-saga-dun-sage-en-manga/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau documentaire Nordoc'Archéo, une vitrine pour l'archéologie septentrionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Hélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Delfolie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 543, pp.81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Vase qui parle : une rencontre inouïe avec l’Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Westeel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Waels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42, pp.21-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insula, blog d'une bibliothèque (?)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIBLIOthèque(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 85/86, pp.39-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les terres cuites grecques : Pour qui ? Pourquoi ? Comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Huysecom-Haxhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets de l’ACoSt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Varia, 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les terres cuites grecques : Pour qui ? Pourquoi ? Comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Huysecom-Haxhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets de l’ACoSt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/acost.970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nordoc’Archéo : un réseau documentaire pour l’archéologie septentrionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Delfolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Hélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Verdavaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 408 | 2014 (5), pp.277-280. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdn.408.0277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique gallo-romaine II : Province de Belgique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 115, pp.553-645</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03704633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos d'un ex-libris de Martin P. Nilsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ex-libris français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 72e année (256 &amp; 257), pp.118-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique gallo-romaine II : Province de Belgique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 111 (2), pp.554-629</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03704626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur la magie antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue européenne d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 2 (1), pp.81-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Vidéo] : Le campus Pont-de-Bois, architecture et art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Années Philologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tête-à-tête antique(s) : d'après le Recueil de têtes antiques idéales ou idéalisées de Salomon Reinach & Paride Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Albisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un chercheur/Un objet »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Westeel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche du cuir disparu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blog Insula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, https://insula.univ-lille.fr/2016/01/05/a-la-recherche-du-cuir-disparu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03708391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos du patrimoine universitaire de la métropole lilloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blog Insula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, https://insula.univ-lille.fr/2015/03/09/a-propos-du-patrimoine-universitaire-de-la-metropole-lilloise/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03708487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élevage et dressage du cheval de guerre en Grèce ancienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blog Insula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, https://insula.univ-lille.fr/2016/02/24/elevage-et-dressage-du-cheval-de-guerre-en-grece-ancienne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03708382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action culturelle : quel(s) territoire(s) pour la bibliothèque universitaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blog Insula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, https://insula.univ-lille.fr/2015/04/01/action-culturelle-quels-territoires-pour-la-bibliotheque-universitaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03708467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydromel, bière et vin en Gaule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blog Insula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, https://insula.univ-lille.fr/2015/10/28/hydromel-biere-et-vin-en-gaule</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03708426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bibliothèques entre chien(s) et loup(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blog Insula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, https://insula.univ-lille.fr/2015/08/25/les-bibliotheques-entre-chiens-et-loups</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03708434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modes de communication de la recherche aujourd’hui : quel rôle pour les bibliothécaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blog Insula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, https://insula.univ-lille.fr/2015/02/18/les-modes-de-communication-de-la-recherche-aujourdhui-quel-role-pour-les-bibliothecaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03708506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai 1975 : Congrès de l’Aplaes à Lille et inauguration du Musée d’égyptologie de l’université de Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blog Insula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, https://insula.univ-lille.fr/2015/05/20/mai-1975-congres-aplaes-a-lille-et-inauguration-du-musee-egyptologie-universite</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03708458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vidal-Naquet : documents inédits sur sa nomination à Lille en 1961</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blog Insula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, https://insula.univ-lille.fr/2014/01/28/pierre-vidal-naquet-documents-nomination-a-lille/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03708361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bibliothèques d’UER de l’université Lille 3 en 1974</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blog Insula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, https://insula.univ-lille.fr/2014/11/26/bibliotheques-universite-lille-3-en-1974/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03704824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En 1939, publication de « Couroi et Courètes » d’Henri Jeanmaire par la Bibliothèque universitaire de Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blog Insula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, https://insula.univ-lille.fr/2014/12/22/couroi-et-couretes-henri-jeanmaire-0101/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Foucault : auteur, lecteur, archiviste : exposition, Bibliothèque universitaire centrale de Lille 3, Villeneuve d'Ascq, du 11 au 27 mars 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle grec de l’art français : 1815-1914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blog Insula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, https://insula.univ-lille.fr/2014/10/06/le-modele-grec-art-francais-1815-1914/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03713565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Learning centre de Lausanne : espace pensé, espace vécu, espace projeté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blog Insula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, https://insula.univ-lille.fr/2014/05/22/learning-center-lausanne/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03713566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Place, Ninive et l'Assyrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lacambre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13 livres, 26 regards et plus encore..</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.44-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Vase qui parle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blog Insula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, https://insula.univ-lille.fr/2013/10/04/vase-qui-parle/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03704658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parenthèse lilloise de Pierre Vidal-Naquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blog Insula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, https://insula.univ-lille.fr/2013/05/27/la-parenthese-lilloise-de-pierre-vidal-naquet/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03708354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En passant par Lille 3 : les chemins d’Horus de Dominique Valbelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blog Insula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, https://insula.univ-lille.fr/2012/08/29/chemin-horus-dominique-valbelle/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03713571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et problématiques des Learning Centres : l’exemple de Lille 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blog Insula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, https://insula.univ-lille.fr/2011/08/01/problematiques-learning-centers/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03713573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;Lettres&amp;quot; sur le Campus Pont-de-Bois : principes architecturaux, usages et transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Université de Lille. Ses missions, ses composantes, ses acteurs Retour sur une histoire (xixe–xxie s.). Première journée, Entre universalisme et ancrage régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-François Condette, Nov 2023, Villeneuse d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire(s) de langues anciennes à l’Université de Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chassés-croisés. Échanges littéraires, culturels et linguistiques dans l’Antiquité grecque et romaine et au-delà</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APLAES, Jun 2023, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Bibliothèque des sciences de l'Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité en réserve : livres, collections, bibliothèques, institutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rédaction française de L'Année Philologique, Oct 2023, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajan, Hadrien : des empereurs de caractère(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de Trajan, mémoires d'Hadrien : 41e Colloque international d’Halma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR Halma (, Sep 2017, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nouvel élan des sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum NIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présenter (et faire parler) des antiquités... sans antiquités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ex-situ : faire vivre l'archéologie au musée et dans les expositions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insula : blog d'une bibliothèque ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour des humanités numériques: pratiques, méthodes, objets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Meshs Lille, Feb 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'auteur du point de vue de la bibliothèque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> L'auteur, propriétaire de son œuvre ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Meshs Lille, Mar 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bibliothèque sur le web : ta bib, tu l'aimes, tu la twittes !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèques sur le web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Enssib, Apr 2014, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Vase qui parle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Waels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les musées à l’heure du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée du LaM; CLIC; Pictanovo, Feb 2013, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nordoc'Archéo : un portail documentaire collaboratif de l'archéologie régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Delfolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Verdavaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées régionales de l'archéologie : édition 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DRAC Nord-Pas de Calais, Nov 2013, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Vase qui parle : Analyse du dispositif interactif de médiation culturelle fondé sur la technologie discrète et intuitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dalbavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Gellereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Westeel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences utilisateurs : la place de l’usager dans les productions audiovisuelles interactives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pictanovo, Nov 2013, Tourcoing, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId109"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CF600229"/>
+    <w:nsid w:val="88603DBF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-hugot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7814-4237" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176950524" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/307506750" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000430665345" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227681v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hugot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Westeel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100176590" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506443v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aplaes.hypotheses.org/annales-2023" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297294v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/book/?gcoi=27574100330080#h2tabFormats" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762986v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444223v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100402810" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391365v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Delfolie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne H&#233;lin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Verdavaine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259376v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.snoeckpublishers.be/usite/snoeckpub_frbe/index.asp?p=914&amp;amp;c=T8&amp;amp;i=511" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392948v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228414v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Sanidas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335595v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.451.0145" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140525v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Sch&#246;pfel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gendre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Souchon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479200v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03704655v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888100v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909378v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871526v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Debruille" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614487v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457369v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558800v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03704646v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457370v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319684v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349127v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Waels" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399378v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Muller" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Huysecom-Haxhi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383543v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903161v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/acost.970" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227682v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.408.0277" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03704633v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01241248v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03704626v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227676v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775472v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Klein" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Braun" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241923v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Auvertin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Delattre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269054v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Albisser" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348415v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708391v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708487v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708382v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708467v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708426v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708434v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708458v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708506v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03704824v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708361v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234146v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sabot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713563v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713565v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713566v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456131v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lacambre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03704658v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708354v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713571v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713573v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319682v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140532v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241908v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01599375v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578918v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620946v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348439v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348926v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348438v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348938v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348935v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348441v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dalbavie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gellereau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-hugot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7814-4237" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176950524" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/307506750" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000430665345" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227681v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hugot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Westeel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100176590" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506443v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aplaes.hypotheses.org/annales-2023" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297294v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/book/?gcoi=27574100330080#h2tabFormats" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762986v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444223v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100402810" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391365v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Delfolie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne H&#233;lin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Verdavaine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259376v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.snoeckpublishers.be/usite/snoeckpub_frbe/index.asp?p=914&amp;amp;c=T8&amp;amp;i=511" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392948v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228414v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Sanidas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335595v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.451.0145" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140525v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Sch&#246;pfel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gendre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Souchon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479200v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03704655v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888100v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909378v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871526v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Debruille" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614487v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457369v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558800v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03704646v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457370v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319684v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349127v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Waels" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383543v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399378v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Muller" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Huysecom-Haxhi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903161v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/acost.970" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227682v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.408.0277" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03704633v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01241248v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03704626v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227676v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775472v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Klein" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Braun" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241923v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Auvertin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Delattre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269054v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Albisser" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348415v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708391v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708487v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708382v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708467v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708426v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708434v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708506v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708458v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708361v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03704824v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713563v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234146v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sabot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713565v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713566v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456131v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lacambre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03704658v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708354v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713571v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713573v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319682v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140532v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241908v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01599375v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578918v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620946v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348439v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348926v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348438v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348938v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348935v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348441v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dalbavie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gellereau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>