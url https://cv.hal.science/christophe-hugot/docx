--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Hugot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christophe-hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7814-4237</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">176950524</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">307506750</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000430665345</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vase qui parle : un dispositif numérique de médiation pour le patrimoine culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Westeel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.64, 2014, 978-2-7574-0599-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire(s) de Langues anciennes à Lille : Alfred Ernout et Pierre Chantraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chassés-croisés. Échanges littéraires, culturels et linguistiques dans l’Antiquité grecque et romaine. Actes de la journée scientifique du LIVe congrès de l’APLAES. Université de Lille, 15-16 juin 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association des Professeurs de langues anciennes de l'Enseignement Supérieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 11 p., 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'auteur dans la bibliothèque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clément-Tarantino, Séverine; Klein, Florence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l'auteur : autour d'Alain Deremetz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.315-358, 2025, Littératures, 978-2-7574-4452-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05297294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les œuvres d’art contemporain du campus Pont-de-Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Braun, Sophie; Mignot, Fabien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le campus Pont-de-Bois de l'Université de Lille : 50 ans, 50 segments choisis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.54-57, 2024, 978-2-7574-4272-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajan : un empereur de caractère(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoist, Stéphane; Gautier, Alban; Hoët-van Cauwenberghe, Christine; Poignault, Rémy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de Trajan, mémoires d'Hadrien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.439-476, 2020, 978-2-7574-3024-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la confluence des mutations des sciences de l'information-documentation et de l'archéologie : Nordoc'Archéo, réseau documentaire en archéologie septentrionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Delfolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Hélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Verdavaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Chevalier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musées, centres de sciences et réseaux documentaires : s'organiser et produire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Office de coopération et d'information muséales, pp.69-77, 2016, Les dossiers de l'OCIM, 978-2-11-139616-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien : un lecteur, un auteur et ses bibliothèques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marguerite Yourcenar et l'empereur Hadrien : une réécriture de l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 69-79., 2015, 978-94-6161-277-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;note&amp;quot; bibliographique de Mémoires d'Hadrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marguerite Yourcenar et l'empereur Hadrien : une réécriture de l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck, pp.137-143, 2015, 978-94-6161-277-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'objet archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Sanidas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Hugot; Isabelle Westeel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Vase qui parle : un dispositif numérique de médiation pour le patrimoine culturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-31, 2014, 978-2-7574-0599-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’Ensemble universitaire au « Campus Pont-de-Bois » : conception et transformations du projet lillois de Pierre Vago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, N° 451 (2), pp.145-183. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdn.451.0145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valoriser en diffusant les travaux d’étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 144 (Printemps-Été 2023), pp.49-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chadourne (1946-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Martini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque de l'École des chartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 176 (2), pp.650-653</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique gallo-romaine II : Province de Belgique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 123 (2), pp.32-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03704655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèques académiques & Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabesques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 91, pp.16-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In memoriam Charalampos Orfanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Babis Polypragmôn : Mélanges en mémoire de Charalampos Orfanos, 108, pp.11-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Carlier en « sa » bibliothèque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Debruille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Germanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 62, pp.8-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nordoc'Archéo : pourquoi créer un réseau documentaire en région ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Delfolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Hélin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'OCIM (Office de Coopération et d'Information Muséographique) : Musées, Patrimoine et Culture scientifiques et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 173, pp.20-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Antiquité dans les jeux vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, https://insula.univ-lille.fr/2017/02/antiquite-dans-les-jeux-video/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert-Marie Schmidt, esquisse d'une figure littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nord' - revue de critique littéraire des Hauts-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Les lieux du livre, 69, pp.97-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique gallo-romaine. II. Province de Belgique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 119 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03704646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pline : la saga d’un sage en manga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, https://insula.univ-lille.fr/2017/01/pline-la-saga-dun-sage-en-manga/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau documentaire Nordoc'Archéo, une vitrine pour l'archéologie septentrionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Hélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Delfolie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 543, pp.81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Vase qui parle : une rencontre inouïe avec l’Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Westeel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Waels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42, pp.21-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insula, blog d'une bibliothèque (?)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIBLIOthèque(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 85/86, pp.39-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les terres cuites grecques : Pour qui ? Pourquoi ? Comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Huysecom-Haxhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets de l’ACoSt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Varia, 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les terres cuites grecques : Pour qui ? Pourquoi ? Comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Huysecom-Haxhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets de l’ACoSt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/acost.970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nordoc’Archéo : un réseau documentaire pour l’archéologie septentrionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Delfolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Hélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Verdavaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 408 | 2014 (5), pp.277-280. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdn.408.0277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique gallo-romaine II : Province de Belgique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 115, pp.553-645</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03704633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos d'un ex-libris de Martin P. Nilsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ex-libris français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 72e année (256 &amp; 257), pp.118-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique gallo-romaine II : Province de Belgique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 111 (2), pp.554-629</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03704626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur la magie antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue européenne d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 2 (1), pp.81-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Vidéo] : Le campus Pont-de-Bois, architecture et art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Années Philologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tête-à-tête antique(s) : d'après le Recueil de têtes antiques idéales ou idéalisées de Salomon Reinach & Paride Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Albisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un chercheur/Un objet »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Westeel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche du cuir disparu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blog Insula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, https://insula.univ-lille.fr/2016/01/05/a-la-recherche-du-cuir-disparu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03708391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos du patrimoine universitaire de la métropole lilloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blog Insula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, https://insula.univ-lille.fr/2015/03/09/a-propos-du-patrimoine-universitaire-de-la-metropole-lilloise/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03708487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élevage et dressage du cheval de guerre en Grèce ancienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blog Insula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, https://insula.univ-lille.fr/2016/02/24/elevage-et-dressage-du-cheval-de-guerre-en-grece-ancienne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03708382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action culturelle : quel(s) territoire(s) pour la bibliothèque universitaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blog Insula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, https://insula.univ-lille.fr/2015/04/01/action-culturelle-quels-territoires-pour-la-bibliotheque-universitaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03708467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydromel, bière et vin en Gaule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blog Insula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, https://insula.univ-lille.fr/2015/10/28/hydromel-biere-et-vin-en-gaule</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03708426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bibliothèques entre chien(s) et loup(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blog Insula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, https://insula.univ-lille.fr/2015/08/25/les-bibliotheques-entre-chiens-et-loups</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03708434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modes de communication de la recherche aujourd’hui : quel rôle pour les bibliothécaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blog Insula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, https://insula.univ-lille.fr/2015/02/18/les-modes-de-communication-de-la-recherche-aujourdhui-quel-role-pour-les-bibliothecaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03708506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai 1975 : Congrès de l’Aplaes à Lille et inauguration du Musée d’égyptologie de l’université de Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blog Insula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, https://insula.univ-lille.fr/2015/05/20/mai-1975-congres-aplaes-a-lille-et-inauguration-du-musee-egyptologie-universite</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03708458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vidal-Naquet : documents inédits sur sa nomination à Lille en 1961</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blog Insula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, https://insula.univ-lille.fr/2014/01/28/pierre-vidal-naquet-documents-nomination-a-lille/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03708361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bibliothèques d’UER de l’université Lille 3 en 1974</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blog Insula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, https://insula.univ-lille.fr/2014/11/26/bibliotheques-universite-lille-3-en-1974/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03704824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En 1939, publication de « Couroi et Courètes » d’Henri Jeanmaire par la Bibliothèque universitaire de Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blog Insula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, https://insula.univ-lille.fr/2014/12/22/couroi-et-couretes-henri-jeanmaire-0101/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Foucault : auteur, lecteur, archiviste : exposition, Bibliothèque universitaire centrale de Lille 3, Villeneuve d'Ascq, du 11 au 27 mars 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle grec de l’art français : 1815-1914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blog Insula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, https://insula.univ-lille.fr/2014/10/06/le-modele-grec-art-francais-1815-1914/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03713565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Learning centre de Lausanne : espace pensé, espace vécu, espace projeté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blog Insula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, https://insula.univ-lille.fr/2014/05/22/learning-center-lausanne/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03713566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Place, Ninive et l'Assyrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lacambre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13 livres, 26 regards et plus encore..</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.44-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Vase qui parle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blog Insula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, https://insula.univ-lille.fr/2013/10/04/vase-qui-parle/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03704658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parenthèse lilloise de Pierre Vidal-Naquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blog Insula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, https://insula.univ-lille.fr/2013/05/27/la-parenthese-lilloise-de-pierre-vidal-naquet/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03708354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En passant par Lille 3 : les chemins d’Horus de Dominique Valbelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blog Insula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, https://insula.univ-lille.fr/2012/08/29/chemin-horus-dominique-valbelle/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03713571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et problématiques des Learning Centres : l’exemple de Lille 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blog Insula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, https://insula.univ-lille.fr/2011/08/01/problematiques-learning-centers/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03713573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;Lettres&amp;quot; sur le Campus Pont-de-Bois : principes architecturaux, usages et transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Université de Lille. Ses missions, ses composantes, ses acteurs Retour sur une histoire (xixe–xxie s.). Première journée, Entre universalisme et ancrage régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-François Condette, Nov 2023, Villeneuse d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire(s) de langues anciennes à l’Université de Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chassés-croisés. Échanges littéraires, culturels et linguistiques dans l’Antiquité grecque et romaine et au-delà</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APLAES, Jun 2023, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Bibliothèque des sciences de l'Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité en réserve : livres, collections, bibliothèques, institutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rédaction française de L'Année Philologique, Oct 2023, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajan, Hadrien : des empereurs de caractère(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de Trajan, mémoires d'Hadrien : 41e Colloque international d’Halma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR Halma (, Sep 2017, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nouvel élan des sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum NIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présenter (et faire parler) des antiquités... sans antiquités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ex-situ : faire vivre l'archéologie au musée et dans les expositions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insula : blog d'une bibliothèque ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour des humanités numériques: pratiques, méthodes, objets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Meshs Lille, Feb 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'auteur du point de vue de la bibliothèque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> L'auteur, propriétaire de son œuvre ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Meshs Lille, Mar 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bibliothèque sur le web : ta bib, tu l'aimes, tu la twittes !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèques sur le web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Enssib, Apr 2014, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Vase qui parle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Waels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les musées à l’heure du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée du LaM; CLIC; Pictanovo, Feb 2013, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nordoc'Archéo : un portail documentaire collaboratif de l'archéologie régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Delfolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Verdavaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées régionales de l'archéologie : édition 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DRAC Nord-Pas de Calais, Nov 2013, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Vase qui parle : Analyse du dispositif interactif de médiation culturelle fondé sur la technologie discrète et intuitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dalbavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Gellereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Westeel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences utilisateurs : la place de l’usager dans les productions audiovisuelles interactives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pictanovo, Nov 2013, Tourcoing, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId109"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Hugot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christophe-hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7814-4237</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">176950524</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">307506750</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000430665345</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vase qui parle : un dispositif numérique de médiation pour le patrimoine culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Westeel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.64, 2014, 978-2-7574-0599-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire(s) de Langues anciennes à Lille : Alfred Ernout et Pierre Chantraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chassés-croisés. Échanges littéraires, culturels et linguistiques dans l’Antiquité grecque et romaine. Actes de la journée scientifique du LIVe congrès de l’APLAES. Université de Lille, 15-16 juin 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association des Professeurs de langues anciennes de l'Enseignement Supérieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 11 p., 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'auteur dans la bibliothèque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clément-Tarantino, Séverine; Klein, Florence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l'auteur : autour d'Alain Deremetz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.315-358, 2025, Littératures, 978-2-7574-4452-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05297294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les œuvres d’art contemporain du campus Pont-de-Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Braun, Sophie; Mignot, Fabien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le campus Pont-de-Bois de l'Université de Lille : 50 ans, 50 segments choisis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.54-57, 2024, 978-2-7574-4272-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajan : un empereur de caractère(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoist, Stéphane; Gautier, Alban; Hoët-van Cauwenberghe, Christine; Poignault, Rémy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de Trajan, mémoires d'Hadrien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.439-476, 2020, 978-2-7574-3024-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la confluence des mutations des sciences de l'information-documentation et de l'archéologie : Nordoc'Archéo, réseau documentaire en archéologie septentrionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Delfolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Hélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Verdavaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Chevalier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musées, centres de sciences et réseaux documentaires : s'organiser et produire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Office de coopération et d'information muséales, pp.69-77, 2016, Les dossiers de l'OCIM, 978-2-11-139616-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien : un lecteur, un auteur et ses bibliothèques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marguerite Yourcenar et l'empereur Hadrien : une réécriture de l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 69-79., 2015, 978-94-6161-277-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;note&amp;quot; bibliographique de Mémoires d'Hadrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marguerite Yourcenar et l'empereur Hadrien : une réécriture de l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck, pp.137-143, 2015, 978-94-6161-277-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'objet archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Sanidas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Hugot; Isabelle Westeel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Vase qui parle : un dispositif numérique de médiation pour le patrimoine culturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-31, 2014, 978-2-7574-0599-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’Ensemble universitaire au « Campus Pont-de-Bois » : conception et transformations du projet lillois de Pierre Vago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, N° 451 (2), pp.145-183. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdn.451.0145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valoriser en diffusant les travaux d’étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 144 (Printemps-Été 2023), pp.49-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chadourne (1946-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Martini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque de l'École des chartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 176 (2), pp.650-653</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique gallo-romaine II : Province de Belgique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 123 (2), pp.32-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03704655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèques académiques & Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabesques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 91, pp.16-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In memoriam Charalampos Orfanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Babis Polypragmôn : Mélanges en mémoire de Charalampos Orfanos, 108, pp.11-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Carlier en « sa » bibliothèque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Debruille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Germanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 62, pp.8-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert-Marie Schmidt, esquisse d'une figure littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nord' - revue de critique littéraire des Hauts-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Les lieux du livre, 69, pp.97-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Antiquité dans les jeux vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, https://insula.univ-lille.fr/2017/02/antiquite-dans-les-jeux-video/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique gallo-romaine. II. Province de Belgique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 119 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03704646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nordoc'Archéo : pourquoi créer un réseau documentaire en région ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Delfolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Hélin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'OCIM (Office de Coopération et d'Information Muséographique) : Musées, Patrimoine et Culture scientifiques et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 173, pp.20-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pline : la saga d’un sage en manga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, https://insula.univ-lille.fr/2017/01/pline-la-saga-dun-sage-en-manga/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Vase qui parle : une rencontre inouïe avec l’Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Westeel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Waels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42, pp.21-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau documentaire Nordoc'Archéo, une vitrine pour l'archéologie septentrionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Hélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Delfolie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 543, pp.81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les terres cuites grecques : Pour qui ? Pourquoi ? Comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Huysecom-Haxhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets de l’ACoSt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Varia, 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insula, blog d'une bibliothèque (?)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIBLIOthèque(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 85/86, pp.39-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les terres cuites grecques : Pour qui ? Pourquoi ? Comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Huysecom-Haxhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets de l’ACoSt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/acost.970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nordoc’Archéo : un réseau documentaire pour l’archéologie septentrionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Delfolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Hélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Verdavaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 408 | 2014 (5), pp.277-280. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdn.408.0277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique gallo-romaine II : Province de Belgique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 115, pp.553-645</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03704633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos d'un ex-libris de Martin P. Nilsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ex-libris français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 72e année (256 &amp; 257), pp.118-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique gallo-romaine II : Province de Belgique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 111 (2), pp.554-629</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03704626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur la magie antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue européenne d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 2 (1), pp.81-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Vidéo] : Le campus Pont-de-Bois, architecture et art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Années Philologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tête-à-tête antique(s) : d'après le Recueil de têtes antiques idéales ou idéalisées de Salomon Reinach & Paride Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Albisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un chercheur/Un objet »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Westeel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche du cuir disparu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blog Insula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, https://insula.univ-lille.fr/2016/01/05/a-la-recherche-du-cuir-disparu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03708391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos du patrimoine universitaire de la métropole lilloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blog Insula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, https://insula.univ-lille.fr/2015/03/09/a-propos-du-patrimoine-universitaire-de-la-metropole-lilloise/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03708487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élevage et dressage du cheval de guerre en Grèce ancienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blog Insula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, https://insula.univ-lille.fr/2016/02/24/elevage-et-dressage-du-cheval-de-guerre-en-grece-ancienne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03708382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bibliothèques entre chien(s) et loup(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blog Insula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, https://insula.univ-lille.fr/2015/08/25/les-bibliotheques-entre-chiens-et-loups</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03708434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action culturelle : quel(s) territoire(s) pour la bibliothèque universitaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blog Insula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, https://insula.univ-lille.fr/2015/04/01/action-culturelle-quels-territoires-pour-la-bibliotheque-universitaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03708467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydromel, bière et vin en Gaule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blog Insula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, https://insula.univ-lille.fr/2015/10/28/hydromel-biere-et-vin-en-gaule</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03708426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai 1975 : Congrès de l’Aplaes à Lille et inauguration du Musée d’égyptologie de l’université de Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blog Insula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, https://insula.univ-lille.fr/2015/05/20/mai-1975-congres-aplaes-a-lille-et-inauguration-du-musee-egyptologie-universite</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03708458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modes de communication de la recherche aujourd’hui : quel rôle pour les bibliothécaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blog Insula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, https://insula.univ-lille.fr/2015/02/18/les-modes-de-communication-de-la-recherche-aujourdhui-quel-role-pour-les-bibliothecaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03708506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle grec de l’art français : 1815-1914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blog Insula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, https://insula.univ-lille.fr/2014/10/06/le-modele-grec-art-francais-1815-1914/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03713565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bibliothèques d’UER de l’université Lille 3 en 1974</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blog Insula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, https://insula.univ-lille.fr/2014/11/26/bibliotheques-universite-lille-3-en-1974/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03704824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vidal-Naquet : documents inédits sur sa nomination à Lille en 1961</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blog Insula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, https://insula.univ-lille.fr/2014/01/28/pierre-vidal-naquet-documents-nomination-a-lille/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03708361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Foucault : auteur, lecteur, archiviste : exposition, Bibliothèque universitaire centrale de Lille 3, Villeneuve d'Ascq, du 11 au 27 mars 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En 1939, publication de « Couroi et Courètes » d’Henri Jeanmaire par la Bibliothèque universitaire de Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blog Insula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, https://insula.univ-lille.fr/2014/12/22/couroi-et-couretes-henri-jeanmaire-0101/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Learning centre de Lausanne : espace pensé, espace vécu, espace projeté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blog Insula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, https://insula.univ-lille.fr/2014/05/22/learning-center-lausanne/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03713566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Place, Ninive et l'Assyrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lacambre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13 livres, 26 regards et plus encore..</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.44-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Vase qui parle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blog Insula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, https://insula.univ-lille.fr/2013/10/04/vase-qui-parle/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03704658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parenthèse lilloise de Pierre Vidal-Naquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blog Insula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, https://insula.univ-lille.fr/2013/05/27/la-parenthese-lilloise-de-pierre-vidal-naquet/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03708354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En passant par Lille 3 : les chemins d’Horus de Dominique Valbelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blog Insula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, https://insula.univ-lille.fr/2012/08/29/chemin-horus-dominique-valbelle/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03713571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et problématiques des Learning Centres : l’exemple de Lille 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blog Insula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, https://insula.univ-lille.fr/2011/08/01/problematiques-learning-centers/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03713573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;Lettres&amp;quot; sur le Campus Pont-de-Bois : principes architecturaux, usages et transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Université de Lille. Ses missions, ses composantes, ses acteurs Retour sur une histoire (xixe–xxie s.). Première journée, Entre universalisme et ancrage régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-François Condette, Nov 2023, Villeneuse d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire(s) de langues anciennes à l’Université de Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chassés-croisés. Échanges littéraires, culturels et linguistiques dans l’Antiquité grecque et romaine et au-delà</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APLAES, Jun 2023, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Bibliothèque des sciences de l'Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité en réserve : livres, collections, bibliothèques, institutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rédaction française de L'Année Philologique, Oct 2023, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajan, Hadrien : des empereurs de caractère(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de Trajan, mémoires d'Hadrien : 41e Colloque international d’Halma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR Halma (, Sep 2017, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nouvel élan des sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum NIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présenter (et faire parler) des antiquités... sans antiquités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ex-situ : faire vivre l'archéologie au musée et dans les expositions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insula : blog d'une bibliothèque ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour des humanités numériques: pratiques, méthodes, objets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Meshs Lille, Feb 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'auteur du point de vue de la bibliothèque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> L'auteur, propriétaire de son œuvre ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Meshs Lille, Mar 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bibliothèque sur le web : ta bib, tu l'aimes, tu la twittes !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèques sur le web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Enssib, Apr 2014, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Vase qui parle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Waels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les musées à l’heure du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée du LaM; CLIC; Pictanovo, Feb 2013, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nordoc'Archéo : un portail documentaire collaboratif de l'archéologie régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Delfolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Verdavaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées régionales de l'archéologie : édition 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DRAC Nord-Pas de Calais, Nov 2013, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Vase qui parle : Analyse du dispositif interactif de médiation culturelle fondé sur la technologie discrète et intuitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dalbavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Gellereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Westeel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences utilisateurs : la place de l’usager dans les productions audiovisuelles interactives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pictanovo, Nov 2013, Tourcoing, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId109"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="88603DBF"/>
+    <w:nsid w:val="41E2EB80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-hugot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7814-4237" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176950524" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/307506750" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000430665345" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227681v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hugot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Westeel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100176590" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506443v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aplaes.hypotheses.org/annales-2023" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297294v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/book/?gcoi=27574100330080#h2tabFormats" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762986v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444223v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100402810" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391365v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Delfolie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne H&#233;lin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Verdavaine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259376v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.snoeckpublishers.be/usite/snoeckpub_frbe/index.asp?p=914&amp;amp;c=T8&amp;amp;i=511" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392948v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228414v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Sanidas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335595v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.451.0145" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140525v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Sch&#246;pfel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gendre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Souchon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479200v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03704655v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888100v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909378v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871526v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Debruille" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614487v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457369v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558800v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03704646v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457370v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319684v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349127v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Waels" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383543v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399378v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Muller" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Huysecom-Haxhi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903161v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/acost.970" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227682v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.408.0277" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03704633v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01241248v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03704626v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227676v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775472v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Klein" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Braun" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241923v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Auvertin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Delattre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269054v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Albisser" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348415v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708391v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708487v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708382v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708467v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708426v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708434v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708506v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708458v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708361v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03704824v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713563v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234146v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sabot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713565v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713566v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456131v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lacambre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03704658v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708354v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713571v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713573v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319682v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140532v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241908v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01599375v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578918v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620946v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348439v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348926v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348438v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348938v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348935v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348441v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dalbavie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gellereau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-hugot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7814-4237" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176950524" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/307506750" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000430665345" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227681v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hugot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Westeel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100176590" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506443v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aplaes.hypotheses.org/annales-2023" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297294v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/book/?gcoi=27574100330080#h2tabFormats" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762986v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444223v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100402810" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391365v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Delfolie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne H&#233;lin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Verdavaine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259376v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.snoeckpublishers.be/usite/snoeckpub_frbe/index.asp?p=914&amp;amp;c=T8&amp;amp;i=511" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392948v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228414v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Sanidas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335595v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.451.0145" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140525v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Sch&#246;pfel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gendre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Souchon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479200v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03704655v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888100v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909378v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871526v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Debruille" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558800v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457369v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03704646v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614487v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457370v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349127v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Waels" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319684v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399378v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Muller" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Huysecom-Haxhi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383543v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903161v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/acost.970" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227682v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.408.0277" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03704633v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01241248v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03704626v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227676v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775472v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Klein" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Braun" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241923v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Auvertin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Delattre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269054v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Albisser" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348415v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708391v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708487v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708382v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708434v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708467v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708426v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708458v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708506v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713565v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03704824v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708361v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234146v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sabot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713563v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713566v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456131v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lacambre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03704658v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708354v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713571v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713573v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319682v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140532v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241908v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01599375v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578918v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620946v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348439v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348926v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348438v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348938v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348935v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348441v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dalbavie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gellereau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>